--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -353,157 +353,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical nitrogen dilution curves for winter oilseed rape (Brassica napus L.) along the whole crop cycle: A Bayesian analysis</w:t>
+                <w:t xml:space="preserve">A functional ecology approach to define a conceptual and participatory method for designing species mixtures: a case study on nitrogen cycling and weed control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Paut</w:t>
+                <w:t xml:space="preserve">Malick Sidiki Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Richard-Molard</w:t>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 168, pp.127642. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (5), pp.48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-025-01040-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085184v1</w:t>
+                <w:t xml:space="preserve">hal-05215187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grosse altise du colza : limiter les larves et les risques associés</w:t>
               </w:r>
@@ -604,157 +604,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional ecology approach to define a conceptual and participatory method for designing species mixtures: a case study on nitrogen cycling and weed control</w:t>
+                <w:t xml:space="preserve">Critical nitrogen dilution curves for winter oilseed rape (Brassica napus L.) along the whole crop cycle: A Bayesian analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malick Sidiki Ouattara</w:t>
+                <w:t xml:space="preserve">Raphael Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Paut</w:t>
+                <w:t xml:space="preserve">Baptiste Rayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorène Prost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Médiène</w:t>
+                <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (5), pp.48. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 168, pp.127642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-025-01040-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215187v1</w:t>
+                <w:t xml:space="preserve">hal-05085184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winter oilseed rape intercropped with complex service plant mixtures: Do all species matter?</w:t>
               </w:r>
@@ -1132,1096 +1132,1096 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How farmers perceive perennial weeds in Northern France and Eastern Germany</w:t>
+                <w:t xml:space="preserve">People prefer arable fields and flower strips with continuous soil cover and diversified vegetation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Andert</w:t>
+                <w:t xml:space="preserve">Lola Serée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Guguin</w:t>
+                <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merle Hamacher</w:t>
+                <w:t xml:space="preserve">François Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baerbel Gerowitt</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fagro.2023.1247277⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (2), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-14098-280209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04359855v1</w:t>
+                <w:t xml:space="preserve">hal-04093273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">People prefer arable fields and flower strips with continuous soil cover and diversified vegetation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are innovative cropping systems less dependent on synthetic pesticides to treat Septoria leaf blotch (Zymoseptoria tritici) than conventional systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Serée</w:t>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Legras</w:t>
+                <w:t xml:space="preserve">Marie-Noël Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Chiron</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corentin Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (2), pp.9. </w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170, pp.106266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/ES-14098-280209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2023.106266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093273v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are innovative cropping systems less dependent on synthetic pesticides to treat Septoria leaf blotch (Zymoseptoria tritici) than conventional systems?</w:t>
+                <w:t xml:space="preserve">How farmers perceive perennial weeds in Northern France and Eastern Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Bellone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+                <w:t xml:space="preserve">Sabine Andert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bertrand</w:t>
+                <w:t xml:space="preserve">Julie Guguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noël Mistou</w:t>
+                <w:t xml:space="preserve">Merle Hamacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Barbu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baerbel Gerowitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 170, pp.106266. </w:t>
+              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2023.106266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fagro.2023.1247277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255755v1</w:t>
+                <w:t xml:space="preserve">hal-04359855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within-field floral resources have the potential to increase parasitism rates in winter oilseed rape pests more than resources at field margins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Chiron</w:t>
+                <w:t xml:space="preserve">How agricultural techniques mediating bottom-up and top-down regulation foster crop protection against pests. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kergunteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foteini G Pashalidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108288⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-023-00870-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919869v1</w:t>
+                <w:t xml:space="preserve">hal-04039060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How agricultural techniques mediating bottom-up and top-down regulation foster crop protection against pests. A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Bellone</w:t>
+                <w:t xml:space="preserve">Within-field floral resources have the potential to increase parasitism rates in winter oilseed rape pests more than resources at field margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Serée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Foteini G Pashalidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (1), pp.20. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 344, pp.108288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-023-00870-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039060v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercropping with service crops provides multiple services in temperate arable systems: a review</w:t>
+                <w:t xml:space="preserve">Initial assemblage characteristics determine the functional dynamics of flower‐strip plant communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00771-x⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.e9435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03725152v1</w:t>
+                <w:t xml:space="preserve">hal-03822367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much agricultural land is there close to residential areas? An assessment at the national scale in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilpart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin M Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 226, pp.109662. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial assemblage characteristics determine the functional dynamics of flower‐strip plant communities</w:t>
+                <w:t xml:space="preserve">Intercropping with service crops provides multiple services in temperate arable systems: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (10), pp.e9435. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (3), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.9435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00771-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03822367v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flower strips, crop management and landscape composition effects on two aphid species and their natural enemies in faba bean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Serée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2268,51 +2268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design workshops for innovative cropping systems and decision-support tools: Learning from 12 case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Loyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2504,446 +2504,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-soil and plant-plant interactions in winter oilseed rape intercropped with service plants: Are there functional differences between species?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Baux</w:t>
+                <w:t xml:space="preserve">Which pitfall traps and sampling effort to choose to evaluate cropping system effects on spider and carabid assemblages?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aspects of Applied Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50, pp.256 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ee/nvaa145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014881v1</w:t>
+                <w:t xml:space="preserve">hal-03328550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape drivers of pests and pathogens abundance in arable crops</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irène Felix</w:t>
+                <w:t xml:space="preserve">Plant-soil and plant-plant interactions in winter oilseed rape intercropped with service plants: Are there functional differences between species?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aspects of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388447v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which pitfall traps and sampling effort to choose to evaluate cropping system effects on spider and carabid assemblages?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Landscape drivers of pests and pathogens abundance in arable crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50, pp.256 - 266. </w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (10), pp.1429-1442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ee/nvaa145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ecog.05433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328550v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring multitrophic interactions in oilseed rape fields reveals the prevailing role of Carabidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Serée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3508,51 +3508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design as a source of renewal in the production of scientific knowledge in crop science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Toffolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3623,252 +3623,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanges variétaux et mélanges plurispécifiques – atouts et contraintes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which pitfall traps and sampling efforts should be used to evaluate the effects of cropping systems on the taxonomic and functional composition of arthropod communities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/ak5jpd⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp. 1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3468920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392165v1</w:t>
+                <w:t xml:space="preserve">hal-02872077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which pitfall traps and sampling efforts should be used to evaluate the effects of cropping systems on the taxonomic and functional composition of arthropod communities?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélanges variétaux et mélanges plurispécifiques – atouts et contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp. 1-31. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75, pp.49-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.3468920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/ak5jpd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872077v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALLIANCE: Amélioration des performances écologiques et économiques par association de plantes de services légumineuses dans des systèmes de grandes cultures.</w:t>
               </w:r>
@@ -3880,51 +3880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Verret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4001,51 +4001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limited genetic structure and demographic expansion of the Brassicogethes aeneus populations in France and in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4371,494 +4371,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can legume companion plants control weeds without decreasing crop yield? A meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+                <w:t xml:space="preserve">Choisir et gérer des légumineuses gélives associées au colza d'hiver pour le contrôle des adventices et la fourniture d'azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pelzer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Butier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2017.01.010⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.77-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5138519019473975E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528844v1</w:t>
+                <w:t xml:space="preserve">hal-04481988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choisir et gérer des légumineuses gélives associées au colza d'hiver pour le contrôle des adventices et la fourniture d'azote</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the benefits of frost-sensitive companion plants in winter rapeseed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Verret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Butier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 60, pp.77-89. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91, pp.93-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5138519019473975E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2017.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481988v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the benefits of frost-sensitive companion plants in winter rapeseed</w:t>
+                <w:t xml:space="preserve">Can legume companion plants control weeds without decreasing crop yield? A meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Verret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Mediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 91, pp.93-103. </w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 204, pp.158-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2017.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2017.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622667v1</w:t>
+                <w:t xml:space="preserve">hal-01528844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the pollen beetle, Brassicogethes aeneus, dispersal from woodlands to winter oilseed rape fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Butier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (8), pp.e0183878. </w:t>
@@ -5119,428 +5119,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undersowing winter oilseed rape with frost-sensitive legume living mulch: consequences for cash crop nitrogen nutrition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A phenological model of winter oilseed rape according to the BBCH scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Butier</w:t>
+                <w:t xml:space="preserve">Ulf Böettcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Morison</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enrico Rampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Zanetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Flenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2016.03.002⟩</w:t>
+              <w:t xml:space="preserve">Crop and Pasture Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (3-4), pp.345-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/CP15321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532679v1</w:t>
+                <w:t xml:space="preserve">hal-01532581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La co-conception d'itinéraires techniques économes en intrants pour la culture du colza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Lozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phenological model of winter oilseed rape according to the BBCH scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enrico Rampin</w:t>
+                <w:t xml:space="preserve">Undersowing winter oilseed rape with frost-sensitive legume living mulch: consequences for cash crop nitrogen nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karla Hartmann</w:t>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Butier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Zanetti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muriel Morison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop and Pasture Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 193, pp.24-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2016.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/CP15321⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01532581v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercropping frost-sensitive legume crops with winter oilseed rape reduces weed competition, insect damage, and improves nitrogen use efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5643,77 +5643,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undersowing winter oilseed rape with frost-sensitive legume living mulches to improve weed control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Butier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 71, pp.96-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5759,51 +5759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association d’une culture de rente et espèces compagnes permettant la fourniture de services écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5811,51 +5811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40, pp.93-112. </w:t>
@@ -6294,51 +6294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection Intégrée des rotations avec Colza et blé tendre : Conception et évaluation multicritères d’itinéraires techniques économes en produits phytosanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pinochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baraton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6544,51 +6544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using landscape indicators to predict high pest infestations and successful natural pest control at the regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6755,51 +6755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecosystem management and biotic interactions: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6887,304 +6887,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir des itinéraires techniques intégrés pour le colza d'hiver : les acquis d’aujourd’hui et les défis de demain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Biological control of insect pests in agroecosystems: effects of crop management, farming systems and seminatural habitats at the landscape scale: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pinochet</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 8, pp.35-55. </w:t>
+              <w:t xml:space="preserve">Advances in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 109, pp.219-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/20rv-rn97⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-385040-9.00006-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173247v1</w:t>
+                <w:t xml:space="preserve">hal-01173252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological control of insect pests in agroecosystems: effects of crop management, farming systems and seminatural habitats at the landscape scale: a review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Concevoir des itinéraires techniques intégrés pour le colza d'hiver : les acquis d’aujourd’hui et les défis de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pinochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 109, pp.219-259. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, pp.35-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-385040-9.00006-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/20rv-rn97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173252v1</w:t>
+                <w:t xml:space="preserve">hal-01173247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The benefits of using quantile regression for analysing the effect of weeds on organic winter wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7282,64 +7282,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (4), pp.565-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7449,295 +7449,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00886399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological progress in on-farm regional agronomic diagnosis. A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Doré</w:t>
+                <w:t xml:space="preserve">Comment maîtriser la flore adventice des grandes cultures à travers les éléments de l’itinéraire technique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/agro:2007031⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.27-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/1a2s-rk23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00886410v1</w:t>
+                <w:t xml:space="preserve">hal-01173255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment maîtriser la flore adventice des grandes cultures à travers les éléments de l’itinéraire technique ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Morison</w:t>
+                <w:t xml:space="preserve">Methodological progress in on-farm regional agronomic diagnosis. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Guichard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3, pp.27-41. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (1), pp.151-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/1a2s-rk23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/agro:2007031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173255v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00886410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of crop management and surrounding field environment on insect incidence in organic winter oilseed rape (Brassica napus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7791,307 +7791,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the risk of weed infestation in winter oilseed rape crops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Source-sink balance affects reproductive development and fruit quality in cantaloupe melon (Cucumis melo L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Primot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Makowski</w:t>
+                <w:t xml:space="preserve">Bernard Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 81 (1), pp.105-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659694v1</w:t>
+                <w:t xml:space="preserve">hal-02660253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source-sink balance affects reproductive development and fruit quality in cantaloupe melon (Cucumis melo L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting the risk of weed infestation in winter oilseed rape crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Robin</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46, pp.22-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3180.2006.00489.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660253v1</w:t>
+                <w:t xml:space="preserve">hal-02659694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculating N fertilizer doses for oil-seed rape using plant and soil data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Maltas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Reau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8129,77 +8129,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réglette azote colza : même revenu, moins d'engrais, plus d'huile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Maltas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Reau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8345,64 +8345,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fruit load on partitioning of dry matter and energy in Cantaloupe (Cucumis melo L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8479,51 +8479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaudillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8578,64 +8578,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing sink demand affects the area but not the specific activity of assimilate sources in Cantaloupe (Cucumis melo L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8712,277 +8712,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering systemic change at a territory scale: a collective learning experiment with stakeholders along the agrifood chain in the Pilat, France</w:t>
+                <w:t xml:space="preserve">Des scénarios d'assolement territorial au projet de territoire. Connaissances et compromis dans la Plaine Ouest de Montpellier et le projet Be Creative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 4 p</w:t>
+              <w:t xml:space="preserve">Journées d’Études Rurales 2025 ; 13. Entretiens agronomiques Olivier de Serres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d’agronomie; Association française de zootechnie; Commission des géographes ruraux; Inrae, Jun 2025, Mirabel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261877v1</w:t>
+                <w:t xml:space="preserve">hal-05127277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des scénarios d'assolement territorial au projet de territoire. Connaissances et compromis dans la Plaine Ouest de Montpellier et le projet Be Creative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empowering systemic change at a territory scale: a collective learning experiment with stakeholders along the agrifood chain in the Pilat, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champailler Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Moraine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morvan Alienor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Études Rurales 2025 ; 13. Entretiens agronomiques Olivier de Serres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française d’agronomie; Association française de zootechnie; Commission des géographes ruraux; Inrae, Jun 2025, Mirabel, France</w:t>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127277v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi ne parvient-on pas à réduire l’usage des pesticides ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Navarrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9033,51 +9033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Assessment Methods Support The Design Of Pesticide Free Territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosan de Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9154,51 +9154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Pesticide-Free Agriculture: A Territorial Research Framework to move from Theory to Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosan de Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9370,51 +9370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity and weed control in railway networks : insights from a plant inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiana Rakotoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9465,51 +9465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design workshops for innovative cropping systems and decision support tools: how to prepare and implement them?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Loyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9603,77 +9603,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional ecology approach to define a conceptual method for species mixing design: a case study on nitrogen management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick S Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Agronomy, Aug 2022, Postdam, Germany. pp.365-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9692,1067 +9692,1067 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design workshops for innovative cropping systems and decision support tools: Learnings from 12 case studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+                <w:t xml:space="preserve">Introducing biodiversity in fields and their surroundings to promote biological regulation and reduce the use of pesticides : illustrations in arable crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Serée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Salembier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+                <w:t xml:space="preserve">A. Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Fustec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International workshop for Farming Systems Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FSD international network, Oct 2022, Marrakech (Morocco), Morocco</w:t>
+              <w:t xml:space="preserve">European scientific conference. Towards pesticide free agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295321v1</w:t>
+                <w:t xml:space="preserve">hal-04471107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing biodiversity in fields and their surroundings to promote biological regulation and reduce the use of pesticides : illustrations in arable crops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design workshops for innovative cropping systems and decision support tools: Learnings from 12 case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Loyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Salembier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Fustec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European scientific conference. Towards pesticide free agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">7th International workshop for Farming Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSD international network, Oct 2022, Marrakech (Morocco), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471107v1</w:t>
+                <w:t xml:space="preserve">hal-05295321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of perennial flower strips on the parasitism of oilseed rape pests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Pigot</w:t>
+                <w:t xml:space="preserve">A functional ecology approach to co-design crop mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick S Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Organisation of Biological Control Meeting Working Group “Integrated Control in Oilseed Crops”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Conférence en ligne, France</w:t>
+              <w:t xml:space="preserve">Towards Pesticide Free Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471174v1</w:t>
+                <w:t xml:space="preserve">hal-04373419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flower strips do not constitute an aestivation site for cabbage stem flea beetles, in contrast to woodland edges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Pigot</w:t>
+                <w:t xml:space="preserve">Does the integration of different agricultural techniques, and bottom-up and top-down regulations, foster crop protection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kergunteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foteini Paschalidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Organisation of Biological Control Meeting Working Group “Integrated Control in Oilseed Crops”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Conférence en ligne, France</w:t>
+              <w:t xml:space="preserve">European scientific conference. Towards pesticide free agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471154v1</w:t>
+                <w:t xml:space="preserve">hal-04471053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional ecology approach to co-design crop mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Paut</w:t>
+                <w:t xml:space="preserve">Flower strips do not constitute an aestivation site for cabbage stem flea beetles, in contrast to woodland edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards Pesticide Free Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Organisation of Biological Control Meeting Working Group “Integrated Control in Oilseed Crops”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Conférence en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373419v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What ecological traits and functions are important in a crop mixture for effective weed management?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Paut</w:t>
+                <w:t xml:space="preserve">Effects of perennial flower strips on the parasitism of oilseed rape pests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Weed Research Society Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Weed Research Society, Jun 2022, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">International Organisation of Biological Control Meeting Working Group “Integrated Control in Oilseed Crops”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Conférence en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373421v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the integration of different agricultural techniques, and bottom-up and top-down regulations, foster crop protection?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+                <w:t xml:space="preserve">What ecological traits and functions are important in a crop mixture for effective weed management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick S Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Foteini Paschalidou</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European scientific conference. Towards pesticide free agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">19th European Weed Research Society Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Weed Research Society, Jun 2022, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471053v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do birds disrupt biological control on oilseed rape herbivores by modifying arthropod trophic networks?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aude Barbottin</w:t>
+                <w:t xml:space="preserve">Is diversity of service plant species a way to achieve higher biomass and N accumulation in rapeseed-service plant intercropping?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Fustec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Organisation of Biological Control congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Conférence en ligne, France</w:t>
+              <w:t xml:space="preserve">Biofumigation 7 : International Symposium on Biocidal and Non-Biocidal Plants to improve Soil Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agroscope, Mar 2021, Crans-Montana, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471241v1</w:t>
+                <w:t xml:space="preserve">hal-05014893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is diversity of service plant species a way to achieve higher biomass and N accumulation in rapeseed-service plant intercropping?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Fustec</w:t>
+                <w:t xml:space="preserve">Do birds disrupt biological control on oilseed rape herbivores by modifying arthropod trophic networks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Serée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofumigation 7 : International Symposium on Biocidal and Non-Biocidal Plants to improve Soil Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agroscope, Mar 2021, Crans-Montana, Switzerland</w:t>
+              <w:t xml:space="preserve">International Organisation of Biological Control congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Conférence en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014893v1</w:t>
+                <w:t xml:space="preserve">hal-04471241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que semer dans une bande fleurie pour obtenir des communautés végétales pérennes à forte diversité fonctionnelle?</w:t>
               </w:r>
@@ -11109,51 +11109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European conference on crop diversification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11368,51 +11368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur l'effet des espaces semi-naturels et de l'assolement sur les bio-agresseurs de grandes cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11795,51 +11795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium du GIS-BV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
@@ -11862,277 +11862,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale studies of the relationships between cropping structure and pest and disease regulation services</w:t>
+                <w:t xml:space="preserve">AZODYN-rapeseed: a biophysical model for decision support in nitrogen fertilization and harvest prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Gidoin</w:t>
+                <w:t xml:space="preserve">Sébastien Gervois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Babin</w:t>
+                <w:t xml:space="preserve">C. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Bagny-Beilhe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Gosme</w:t>
+                <w:t xml:space="preserve">Jean Michel Allirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy (ESA international). FRA. Agropolis International., Sep 2015, Montpellier, France. pp.443-444</w:t>
+              <w:t xml:space="preserve">IRC 2015, 14th International Rapeseed Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Consultatif international de recherche sur le Colza (GCIRC). FRA., 2015, Saskatoon, Saskatchewan, Canada. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740833v1</w:t>
+                <w:t xml:space="preserve">hal-01594762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AZODYN-rapeseed: a biophysical model for decision support in nitrogen fertilization and harvest prediction</w:t>
+                <w:t xml:space="preserve">Multi-scale studies of the relationships between cropping structure and pest and disease regulation services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gervois</w:t>
+                <w:t xml:space="preserve">Cynthia Gidoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Raynal</w:t>
+                <w:t xml:space="preserve">Regis Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Allirand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+                <w:t xml:space="preserve">Leïla Bagny-Beilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRC 2015, 14th International Rapeseed Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Consultatif international de recherche sur le Colza (GCIRC). FRA., 2015, Saskatoon, Saskatchewan, Canada. 1 p</w:t>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy (ESA international). FRA. Agropolis International., Sep 2015, Montpellier, France. pp.443-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594762v1</w:t>
+                <w:t xml:space="preserve">hal-02740833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage par renforcement pour l’optimisation de la conduite de culture du colza</w:t>
               </w:r>
@@ -12157,51 +12157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12282,64 +12282,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Congress of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Beijing, China. 620 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12377,90 +12377,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures associées et cultures intermédiaires plurispécifiques : une application des principes de l’agro-écologie pour valoriser les ressources naturelles et produire divers services écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Ingénieries Agroécologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Montpellier, France. 19 p</w:t>
@@ -12541,51 +12541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Agro-écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
@@ -12722,51 +12722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13203,77 +13203,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional ecology approach to define a conceptual method for species mixing design: a case study on nitrogen recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick S Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Potsdam (Germany), Germany. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13708,51 +13708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Congress of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13932,290 +13932,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques agronomiques innovantes pour réduire l'utilisation des pesticides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performances agronomiques et gestion des légumineuses dans les systèmes de productions végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essaïd Ait Barka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+                <w:t xml:space="preserve">Véronique Biarnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesticides : des impacts aux changements de pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, 400 p., 2015, Savoir Faire (Quae)</w:t>
+              <w:t xml:space="preserve">Les légumineuses pour des systèmes agricoles et alimentaires durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 512 p., 2015, 978-2-7592-2334-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795304v1</w:t>
+                <w:t xml:space="preserve">hal-01259113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances agronomiques et gestion des légumineuses dans les systèmes de productions végétales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques agronomiques innovantes pour réduire l'utilisation des pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Biarnes</w:t>
+                <w:t xml:space="preserve">Essaïd Ait Barka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Gastal</w:t>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les légumineuses pour des systèmes agricoles et alimentaires durables</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 512 p., 2015, 978-2-7592-2334-3</w:t>
+              <w:t xml:space="preserve">Pesticides : des impacts aux changements de pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 400 p., 2015, Savoir Faire (Quae)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259113v1</w:t>
+                <w:t xml:space="preserve">hal-02795304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating crop and landscape management into new crop protection strategies to enhance biological control of oilseed rape insect pests</w:t>
               </w:r>
@@ -14549,362 +14549,516 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir des systèmes agricoles sans pesticides de la parcelle au territoire avec et pour les acteurs locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A preliminary analysis of the insurability of rapeseed crops grown without insecticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Yepes Llano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559686v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser la production fruitière écologique du Pilat un projet de recherche-action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des agricultures et développement des oléagineux. Propositions de stratégies de recherche et pistes pour l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementina Sebillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Groupe Recherche Oléagineux INRAE (GRO-I); INRAE. 2024, pp.110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14914,114 +15068,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fécondation, environnement climatique, équilibre source-puits et qualité du melon cantaloup charentais (Cucumis melo L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paul Cézanne (Aix Marseille 3), 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02836954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId396"/>
+      <w:footerReference w:type="default" r:id="rId400"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15168,51 +15322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Rakotoson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.70025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius Otto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlens C&#233;lestin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kergunteuil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini G Pashalidou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02371-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085184v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rayon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127642" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148706v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pigot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morisseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215187v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Sidiki Ouattara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01040-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bousselin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127097" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016332v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00972-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04126508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7558" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Andert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guguin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Hamacher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Gerowitt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2023.1247277" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04093273v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ser&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-14098-280209" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255755v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Mistou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2023.106266" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03919869v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108288" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04039060v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00870-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00771-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03856426v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Bertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin M Barbu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109662" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03822367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9435" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03995157v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107902" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126573" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03758291v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Floch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388447v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Ouattara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sausse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Felix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05433" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03328550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvaa145" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03995189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8229" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03428843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01160-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681032v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Herrera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11081493" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874785v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00620-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392165v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ak5jpd" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3468920" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622054v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/BJQLLK" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619087v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Juhel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5162" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01778315v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-0958-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528844v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.01.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481988v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Butier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138519019473975E12" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622667v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.09.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595564v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183878" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618075v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532679v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.03.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NJF0JP9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154897v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ruault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lozier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclercq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532581v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf B&#246;ettcher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Rampin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Hartmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Zanetti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP15321" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633734v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sauzet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Pontet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015014" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536567v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.09.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHFVRJ4N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173341v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r3t2-d893" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047766v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-012-9463-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6XXVV4H3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003336v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.02.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001362v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9822-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQLZ8V44-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562298v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baraton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bizot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bxnw-w827" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000641v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9795-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J6S82124-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019389v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.11.021" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT79TPKC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196593v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouchard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930558v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0009-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173247v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/20rv-rn97" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173252v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385040-9.00006-2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173281v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2010.00773.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZBMX8H7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886484v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886399v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meynard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886410v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007031" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173255v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1a2s-rk23" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173123v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2006.10.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659694v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Primot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2006.00489.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C14C681426F9E8BD98CEDA005B477A9467E44227/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660253v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886263v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maltas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674046v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675065v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695721v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Frossard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688220v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chamont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697090v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruneli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261877v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hirson-Sagalyn" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champailler Caroline" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Alienor" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127277v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273229v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242037v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269510v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372470v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Pashalidou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509422v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422230v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372521v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick S Ouattara" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295321v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471107v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471174v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471154v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373419v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373421v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471053v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Paschalidou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471241v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014893v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474224v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020805v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;dan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737358v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gastal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489838v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Balandier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474236v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474233v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737711v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Simmoneau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738010v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734496v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456905v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel-Belaygue" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740833v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gidoin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Babin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bagny-Beilhe" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594762v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gervois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allirand" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173333v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173347v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173288v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173310v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645885v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173195v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752478v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762007v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnemort" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334493v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329399v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483288v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082528v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738127v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boissinot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968784v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03619023v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lasserre-Joulin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795304v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259113v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarnes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prodinra.inra.fr/record/332853" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173737v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3982-8" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3983-5_17" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008896v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008923v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008906v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008887v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458576v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694358v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836954v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Rakotoson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.70025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius Otto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlens C&#233;lestin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kergunteuil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini G Pashalidou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02371-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Sidiki Ouattara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01040-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148706v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pigot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morisseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085184v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rayon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127642" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bousselin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127097" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016332v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00972-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04126508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7558" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04093273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ser&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-14098-280209" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Mistou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2023.106266" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Andert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guguin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Hamacher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Gerowitt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2023.1247277" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04039060v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00870-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03919869v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108288" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03822367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9435" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03856426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Bertin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin M Barbu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109662" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00771-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03995157v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107902" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126573" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03758291v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Floch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03328550v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvaa145" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaune" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Ouattara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sausse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Felix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05433" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03995189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8229" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03428843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01160-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681032v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Herrera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11081493" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874785v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00620-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872077v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3468920" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392165v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ak5jpd" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622054v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/BJQLLK" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619087v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Juhel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5162" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01778315v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-0958-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481988v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Butier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138519019473975E12" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622667v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.09.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528844v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.01.010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595564v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183878" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618075v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532581v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf B&#246;ettcher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Rampin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Hartmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Zanetti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP15321" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154897v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ruault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lozier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclercq" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532679v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.03.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NJF0JP9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633734v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sauzet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Pontet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015014" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536567v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.09.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHFVRJ4N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173341v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r3t2-d893" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047766v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-012-9463-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6XXVV4H3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003336v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.02.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001362v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9822-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQLZ8V44-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562298v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baraton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bizot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bxnw-w827" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000641v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9795-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J6S82124-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019389v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.11.021" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT79TPKC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196593v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouchard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930558v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0009-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173252v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385040-9.00006-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173247v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/20rv-rn97" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173281v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2010.00773.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZBMX8H7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886484v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886399v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meynard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173255v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1a2s-rk23" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886410v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007031" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173123v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2006.10.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660253v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659694v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Primot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2006.00489.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C14C681426F9E8BD98CEDA005B477A9467E44227/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886263v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maltas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674046v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675065v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695721v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Frossard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688220v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chamont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697090v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruneli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127277v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261877v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hirson-Sagalyn" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champailler Caroline" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Alienor" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273229v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242037v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269510v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372470v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Pashalidou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509422v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422230v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372521v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick S Ouattara" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471107v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295321v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373419v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471053v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Paschalidou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471154v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471174v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373421v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014893v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471241v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474224v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020805v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;dan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737358v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gastal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489838v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Balandier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474236v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474233v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737711v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Simmoneau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738010v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734496v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456905v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel-Belaygue" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594762v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gervois" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allirand" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740833v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gidoin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Babin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bagny-Beilhe" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173333v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173347v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173288v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173310v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645885v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173195v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752478v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762007v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnemort" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334493v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329399v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483288v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082528v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738127v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boissinot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968784v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03619023v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lasserre-Joulin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259113v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarnes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prodinra.inra.fr/record/332853" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795304v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173737v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3982-8" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3983-5_17" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008896v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008923v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008906v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008887v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559686v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Yepes Llano" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ph&#233;lipp&#233;-Guinvarc'h" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boucher" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458576v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694358v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836954v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>