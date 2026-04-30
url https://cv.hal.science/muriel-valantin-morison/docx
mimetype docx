--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -353,1806 +353,1806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional ecology approach to define a conceptual and participatory method for designing species mixtures: a case study on nitrogen cycling and weed control</w:t>
+                <w:t xml:space="preserve">Critical nitrogen dilution curves for winter oilseed rape (Brassica napus L.) along the whole crop cycle: A Bayesian analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malick Sidiki Ouattara</w:t>
+                <w:t xml:space="preserve">Raphael Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Paut</w:t>
+                <w:t xml:space="preserve">Baptiste Rayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorène Prost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Médiène</w:t>
+                <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (5), pp.48. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 168, pp.127642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-025-01040-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215187v1</w:t>
+                <w:t xml:space="preserve">hal-05085184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grosse altise du colza : limiter les larves et les risques associés</w:t>
+                <w:t xml:space="preserve">A functional ecology approach to define a conceptual and participatory method for designing species mixtures: a case study on nitrogen cycling and weed control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Pigot</w:t>
+                <w:t xml:space="preserve">Malick Sidiki Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+                <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Morisseau</w:t>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Doré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (5), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-025-01040-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148706v1</w:t>
+                <w:t xml:space="preserve">hal-05215187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical nitrogen dilution curves for winter oilseed rape (Brassica napus L.) along the whole crop cycle: A Bayesian analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Paut</w:t>
+                <w:t xml:space="preserve">Grosse altise du colza : limiter les larves et les risques associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 781, pp.8-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085184v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter oilseed rape intercropped with complex service plant mixtures: Do all species matter?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unlike woodland edges, flower strips do not act as a refuge for cabbage stem flea beetle aestivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2024.127097⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80 (5), pp.2325-2332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.7558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014675v1</w:t>
+                <w:t xml:space="preserve">hal-04126508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of oilseed rape-service plant intercropping performance variability across a farmers’ fields network in Western Switzerland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Winter oilseed rape intercropped with complex service plant mixtures: Do all species matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Fustec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (4), pp.40. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 154, pp.127097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-024-00972-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2024.127097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016332v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlike woodland edges, flower strips do not act as a refuge for cabbage stem flea beetle aestivation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Morisseau</w:t>
+                <w:t xml:space="preserve">Determinants of oilseed rape-service plant intercropping performance variability across a farmers’ fields network in Western Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Fustec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 80 (5), pp.2325-2332. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (4), pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.7558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-024-00972-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126508v1</w:t>
+                <w:t xml:space="preserve">hal-05016332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">People prefer arable fields and flower strips with continuous soil cover and diversified vegetation</w:t>
+                <w:t xml:space="preserve">Within-field floral resources have the potential to increase parasitism rates in winter oilseed rape pests more than resources at field margins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Serée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Legras</w:t>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (2), pp.9. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 344, pp.108288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/ES-14098-280209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093273v1</w:t>
+                <w:t xml:space="preserve">hal-03919869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are innovative cropping systems less dependent on synthetic pesticides to treat Septoria leaf blotch (Zymoseptoria tritici) than conventional systems?</w:t>
+                <w:t xml:space="preserve">How agricultural techniques mediating bottom-up and top-down regulation foster crop protection against pests. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kergunteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foteini G Pashalidou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2023.106266⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-023-00870-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255755v1</w:t>
+                <w:t xml:space="preserve">hal-04039060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How farmers perceive perennial weeds in Northern France and Eastern Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Andert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merle Hamacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baerbel Gerowitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fagro.2023.1247277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04359855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How agricultural techniques mediating bottom-up and top-down regulation foster crop protection against pests. A review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">People prefer arable fields and flower strips with continuous soil cover and diversified vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Serée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Foteini G Pashalidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-023-00870-3⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (2), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-14098-280209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039060v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within-field floral resources have the potential to increase parasitism rates in winter oilseed rape pests more than resources at field margins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lola Serée</w:t>
+                <w:t xml:space="preserve">Are innovative cropping systems less dependent on synthetic pesticides to treat Septoria leaf blotch (Zymoseptoria tritici) than conventional systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noël Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Barbottin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corentin Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 344, pp.108288. </w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170, pp.106266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2023.106266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919869v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial assemblage characteristics determine the functional dynamics of flower‐strip plant communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+                <w:t xml:space="preserve">How much agricultural land is there close to residential areas? An assessment at the national scale in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilpart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin M Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.9435⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 226, pp.109662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822367v1</w:t>
+                <w:t xml:space="preserve">hal-03856426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much agricultural land is there close to residential areas? An assessment at the national scale in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iris Bertin</w:t>
+                <w:t xml:space="preserve">Intercropping with service crops provides multiple services in temperate arable systems: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109662⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (3), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00771-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03856426v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercropping with service crops provides multiple services in temperate arable systems: a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Initial assemblage characteristics determine the functional dynamics of flower‐strip plant communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (3), pp.39. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.e9435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00771-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03725152v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flower strips, crop management and landscape composition effects on two aphid species and their natural enemies in faba bean</w:t>
               </w:r>
@@ -2177,64 +2177,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 331, pp.107902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2268,51 +2268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design workshops for innovative cropping systems and decision-support tools: Learning from 12 case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Loyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2402,77 +2402,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des bandes fleuries sur la régulation des bioagresseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2504,1371 +2504,1371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which pitfall traps and sampling effort to choose to evaluate cropping system effects on spider and carabid assemblages?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Complex intercropping of winter oilseed rape with frost sensitive service plants: How to explain ecosystem services variability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Fustec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Entomology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aspects of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328550v1</w:t>
+                <w:t xml:space="preserve">hal-05014883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-soil and plant-plant interactions in winter oilseed rape intercropped with service plants: Are there functional differences between species?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lorin</w:t>
+                <w:t xml:space="preserve">Landscape drivers of pests and pathogens abundance in arable crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aspects of Applied Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (10), pp.1429-1442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.05433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014881v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape drivers of pests and pathogens abundance in arable crops</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irène Felix</w:t>
+                <w:t xml:space="preserve">Plant-soil and plant-plant interactions in winter oilseed rape intercropped with service plants: Are there functional differences between species?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aspects of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388447v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring multitrophic interactions in oilseed rape fields reveals the prevailing role of Carabidae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Which pitfall traps and sampling effort to choose to evaluate cropping system effects on spider and carabid assemblages?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.8229⟩</w:t>
+              <w:t xml:space="preserve">Environmental Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50, pp.256 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ee/nvaa145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03995189v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hump-shaped effect of plant functional diversity on the biological control of a multi-species pest community</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Exploring multitrophic interactions in oilseed rape fields reveals the prevailing role of Carabidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Serée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justine Pigot</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-01160-2⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (21), pp.15377-15388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.8229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428843v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between Plants and Plant-Soil in Functionally Complex Mixtures including Grass Pea, Faba Bean and Niger, Intercropped with Oilseed Rape</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Baux</w:t>
+                <w:t xml:space="preserve">The hump-shaped effect of plant functional diversity on the biological control of a multi-species pest community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy11081493⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.article number 21635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-01160-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681032v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex intercropping of winter oilseed rape with frost sensitive service plants: How to explain ecosystem services variability?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Interactions between Plants and Plant-Soil in Functionally Complex Mixtures including Grass Pea, Faba Bean and Niger, Intercropped with Oilseed Rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cassagne</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aspects of Applied Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy11081493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014883v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ley pastures in tomorrow’s cropping systems. A review</w:t>
+                <w:t xml:space="preserve">Design as a source of renewal in the production of scientific knowledge in crop science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+                <w:t xml:space="preserve">Julie Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Duru</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Julier</w:t>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-020-00620-9⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874785v1</w:t>
+                <w:t xml:space="preserve">hal-02936827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design as a source of renewal in the production of scientific knowledge in crop science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of ley pastures in tomorrow’s cropping systems. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Toffolini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+                <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Borg</w:t>
+                <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+                <w:t xml:space="preserve">Bernadette Julier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 185, </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (3), pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-020-00620-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02936827v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which pitfall traps and sampling efforts should be used to evaluate the effects of cropping systems on the taxonomic and functional composition of arthropod communities?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélanges variétaux et mélanges plurispécifiques – atouts et contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.3468920⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75, pp.49-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/ak5jpd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872077v1</w:t>
+                <w:t xml:space="preserve">hal-02392165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanges variétaux et mélanges plurispécifiques – atouts et contraintes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which pitfall traps and sampling efforts should be used to evaluate the effects of cropping systems on the taxonomic and functional composition of arthropod communities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 75, pp.49-71. </w:t>
+              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp. 1-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/ak5jpd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3468920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392165v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALLIANCE: Amélioration des performances écologiques et économiques par association de plantes de services légumineuses dans des systèmes de grandes cultures.</w:t>
               </w:r>
@@ -3880,77 +3880,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Verret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 71, pp.349-365. </w:t>
@@ -4001,51 +4001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limited genetic structure and demographic expansion of the Brassicogethes aeneus populations in France and in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4116,1431 +4116,1431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop pests and predators exhibit inconsistent responses to surrounding landscape composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding plant–arthropod interactions in multitrophic communities to improve conservation biological control: useful traits and metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel S. Karp</w:t>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Chaplin-Kramer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Armin Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1800042115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (3), pp.943-955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10340-018-0958-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134898v1</w:t>
+                <w:t xml:space="preserve">hal-01778315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding plant–arthropod interactions in multitrophic communities to improve conservation biological control: useful traits and metrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+                <w:t xml:space="preserve">Crop pests and predators exhibit inconsistent responses to surrounding landscape composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel S. Karp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Chaplin-Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy D. Meehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+                <w:t xml:space="preserve">Emily A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Bischoff</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Declerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 91 (3), pp.943-955. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (3), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10340-018-0958-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1800042115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01778315v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choisir et gérer des légumineuses gélives associées au colza d'hiver pour le contrôle des adventices et la fourniture d'azote</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développements méthodologiques pour une CAractérisation SIMplifiée des pressIons biotiques et des Régulations biologiques - CASIMIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Butier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 60, pp.77-89. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5138519019473975E12⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 59, pp.41-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5137850846009827E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481988v1</w:t>
+                <w:t xml:space="preserve">hal-01652930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the benefits of frost-sensitive companion plants in winter rapeseed</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cadoux</w:t>
+                <w:t xml:space="preserve">Characterization of the pollen beetle, Brassicogethes aeneus, dispersal from woodlands to winter oilseed rape fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Butier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2017.09.006⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (8), pp.e0183878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0183878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622667v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can legume companion plants control weeds without decreasing crop yield? A meta-analysis</w:t>
+                <w:t xml:space="preserve">Assessment of the benefits of frost-sensitive companion plants in winter rapeseed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Verret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2017.01.010⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91, pp.93-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2017.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528844v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the pollen beetle, Brassicogethes aeneus, dispersal from woodlands to winter oilseed rape fields</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Choisir et gérer des légumineuses gélives associées au colza d'hiver pour le contrôle des adventices et la fourniture d'azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Butier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0183878⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.77-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5138519019473975E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595564v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences du travail du sol sur les régulations biologiques – L’exemple du méligèthe et de ses parasitoïdes en colza d’hiver</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Can legume companion plants control weeds without decreasing crop yield? A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Verret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Mediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 204, pp.158-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2017.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618075v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements méthodologiques pour une CAractérisation SIMplifiée des pressIons biotiques et des Régulations biologiques - CASIMIR</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conséquences du travail du sol sur les régulations biologiques – L’exemple du méligèthe et de ses parasitoïdes en colza d’hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Froger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrien Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91, pp.16-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652930v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phenological model of winter oilseed rape according to the BBCH scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Undersowing winter oilseed rape with frost-sensitive legume living mulch: consequences for cash crop nitrogen nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulf Böettcher</w:t>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Butier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Rampin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muriel Morison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop and Pasture Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/CP15321⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 193, pp.24-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2016.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532581v1</w:t>
+                <w:t xml:space="preserve">hal-01532679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La co-conception d'itinéraires techniques économes en intrants pour la culture du colza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+                <w:t xml:space="preserve">A phenological model of winter oilseed rape according to the BBCH scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Böettcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ruault</w:t>
+                <w:t xml:space="preserve">Karla Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Lozier</w:t>
+                <w:t xml:space="preserve">Federica Zanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Leclercq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francis Flenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crop and Pasture Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (3-4), pp.345-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/CP15321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154897v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undersowing winter oilseed rape with frost-sensitive legume living mulch: consequences for cash crop nitrogen nutrition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Butier</w:t>
+                <w:t xml:space="preserve">La co-conception d'itinéraires techniques économes en intrants pour la culture du colza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Morison</w:t>
+                <w:t xml:space="preserve">Claire Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Lozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01532679v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercropping frost-sensitive legume crops with winter oilseed rape reduces weed competition, insect damage, and improves nitrogen use efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5630,90 +5630,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undersowing winter oilseed rape with frost-sensitive legume living mulches to improve weed control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Butier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 71, pp.96-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5759,103 +5759,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association d’une culture de rente et espèces compagnes permettant la fourniture de services écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40, pp.93-112. </w:t>
@@ -5887,592 +5887,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional state of the pollen beetle parasitoid Tersilochus heterocerus foraging in the field</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protection Intégrée des rotations avec Colza et blé tendre : Conception et évaluation multicritères d’itinéraires techniques économes en produits phytosanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Suchail</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Pinochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baraton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioControl</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10526-012-9463-1⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28, pp.243-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/bxnw-w827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047766v1</w:t>
+                <w:t xml:space="preserve">hal-01562298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do species population parameters and landscape characteristics affect the relationship between local population abundance and surrounding habitat amount?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15, pp.62-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecocom.2013.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining host-parasitoid interactions at the landscape scale: a new approach for calibration and sensitivity analysis of complex spatio-temporal models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+                <w:t xml:space="preserve">Nutritional state of the pollen beetle parasitoid Tersilochus heterocerus foraging in the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gosme</w:t>
+                <w:t xml:space="preserve">Séverine Suchail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 28 (2), pp.217-231. </w:t>
+              <w:t xml:space="preserve">BioControl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (1), pp.17-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-012-9822-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10526-012-9463-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001362v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection Intégrée des rotations avec Colza et blé tendre : Conception et évaluation multicritères d’itinéraires techniques économes en produits phytosanitaires</w:t>
+                <w:t xml:space="preserve">Explaining host-parasitoid interactions at the landscape scale: a new approach for calibration and sensitivity analysis of complex spatio-temporal models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Pinochet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Morison</w:t>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Baraton</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Gosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (2), pp.217-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-012-9822-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/bxnw-w827⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562298v1</w:t>
+                <w:t xml:space="preserve">hal-01001362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tool for testing integrated pest management strategies on a tritrophic system involving pollen beetle, its parasitoid and oilseed rape at the landscape scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6531,90 +6531,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using landscape indicators to predict high pest infestations and successful natural pest control at the regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 105 (1-2), pp.62-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6654,692 +6654,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinéraires techniques intégrés du colza d'hiver : comment concilier environnement et économie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroecosystem management and biotic interactions: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bouchard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane de Tourdonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (3), pp.491-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-011-0009-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196593v1</w:t>
+                <w:t xml:space="preserve">hal-00930558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecosystem management and biotic interactions: a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Safia Médiène</w:t>
+                <w:t xml:space="preserve">Itinéraires techniques intégrés du colza d'hiver : comment concilier environnement et économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (61), pp.5-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00930558v1</w:t>
+                <w:t xml:space="preserve">hal-01196593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological control of insect pests in agroecosystems: effects of crop management, farming systems and seminatural habitats at the landscape scale: a review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">The benefits of using quantile regression for analysing the effect of weeds on organic winter wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-385040-9.00006-2⟩</w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (3), pp.199-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3180.2010.00773.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173252v1</w:t>
+                <w:t xml:space="preserve">hal-01173281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir des itinéraires techniques intégrés pour le colza d'hiver : les acquis d’aujourd’hui et les défis de demain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Biological control of insect pests in agroecosystems: effects of crop management, farming systems and seminatural habitats at the landscape scale: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pinochet</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/20rv-rn97⟩</w:t>
+              <w:t xml:space="preserve">Advances in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 109, pp.219-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-385040-9.00006-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173247v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of using quantile regression for analysing the effect of weeds on organic winter wheat</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Concevoir des itinéraires techniques intégrés pour le colza d'hiver : les acquis d’aujourd’hui et les défis de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe David</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pinochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, pp.35-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/20rv-rn97⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3180.2010.00773.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01173281v1</w:t>
+                <w:t xml:space="preserve">hal-01173247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors limiting the grain protein content of organic winter wheat in south-eastern France: a mixed-model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (4), pp.565-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7449,321 +7449,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00886399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment maîtriser la flore adventice des grandes cultures à travers les éléments de l’itinéraire technique ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Morison</w:t>
+                <w:t xml:space="preserve">Methodological progress in on-farm regional agronomic diagnosis. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Guichard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/1a2s-rk23⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (1), pp.151-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2007031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173255v1</w:t>
+                <w:t xml:space="preserve">hal-00886410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological progress in on-farm regional agronomic diagnosis. A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
+                <w:t xml:space="preserve">Comment maîtriser la flore adventice des grandes cultures à travers les éléments de l’itinéraire technique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Crozat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 28 (1), pp.151-161. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.27-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/agro:2007031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/1a2s-rk23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00886410v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of crop management and surrounding field environment on insect incidence in organic winter oilseed rape (Brassica napus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (8), pp.1108-1120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7791,307 +7791,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source-sink balance affects reproductive development and fruit quality in cantaloupe melon (Cucumis melo L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting the risk of weed infestation in winter oilseed rape crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Robin</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46, pp.22-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3180.2006.00489.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660253v1</w:t>
+                <w:t xml:space="preserve">hal-02659694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the risk of weed infestation in winter oilseed rape crops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Source-sink balance affects reproductive development and fruit quality in cantaloupe melon (Cucumis melo L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Primot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Makowski</w:t>
+                <w:t xml:space="preserve">Bernard Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 81 (1), pp.105-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659694v1</w:t>
+                <w:t xml:space="preserve">hal-02660253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculating N fertilizer doses for oil-seed rape using plant and soil data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Maltas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Reau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8129,77 +8129,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réglette azote colza : même revenu, moins d'engrais, plus d'huile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Maltas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Reau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8250,51 +8250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conduite du colza en agriculture biologique : une utopie ou bientôt une réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8345,64 +8345,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fruit load on partitioning of dry matter and energy in Cantaloupe (Cucumis melo L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8479,51 +8479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaudillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8578,64 +8578,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing sink demand affects the area but not the specific activity of assimilate sources in Cantaloupe (Cucumis melo L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8712,545 +8712,545 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des scénarios d'assolement territorial au projet de territoire. Connaissances et compromis dans la Plaine Ouest de Montpellier et le projet Be Creative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing Pesticide-Free Agriculture: A Territorial Research Framework to move from Theory to Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Moraine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+                <w:t xml:space="preserve">Rosan de Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Études Rurales 2025 ; 13. Entretiens agronomiques Olivier de Serres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française d’agronomie; Association française de zootechnie; Commission des géographes ruraux; Inrae, Jun 2025, Mirabel, France</w:t>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127277v1</w:t>
+                <w:t xml:space="preserve">hal-05269510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering systemic change at a territory scale: a collective learning experiment with stakeholders along the agrifood chain in the Pilat, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pourquoi ne parvient-on pas à réduire l’usage des pesticides ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 4 p</w:t>
+              <w:t xml:space="preserve">Présentation au laboratoire de Sophia Antipolis de l'ANSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Visio Conférence, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261877v1</w:t>
+                <w:t xml:space="preserve">hal-05273229v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi ne parvient-on pas à réduire l’usage des pesticides ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des scénarios d'assolement territorial au projet de territoire. Connaissances et compromis dans la Plaine Ouest de Montpellier et le projet Be Creative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Navarrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation au laboratoire de Sophia Antipolis de l'ANSES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Visio Conférence, France. 26 p</w:t>
+              <w:t xml:space="preserve">Journées d’Études Rurales 2025 ; 13. Entretiens agronomiques Olivier de Serres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d’agronomie; Association française de zootechnie; Commission des géographes ruraux; Inrae, Jun 2025, Mirabel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273229v2</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Assessment Methods Support The Design Of Pesticide Free Territories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empowering systemic change at a territory scale: a collective learning experiment with stakeholders along the agrifood chain in the Pilat, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champailler Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosan de Lange</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morvan Alienor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242037v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Pesticide-Free Agriculture: A Territorial Research Framework to move from Theory to Practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Assessment Methods Support The Design Of Pesticide Free Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosan de Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Quinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rosan de Lange</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+              <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269510v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conspecific and non-conspecific airborne cues prime Brassica napus defence response</w:t>
               </w:r>
@@ -9370,51 +9370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity and weed control in railway networks : insights from a plant inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiana Rakotoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9465,51 +9465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design workshops for innovative cropping systems and decision support tools: how to prepare and implement them?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Loyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9584,303 +9584,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional ecology approach to define a conceptual method for species mixing design: a case study on nitrogen management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing biodiversity in fields and their surroundings to promote biological regulation and reduce the use of pesticides : illustrations in arable crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Serée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malick S Ouattara</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Fustec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII Congress of the European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy, Aug 2022, Postdam, Germany. pp.365-366</w:t>
+              <w:t xml:space="preserve">European scientific conference. Towards pesticide free agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372521v1</w:t>
+                <w:t xml:space="preserve">hal-04471107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing biodiversity in fields and their surroundings to promote biological regulation and reduce the use of pesticides : illustrations in arable crops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A functional ecology approach to define a conceptual method for species mixing design: a case study on nitrogen management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick S Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European scientific conference. Towards pesticide free agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">XVII Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy, Aug 2022, Postdam, Germany. pp.365-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471107v1</w:t>
+                <w:t xml:space="preserve">hal-04372521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design workshops for innovative cropping systems and decision support tools: Learnings from 12 case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Loyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9942,649 +9942,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional ecology approach to co-design crop mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Paut</w:t>
+                <w:t xml:space="preserve">Effects of perennial flower strips on the parasitism of oilseed rape pests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards Pesticide Free Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Organisation of Biological Control Meeting Working Group “Integrated Control in Oilseed Crops”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Conférence en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373419v1</w:t>
+                <w:t xml:space="preserve">hal-04471174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the integration of different agricultural techniques, and bottom-up and top-down regulations, foster crop protection?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Flower strips do not constitute an aestivation site for cabbage stem flea beetles, in contrast to woodland edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Foteini Paschalidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European scientific conference. Towards pesticide free agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Organisation of Biological Control Meeting Working Group “Integrated Control in Oilseed Crops”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Conférence en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471053v1</w:t>
+                <w:t xml:space="preserve">hal-04471154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flower strips do not constitute an aestivation site for cabbage stem flea beetles, in contrast to woodland edges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Pigot</w:t>
+                <w:t xml:space="preserve">A functional ecology approach to co-design crop mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick S Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+                <w:t xml:space="preserve">Raphaël Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Doré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Organisation of Biological Control Meeting Working Group “Integrated Control in Oilseed Crops”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Conférence en ligne, France</w:t>
+              <w:t xml:space="preserve">Towards Pesticide Free Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471154v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of perennial flower strips on the parasitism of oilseed rape pests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What ecological traits and functions are important in a crop mixture for effective weed management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick S Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justine Pigot</w:t>
+                <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Organisation of Biological Control Meeting Working Group “Integrated Control in Oilseed Crops”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Conférence en ligne, France</w:t>
+              <w:t xml:space="preserve">19th European Weed Research Society Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Weed Research Society, Jun 2022, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471174v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What ecological traits and functions are important in a crop mixture for effective weed management?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Paut</w:t>
+                <w:t xml:space="preserve">Does the integration of different agricultural techniques, and bottom-up and top-down regulations, foster crop protection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Safia Médiène</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kergunteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foteini Paschalidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Weed Research Society Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Weed Research Society, Jun 2022, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">European scientific conference. Towards pesticide free agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373421v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is diversity of service plant species a way to achieve higher biomass and N accumulation in rapeseed-service plant intercropping?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Fustec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofumigation 7 : International Symposium on Biocidal and Non-Biocidal Plants to improve Soil Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agroscope, Mar 2021, Crans-Montana, Switzerland</w:t>
@@ -10626,77 +10626,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do birds disrupt biological control on oilseed rape herbivores by modifying arthropod trophic networks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Serée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10738,64 +10738,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que semer dans une bande fleurie pour obtenir des communautés végétales pérennes à forte diversité fonctionnelle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10833,77 +10833,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing service plant for intercropping with rapeseed based on plant-plant and plant-soil interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10952,769 +10952,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do tomorrow’s diversified cropping systems need ley pastures?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What do end-users expect from EcosysteMIX, a tool for supporting the design of crop mixtures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gastal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Laure Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t>
+              <w:t xml:space="preserve">1. European conference on crop diversification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737358v1</w:t>
+                <w:t xml:space="preserve">hal-04489838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do end-users expect from EcosysteMIX, a tool for supporting the design of crop mixtures?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do tomorrow’s diversified cropping systems need ley pastures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Balandier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Gastal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Julier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European conference on crop diversification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489838v1</w:t>
+                <w:t xml:space="preserve">hal-02737358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of contrasted perennial flower strips on the parasitism of oilseed rape and faba bean herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEcologie 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474236v1</w:t>
+                <w:t xml:space="preserve">hal-04474233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of contrasted perennial flower strips on the parasitism of oilseed rape and faba bean herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">SFEcologie 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474233v1</w:t>
+                <w:t xml:space="preserve">hal-04474236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur l'effet des espaces semi-naturels et de l'assolement sur les bio-agresseurs de grandes cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Barbu</w:t>
+                <w:t xml:space="preserve">Influence des pratiques agricoles individuelles, des systèmes de culture sur les abondances des ravageurs, leurs auxiliaires et la régulation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Chen</w:t>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guérin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. COMAPPI COnférence sur les Moyens Alternatifs de Protection pour une Production Intégrée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA.; Fédération Régionale de Défense contre les Organismes Nuisibles du Nord Pas de Calais (FREDON Nord Pas de Calais). FRA., Mar 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737711v1</w:t>
+                <w:t xml:space="preserve">hal-02738010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des pratiques agricoles individuelles, des systèmes de culture sur les abondances des ravageurs, leurs auxiliaires et la régulation biologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regards croisés sur l'effet des espaces semi-naturels et de l'assolement sur les bio-agresseurs de grandes cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Simmoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">6. COMAPPI COnférence sur les Moyens Alternatifs de Protection pour une Production Intégrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA.; Fédération Régionale de Défense contre les Organismes Nuisibles du Nord Pas de Calais (FREDON Nord Pas de Calais). FRA., Mar 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738010v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction du séminaire. Le projet ANR Peerless : viabilité d’une gestion écologique renforcée de la santé des plantes dans les paysages agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
@@ -11795,51 +11795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium du GIS-BV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
@@ -11920,51 +11920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Allirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRC 2015, 14th International Rapeseed Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Consultatif international de recherche sur le Colza (GCIRC). FRA., 2015, Saskatoon, Saskatchewan, Canada. 1 p</w:t>
@@ -12032,64 +12032,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Bagny-Beilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Agronomy (ESA international). FRA. Agropolis International., Sep 2015, Montpellier, France. pp.443-444</w:t>
@@ -12157,51 +12157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12243,103 +12243,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PODYAM: a modeling framework for simulating population dynamics in agricultural mosaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Congress of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Beijing, China. 620 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12377,90 +12377,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures associées et cultures intermédiaires plurispécifiques : une application des principes de l’agro-écologie pour valoriser les ressources naturelles et produire divers services écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Ingénieries Agroécologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Montpellier, France. 19 p</w:t>
@@ -12489,103 +12489,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écologie du paysage appliquée à la conception, d'agroécosystèmes favorisant la lutte biologique par conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Agro-écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
@@ -12614,51 +12614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosaic-Pest: a spatially explicit model for landscape management of pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12722,51 +12722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12804,90 +12804,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of crop management and landscape diversity on Meligethes aeneus and its biological control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC-WPRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12938,51 +12938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonnemort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13065,90 +13065,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to enhance legume N2 fixation and n accumulation in complex rapeseed-service plant intercrops?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13190,90 +13190,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional ecology approach to define a conceptual method for species mixing design: a case study on nitrogen recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick S Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Potsdam (Germany), Germany. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13298,77 +13298,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do local habitat characteristics influence the population of cabbage stem flea beetle larvae in oilseed rape fields?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13406,90 +13406,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing a service plant or cover crop for enhancing soil microbial activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13531,77 +13531,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay: a serious game to design and evaluate the introduction of cereal- legume intercrops in cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13656,103 +13656,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PODYAM: a modeling framework for simulating population dynamics in agricultural mosaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Congress of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13932,359 +13932,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances agronomiques et gestion des légumineuses dans les systèmes de productions végétales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques agronomiques innovantes pour réduire l'utilisation des pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Biarnes</w:t>
+                <w:t xml:space="preserve">Essaïd Ait Barka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Gastal</w:t>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les légumineuses pour des systèmes agricoles et alimentaires durables</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 512 p., 2015, 978-2-7592-2334-3</w:t>
+              <w:t xml:space="preserve">Pesticides : des impacts aux changements de pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 400 p., 2015, Savoir Faire (Quae)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259113v1</w:t>
+                <w:t xml:space="preserve">hal-02795304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques agronomiques innovantes pour réduire l'utilisation des pesticides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performances agronomiques et gestion des légumineuses dans les systèmes de productions végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essaïd Ait Barka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+                <w:t xml:space="preserve">Véronique Biarnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesticides : des impacts aux changements de pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, 400 p., 2015, Savoir Faire (Quae)</w:t>
+              <w:t xml:space="preserve">Les légumineuses pour des systèmes agricoles et alimentaires durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 512 p., 2015, 978-2-7592-2334-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795304v1</w:t>
+                <w:t xml:space="preserve">hal-01259113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating crop and landscape management into new crop protection strategies to enhance biological control of oilseed rape insect pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocontrol-Based Integrated Management of Oilseed Rape Pests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14357,288 +14357,288 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agroécologie pour répondre aux enjeux de l’agriculture : quelques exemples de travaux des chercheurs agronomes de INRAE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concevoir des systèmes agricoles sans pesticides de la parcelle au territoire avec et pour les acteurs locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008896v1</w:t>
+                <w:t xml:space="preserve">hal-05008887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment mobiliser la biodiversité dans des systèmes de culture pour les rendre plus durables : quelques exemples de travaux des chercheurs agronomes de INRAE</w:t>
+                <w:t xml:space="preserve">L’agroécologie pour répondre aux enjeux de l’agriculture : quelques exemples de travaux des chercheurs agronomes de INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008923v1</w:t>
+                <w:t xml:space="preserve">hal-05008896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les agriculteurs dans la transition agroécologique des territoires</w:t>
+                <w:t xml:space="preserve">Comment mobiliser la biodiversité dans des systèmes de culture pour les rendre plus durables : quelques exemples de travaux des chercheurs agronomes de INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008906v1</w:t>
+                <w:t xml:space="preserve">hal-05008923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir des systèmes agricoles sans pesticides de la parcelle au territoire avec et pour les acteurs locaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accompagner les agriculteurs dans la transition agroécologique des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008887v1</w:t>
+                <w:t xml:space="preserve">hal-05008906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14695,51 +14695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14823,90 +14823,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser la production fruitière écologique du Pilat un projet de recherche-action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15322,51 +15322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Rakotoson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.70025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius Otto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlens C&#233;lestin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kergunteuil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini G Pashalidou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02371-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Sidiki Ouattara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01040-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148706v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pigot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morisseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085184v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rayon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127642" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bousselin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127097" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016332v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00972-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04126508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7558" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04093273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ser&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-14098-280209" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Mistou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2023.106266" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Andert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guguin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Hamacher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Gerowitt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2023.1247277" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04039060v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00870-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03919869v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108288" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03822367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9435" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03856426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Bertin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin M Barbu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109662" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00771-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03995157v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107902" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126573" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03758291v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Floch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03328550v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvaa145" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaune" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Ouattara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sausse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Felix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05433" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03995189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8229" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03428843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01160-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681032v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Herrera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11081493" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874785v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00620-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872077v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3468920" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392165v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ak5jpd" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622054v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/BJQLLK" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619087v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Juhel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5162" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01778315v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-0958-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481988v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Butier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138519019473975E12" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622667v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.09.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528844v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.01.010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595564v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183878" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618075v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532581v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf B&#246;ettcher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Rampin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Hartmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Zanetti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP15321" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154897v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ruault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lozier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclercq" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532679v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.03.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NJF0JP9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633734v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sauzet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Pontet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015014" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536567v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.09.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHFVRJ4N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173341v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r3t2-d893" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047766v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-012-9463-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6XXVV4H3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003336v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.02.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001362v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9822-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQLZ8V44-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562298v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baraton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bizot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bxnw-w827" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000641v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9795-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J6S82124-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019389v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.11.021" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT79TPKC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196593v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouchard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930558v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0009-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173252v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385040-9.00006-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173247v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/20rv-rn97" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173281v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2010.00773.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZBMX8H7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886484v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886399v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meynard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173255v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1a2s-rk23" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886410v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007031" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173123v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2006.10.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660253v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659694v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Primot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2006.00489.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C14C681426F9E8BD98CEDA005B477A9467E44227/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886263v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maltas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674046v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675065v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695721v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Frossard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688220v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chamont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697090v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruneli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127277v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261877v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hirson-Sagalyn" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champailler Caroline" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Alienor" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273229v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242037v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269510v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372470v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Pashalidou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509422v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422230v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372521v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick S Ouattara" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471107v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295321v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373419v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471053v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Paschalidou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471154v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471174v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373421v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014893v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471241v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474224v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020805v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;dan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737358v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gastal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489838v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Balandier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474236v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474233v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737711v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Simmoneau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738010v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734496v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456905v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel-Belaygue" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594762v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gervois" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allirand" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740833v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gidoin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Babin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bagny-Beilhe" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173333v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173347v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173288v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173310v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645885v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173195v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752478v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762007v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnemort" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334493v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329399v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483288v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082528v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738127v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boissinot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968784v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03619023v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lasserre-Joulin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259113v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarnes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prodinra.inra.fr/record/332853" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795304v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173737v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3982-8" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3983-5_17" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008896v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008923v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008906v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008887v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559686v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Yepes Llano" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ph&#233;lipp&#233;-Guinvarc'h" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boucher" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458576v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694358v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836954v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Rakotoson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.70025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius Otto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlens C&#233;lestin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kergunteuil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini G Pashalidou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02371-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085184v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rayon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127642" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Sidiki Ouattara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01040-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pigot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morisseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04126508v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7558" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014675v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bousselin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127097" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00972-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03919869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ser&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108288" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04039060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00870-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359855v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Andert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guguin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Hamacher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Gerowitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2023.1247277" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04093273v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-14098-280209" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Mistou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2023.106266" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03856426v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Bertin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin M Barbu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109662" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725152v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00771-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03822367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9435" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03995157v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107902" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126573" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03758291v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Floch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388447v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Ouattara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sausse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Felix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05433" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014881v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03328550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvaa145" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03995189v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8229" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03428843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01160-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681032v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Herrera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11081493" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00620-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392165v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ak5jpd" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3468920" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622054v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/BJQLLK" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619087v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Juhel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5162" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01778315v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-0958-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595564v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Butier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183878" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622667v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.09.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481988v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138519019473975E12" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528844v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.01.010" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618075v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532679v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.03.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NJF0JP9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532581v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf B&#246;ettcher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Rampin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Hartmann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Zanetti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP15321" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154897v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ruault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lozier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclercq" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633734v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sauzet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Pontet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015014" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536567v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.09.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHFVRJ4N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173341v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r3t2-d893" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562298v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baraton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bizot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bxnw-w827" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003336v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.02.008" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047766v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-012-9463-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6XXVV4H3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001362v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9822-4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQLZ8V44-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000641v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9795-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J6S82124-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019389v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.11.021" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT79TPKC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930558v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0009-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196593v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouchard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173281v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2010.00773.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZBMX8H7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173252v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385040-9.00006-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173247v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/20rv-rn97" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886484v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886399v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meynard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886410v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007031" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173255v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1a2s-rk23" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173123v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2006.10.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659694v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Primot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2006.00489.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C14C681426F9E8BD98CEDA005B477A9467E44227/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660253v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886263v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maltas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674046v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675065v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695721v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Frossard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688220v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chamont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697090v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruneli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269510v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273229v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127277v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261877v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hirson-Sagalyn" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champailler Caroline" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Alienor" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242037v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372470v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Pashalidou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509422v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422230v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471107v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372521v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick S Ouattara" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295321v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471174v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471154v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373419v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373421v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471053v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Paschalidou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014893v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471241v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474224v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020805v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;dan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489838v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Balandier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737358v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gastal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474233v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474236v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738010v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737711v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Simmoneau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734496v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456905v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel-Belaygue" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594762v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gervois" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allirand" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740833v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gidoin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Babin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bagny-Beilhe" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173333v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173347v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173288v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173310v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645885v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173195v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752478v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762007v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnemort" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334493v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329399v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483288v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082528v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738127v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boissinot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968784v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03619023v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lasserre-Joulin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795304v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259113v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarnes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prodinra.inra.fr/record/332853" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173737v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3982-8" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3983-5_17" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008887v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008896v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008923v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008906v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559686v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Yepes Llano" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ph&#233;lipp&#233;-Guinvarc'h" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boucher" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458576v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694358v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836954v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>