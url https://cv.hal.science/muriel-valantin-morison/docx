--- v2 (2026-04-30)
+++ v3 (2026-05-28)
@@ -353,477 +353,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical nitrogen dilution curves for winter oilseed rape (Brassica napus L.) along the whole crop cycle: A Bayesian analysis</w:t>
+                <w:t xml:space="preserve">A functional ecology approach to define a conceptual and participatory method for designing species mixtures: a case study on nitrogen cycling and weed control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Paut</w:t>
+                <w:t xml:space="preserve">Malick Sidiki Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Richard-Molard</w:t>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 168, pp.127642. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (5), pp.48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-025-01040-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085184v1</w:t>
+                <w:t xml:space="preserve">hal-05215187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional ecology approach to define a conceptual and participatory method for designing species mixtures: a case study on nitrogen cycling and weed control</w:t>
+                <w:t xml:space="preserve">Grosse altise du colza : limiter les larves et les risques associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malick Sidiki Ouattara</w:t>
+                <w:t xml:space="preserve">Justine Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Paut</w:t>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorène Prost</w:t>
+                <w:t xml:space="preserve">Alexandre Morisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 781, pp.8-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215187v1</w:t>
+                <w:t xml:space="preserve">hal-05148706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grosse altise du colza : limiter les larves et les risques associés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical nitrogen dilution curves for winter oilseed rape (Brassica napus L.) along the whole crop cycle: A Bayesian analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Pigot</w:t>
+                <w:t xml:space="preserve">Baptiste Rayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Morisseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+                <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 168, pp.127642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148706v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlike woodland edges, flower strips do not act as a refuge for cabbage stem flea beetle aestivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1132,1109 +1132,1109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within-field floral resources have the potential to increase parasitism rates in winter oilseed rape pests more than resources at field margins</w:t>
+                <w:t xml:space="preserve">How agricultural techniques mediating bottom-up and top-down regulation foster crop protection against pests. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Serée</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Chiron</w:t>
+                <w:t xml:space="preserve">Davide Bellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kergunteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foteini G Pashalidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108288⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-023-00870-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919869v1</w:t>
+                <w:t xml:space="preserve">hal-04039060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How agricultural techniques mediating bottom-up and top-down regulation foster crop protection against pests. A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Within-field floral resources have the potential to increase parasitism rates in winter oilseed rape pests more than resources at field margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Serée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Bellone</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">François Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Foteini G Pashalidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (1), pp.20. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 344, pp.108288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-023-00870-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039060v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How farmers perceive perennial weeds in Northern France and Eastern Germany</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">People prefer arable fields and flower strips with continuous soil cover and diversified vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Serée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Andert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Merle Hamacher</w:t>
+                <w:t xml:space="preserve">Sophie Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baerbel Gerowitt</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fagro.2023.1247277⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (2), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-14098-280209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04359855v1</w:t>
+                <w:t xml:space="preserve">hal-04093273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">People prefer arable fields and flower strips with continuous soil cover and diversified vegetation</w:t>
+                <w:t xml:space="preserve">Are innovative cropping systems less dependent on synthetic pesticides to treat Septoria leaf blotch (Zymoseptoria tritici) than conventional systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Serée</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+                <w:t xml:space="preserve">Davide Bellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noël Mistou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-14098-280209⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170, pp.106266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2023.106266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093273v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are innovative cropping systems less dependent on synthetic pesticides to treat Septoria leaf blotch (Zymoseptoria tritici) than conventional systems?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+                <w:t xml:space="preserve">How farmers perceive perennial weeds in Northern France and Eastern Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Andert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bertrand</w:t>
+                <w:t xml:space="preserve">Julie Guguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noël Mistou</w:t>
+                <w:t xml:space="preserve">Merle Hamacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Barbu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baerbel Gerowitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 170, pp.106266. </w:t>
+              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2023.106266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fagro.2023.1247277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255755v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04359855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much agricultural land is there close to residential areas? An assessment at the national scale in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iris Bertin</w:t>
+                <w:t xml:space="preserve">Initial assemblage characteristics determine the functional dynamics of flower‐strip plant communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin M Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109662⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.e9435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856426v1</w:t>
+                <w:t xml:space="preserve">hal-03822367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercropping with service crops provides multiple services in temperate arable systems: a review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Piva</w:t>
+                <w:t xml:space="preserve">How much agricultural land is there close to residential areas? An assessment at the national scale in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilpart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin M Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00771-x⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 226, pp.109662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03725152v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial assemblage characteristics determine the functional dynamics of flower‐strip plant communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Intercropping with service crops provides multiple services in temperate arable systems: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (10), pp.e9435. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (3), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.9435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00771-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03822367v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flower strips, crop management and landscape composition effects on two aphid species and their natural enemies in faba bean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Serée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 331, pp.107902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2268,51 +2268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design workshops for innovative cropping systems and decision-support tools: Learning from 12 case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Loyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2402,77 +2402,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des bandes fleuries sur la régulation des bioagresseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2629,446 +2629,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape drivers of pests and pathogens abundance in arable crops</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which pitfall traps and sampling effort to choose to evaluate cropping system effects on spider and carabid assemblages?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.05433⟩</w:t>
+              <w:t xml:space="preserve">Environmental Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50, pp.256 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ee/nvaa145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388447v1</w:t>
+                <w:t xml:space="preserve">hal-03328550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-soil and plant-plant interactions in winter oilseed rape intercropped with service plants: Are there functional differences between species?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lorin</w:t>
+                <w:t xml:space="preserve">Landscape drivers of pests and pathogens abundance in arable crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aspects of Applied Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (10), pp.1429-1442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.05433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014881v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which pitfall traps and sampling effort to choose to evaluate cropping system effects on spider and carabid assemblages?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+                <w:t xml:space="preserve">Plant-soil and plant-plant interactions in winter oilseed rape intercropped with service plants: Are there functional differences between species?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aspects of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ee/nvaa145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03328550v1</w:t>
+                <w:t xml:space="preserve">hal-05014881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring multitrophic interactions in oilseed rape fields reveals the prevailing role of Carabidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Serée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3119,64 +3119,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hump-shaped effect of plant functional diversity on the biological control of a multi-species pest community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3370,51 +3370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design as a source of renewal in the production of scientific knowledge in crop science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Toffolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3623,252 +3623,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanges variétaux et mélanges plurispécifiques – atouts et contraintes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which pitfall traps and sampling efforts should be used to evaluate the effects of cropping systems on the taxonomic and functional composition of arthropod communities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/ak5jpd⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp. 1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3468920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392165v1</w:t>
+                <w:t xml:space="preserve">hal-02872077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which pitfall traps and sampling efforts should be used to evaluate the effects of cropping systems on the taxonomic and functional composition of arthropod communities?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélanges variétaux et mélanges plurispécifiques – atouts et contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp. 1-31. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75, pp.49-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.3468920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/ak5jpd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872077v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALLIANCE: Amélioration des performances écologiques et économiques par association de plantes de services légumineuses dans des systèmes de grandes cultures.</w:t>
               </w:r>
@@ -3880,64 +3880,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Verret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4001,51 +4001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limited genetic structure and demographic expansion of the Brassicogethes aeneus populations in France and in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4122,51 +4122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding plant–arthropod interactions in multitrophic communities to improve conservation biological control: useful traits and metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4524,51 +4524,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the pollen beetle, Brassicogethes aeneus, dispersal from woodlands to winter oilseed rape fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4658,51 +4658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the benefits of frost-sensitive companion plants in winter rapeseed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Verret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4805,51 +4805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Butier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4909,51 +4909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can legume companion plants control weeds without decreasing crop yield? A meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Verret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5119,398 +5119,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undersowing winter oilseed rape with frost-sensitive legume living mulch: consequences for cash crop nitrogen nutrition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A phenological model of winter oilseed rape according to the BBCH scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Butier</w:t>
+                <w:t xml:space="preserve">Ulf Böettcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Morison</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enrico Rampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Zanetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Flenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2016.03.002⟩</w:t>
+              <w:t xml:space="preserve">Crop and Pasture Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (3-4), pp.345-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/CP15321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532679v1</w:t>
+                <w:t xml:space="preserve">hal-01532581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phenological model of winter oilseed rape according to the BBCH scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enrico Rampin</w:t>
+                <w:t xml:space="preserve">La co-conception d'itinéraires techniques économes en intrants pour la culture du colza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karla Hartmann</w:t>
+                <w:t xml:space="preserve">Claire Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Zanetti</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Lozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Flenet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop and Pasture Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532581v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La co-conception d'itinéraires techniques économes en intrants pour la culture du colza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+                <w:t xml:space="preserve">Undersowing winter oilseed rape with frost-sensitive legume living mulch: consequences for cash crop nitrogen nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Butier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ruault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Leclercq</w:t>
+                <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 193, pp.24-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2016.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154897v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercropping frost-sensitive legume crops with winter oilseed rape reduces weed competition, insect damage, and improves nitrogen use efficiency</w:t>
               </w:r>
@@ -5643,77 +5643,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undersowing winter oilseed rape with frost-sensitive legume living mulches to improve weed control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Butier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 71, pp.96-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5759,51 +5759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association d’une culture de rente et espèces compagnes permettant la fourniture de services écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5811,51 +5811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40, pp.93-112. </w:t>
@@ -5906,51 +5906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection Intégrée des rotations avec Colza et blé tendre : Conception et évaluation multicritères d’itinéraires techniques économes en produits phytosanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pinochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baraton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6544,51 +6544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using landscape indicators to predict high pest infestations and successful natural pest control at the regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6660,51 +6660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecosystem management and biotic interactions: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6919,64 +6919,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7048,51 +7048,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological control of insect pests in agroecosystems: effects of crop management, farming systems and seminatural habitats at the landscape scale: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7152,51 +7152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir des itinéraires techniques intégrés pour le colza d'hiver : les acquis d’aujourd’hui et les défis de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pinochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7295,51 +7295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (4), pp.565-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7455,51 +7455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological progress in on-farm regional agronomic diagnosis. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7507,51 +7507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Crozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (1), pp.151-161. </w:t>
@@ -7589,77 +7589,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment maîtriser la flore adventice des grandes cultures à travers les éléments de l’itinéraire technique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3, pp.27-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7693,77 +7693,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of crop management and surrounding field environment on insect incidence in organic winter oilseed rape (Brassica napus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (8), pp.1108-1120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7791,251 +7791,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the risk of weed infestation in winter oilseed rape crops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Source-sink balance affects reproductive development and fruit quality in cantaloupe melon (Cucumis melo L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Primot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Makowski</w:t>
+                <w:t xml:space="preserve">Bernard Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 81 (1), pp.105-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659694v1</w:t>
+                <w:t xml:space="preserve">hal-02660253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source-sink balance affects reproductive development and fruit quality in cantaloupe melon (Cucumis melo L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting the risk of weed infestation in winter oilseed rape crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Robin</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46, pp.22-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3180.2006.00489.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660253v1</w:t>
+                <w:t xml:space="preserve">hal-02659694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculating N fertilizer doses for oil-seed rape using plant and soil data</w:t>
               </w:r>
@@ -8047,51 +8047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Maltas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Reau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8155,51 +8155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Maltas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Reau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8345,64 +8345,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fruit load on partitioning of dry matter and energy in Cantaloupe (Cucumis melo L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8479,51 +8479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaudillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8578,64 +8578,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing sink demand affects the area but not the specific activity of assimilate sources in Cantaloupe (Cucumis melo L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8678,1222 +8678,1222 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Pesticide-Free Agriculture: A Territorial Research Framework to move from Theory to Practice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorène Prost</w:t>
+                <w:t xml:space="preserve">Designing an innovative Nitrogen fertilization method for winter oilseed rape based on a dynamic crop monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosan de Lange</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emile Lerebour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gervois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Tréepos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">XXIII NITROGEN WORKSHOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Sassari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269510v1</w:t>
+                <w:t xml:space="preserve">hal-05623215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi ne parvient-on pas à réduire l’usage des pesticides ?</w:t>
+                <w:t xml:space="preserve">Designing Pesticide-Free Agriculture: A Territorial Research Framework to move from Theory to Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosan de Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation au laboratoire de Sophia Antipolis de l'ANSES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Visio Conférence, France. 26 p</w:t>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273229v2</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des scénarios d'assolement territorial au projet de territoire. Connaissances et compromis dans la Plaine Ouest de Montpellier et le projet Be Creative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi ne parvient-on pas à réduire l’usage des pesticides ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Études Rurales 2025 ; 13. Entretiens agronomiques Olivier de Serres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française d’agronomie; Association française de zootechnie; Commission des géographes ruraux; Inrae, Jun 2025, Mirabel, France</w:t>
+              <w:t xml:space="preserve">Présentation au laboratoire de Sophia Antipolis de l'ANSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Visio Conférence, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127277v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273229v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering systemic change at a territory scale: a collective learning experiment with stakeholders along the agrifood chain in the Pilat, France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des scénarios d'assolement territorial au projet de territoire. Connaissances et compromis dans la Plaine Ouest de Montpellier et le projet Be Creative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Brives</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 4 p</w:t>
+              <w:t xml:space="preserve">Journées d’Études Rurales 2025 ; 13. Entretiens agronomiques Olivier de Serres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d’agronomie; Association française de zootechnie; Commission des géographes ruraux; Inrae, Jun 2025, Mirabel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261877v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Assessment Methods Support The Design Of Pesticide Free Territories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Barbottin</w:t>
+                <w:t xml:space="preserve">Empowering systemic change at a territory scale: a collective learning experiment with stakeholders along the agrifood chain in the Pilat, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Quinio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+                <w:t xml:space="preserve">Champailler Caroline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Alienor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242037v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conspecific and non-conspecific airborne cues prime Brassica napus defence response</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gerlens Célestin</w:t>
+                <w:t xml:space="preserve">How Assessment Methods Support The Design Of Pesticide Free Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosan de Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Foteini Pashalidou</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hellenic Entomological Society, Oct 2023, Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372470v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity and weed control in railway networks : insights from a plant inventory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+                <w:t xml:space="preserve">Conspecific and non-conspecific airborne cues prime Brassica napus defence response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius Otto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kergunteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerlens Célestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foteini Pashalidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WG Weed vegetation and biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">European Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hellenic Entomological Society, Oct 2023, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509422v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design workshops for innovative cropping systems and decision support tools: how to prepare and implement them?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibault Lefeuvre</w:t>
+                <w:t xml:space="preserve">Biodiversity and weed control in railway networks : insights from a plant inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiana Rakotoson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toward pesticide free agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">WG Weed vegetation and biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04422230v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing biodiversity in fields and their surroundings to promote biological regulation and reduce the use of pesticides : illustrations in arable crops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design workshops for innovative cropping systems and decision support tools: how to prepare and implement them?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Loyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Fustec</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Colnenne-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European scientific conference. Towards pesticide free agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Toward pesticide free agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471107v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional ecology approach to define a conceptual method for species mixing design: a case study on nitrogen management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick S Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Agronomy, Aug 2022, Postdam, Germany. pp.365-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design workshops for innovative cropping systems and decision support tools: Learnings from 12 case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Loyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9912,3136 +9912,3261 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International workshop for Farming Systems Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FSD international network, Oct 2022, Marrakech (Morocco), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of perennial flower strips on the parasitism of oilseed rape pests</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introducing biodiversity in fields and their surroundings to promote biological regulation and reduce the use of pesticides : illustrations in arable crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Serée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Fustec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Organisation of Biological Control Meeting Working Group “Integrated Control in Oilseed Crops”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Conférence en ligne, France</w:t>
+              <w:t xml:space="preserve">European scientific conference. Towards pesticide free agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471174v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flower strips do not constitute an aestivation site for cabbage stem flea beetles, in contrast to woodland edges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Does the integration of different agricultural techniques, and bottom-up and top-down regulations, foster crop protection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kergunteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foteini Paschalidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Organisation of Biological Control Meeting Working Group “Integrated Control in Oilseed Crops”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Conférence en ligne, France</w:t>
+              <w:t xml:space="preserve">European scientific conference. Towards pesticide free agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471154v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional ecology approach to co-design crop mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick S Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards Pesticide Free Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What ecological traits and functions are important in a crop mixture for effective weed management?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malick S Ouattara</w:t>
+                <w:t xml:space="preserve">Flower strips do not constitute an aestivation site for cabbage stem flea beetles, in contrast to woodland edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Paut</w:t>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Weed Research Society Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Weed Research Society, Jun 2022, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">International Organisation of Biological Control Meeting Working Group “Integrated Control in Oilseed Crops”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Conférence en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373421v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the integration of different agricultural techniques, and bottom-up and top-down regulations, foster crop protection?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Effects of perennial flower strips on the parasitism of oilseed rape pests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Foteini Paschalidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European scientific conference. Towards pesticide free agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Organisation of Biological Control Meeting Working Group “Integrated Control in Oilseed Crops”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Conférence en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471053v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is diversity of service plant species a way to achieve higher biomass and N accumulation in rapeseed-service plant intercropping?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Fustec</w:t>
+                <w:t xml:space="preserve">What ecological traits and functions are important in a crop mixture for effective weed management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick S Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofumigation 7 : International Symposium on Biocidal and Non-Biocidal Plants to improve Soil Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agroscope, Mar 2021, Crans-Montana, Switzerland</w:t>
+              <w:t xml:space="preserve">19th European Weed Research Society Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Weed Research Society, Jun 2022, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014893v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do birds disrupt biological control on oilseed rape herbivores by modifying arthropod trophic networks?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aude Barbottin</w:t>
+                <w:t xml:space="preserve">Is diversity of service plant species a way to achieve higher biomass and N accumulation in rapeseed-service plant intercropping?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Fustec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Organisation of Biological Control congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Conférence en ligne, France</w:t>
+              <w:t xml:space="preserve">Biofumigation 7 : International Symposium on Biocidal and Non-Biocidal Plants to improve Soil Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agroscope, Mar 2021, Crans-Montana, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471241v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que semer dans une bande fleurie pour obtenir des communautés végétales pérennes à forte diversité fonctionnelle?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Do birds disrupt biological control on oilseed rape herbivores by modifying arthropod trophic networks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Serée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justine Pigot</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VEGEPHYL 12ème conférence internationale sur les ravageurs et auxiliaires en agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Organisation of Biological Control congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Conférence en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474224v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choosing service plant for intercropping with rapeseed based on plant-plant and plant-soil interactions.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Baux</w:t>
+                <w:t xml:space="preserve">Que semer dans une bande fleurie pour obtenir des communautés végétales pérennes à forte diversité fonctionnelle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI European Society for Agronomy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">VEGEPHYL 12ème conférence internationale sur les ravageurs et auxiliaires en agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020805v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do end-users expect from EcosysteMIX, a tool for supporting the design of crop mixtures?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Balandier</w:t>
+                <w:t xml:space="preserve">Choosing service plant for intercropping with rapeseed based on plant-plant and plant-soil interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European conference on crop diversification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">XVI European Society for Agronomy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489838v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do tomorrow’s diversified cropping systems need ley pastures?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What do end-users expect from EcosysteMIX, a tool for supporting the design of crop mixtures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t>
+              <w:t xml:space="preserve">1. European conference on crop diversification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737358v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of contrasted perennial flower strips on the parasitism of oilseed rape and faba bean herbivores</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Do tomorrow’s diversified cropping systems need ley pastures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gastal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Julier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474233v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of contrasted perennial flower strips on the parasitism of oilseed rape and faba bean herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEcologie 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474236v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des pratiques agricoles individuelles, des systèmes de culture sur les abondances des ravageurs, leurs auxiliaires et la régulation biologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of contrasted perennial flower strips on the parasitism of oilseed rape and faba bean herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">SFEcologie 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738010v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur l'effet des espaces semi-naturels et de l'assolement sur les bio-agresseurs de grandes cultures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Chen</w:t>
+                <w:t xml:space="preserve">Influence des pratiques agricoles individuelles, des systèmes de culture sur les abondances des ravageurs, leurs auxiliaires et la régulation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guérin</w:t>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Simmoneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. COMAPPI COnférence sur les Moyens Alternatifs de Protection pour une Production Intégrée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA.; Fédération Régionale de Défense contre les Organismes Nuisibles du Nord Pas de Calais (FREDON Nord Pas de Calais). FRA., Mar 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737711v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction du séminaire. Le projet ANR Peerless : viabilité d’une gestion écologique renforcée de la santé des plantes dans les paysages agricoles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Bohan</w:t>
+                <w:t xml:space="preserve">Regards croisés sur l'effet des espaces semi-naturels et de l'assolement sur les bio-agresseurs de grandes cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Klein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Lavigne</w:t>
+                <w:t xml:space="preserve">Mathilde Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Simmoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">6. COMAPPI COnférence sur les Moyens Alternatifs de Protection pour une Production Intégrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA.; Fédération Régionale de Défense contre les Organismes Nuisibles du Nord Pas de Calais (FREDON Nord Pas de Calais). FRA., Mar 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734496v1</w:t>
+                <w:t xml:space="preserve">hal-02737711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tools and technologies for Nitrogen Use Efficiency Evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Bissuel-Belaygue</w:t>
+                <w:t xml:space="preserve">Introduction du séminaire. Le projet ANR Peerless : viabilité d’une gestion écologique renforcée de la santé des plantes dans les paysages agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Leport</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Richard-Molard</w:t>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium du GIS-BV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456905v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AZODYN-rapeseed: a biophysical model for decision support in nitrogen fertilization and harvest prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New tools and technologies for Nitrogen Use Efficiency Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gervois</w:t>
+                <w:t xml:space="preserve">Christine Bissuel-Belaygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Raynal</w:t>
+                <w:t xml:space="preserve">Laurent Leport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Allirand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRC 2015, 14th International Rapeseed Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Consultatif international de recherche sur le Colza (GCIRC). FRA., 2015, Saskatoon, Saskatchewan, Canada. 1 p</w:t>
+              <w:t xml:space="preserve">Symposium du GIS-BV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594762v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale studies of the relationships between cropping structure and pest and disease regulation services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AZODYN-rapeseed: a biophysical model for decision support in nitrogen fertilization and harvest prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gervois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Gidoin</w:t>
+                <w:t xml:space="preserve">C. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Babin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Gosme</w:t>
+                <w:t xml:space="preserve">Jean Michel Allirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy (ESA international). FRA. Agropolis International., Sep 2015, Montpellier, France. pp.443-444</w:t>
+              <w:t xml:space="preserve">IRC 2015, 14th International Rapeseed Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Consultatif international de recherche sur le Colza (GCIRC). FRA., 2015, Saskatoon, Saskatchewan, Canada. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740833v1</w:t>
+                <w:t xml:space="preserve">hal-01594762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par renforcement pour l’optimisation de la conduite de culture du colza</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale studies of the relationships between cropping structure and pest and disease regulation services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Gidoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Trépos</w:t>
+                <w:t xml:space="preserve">Regis Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Lemarié</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Couture</w:t>
+                <w:t xml:space="preserve">Leïla Bagny-Beilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Journées Francophones Planification, Décision, Apprentissage pour la conduite de système - JFPDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Liège, Belgique. pp.1-13</w:t>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy (ESA international). FRA. Agropolis International., Sep 2015, Montpellier, France. pp.443-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173333v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PODYAM: a modeling framework for simulating population dynamics in agricultural mosaics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+                <w:t xml:space="preserve">Apprentissage par renforcement pour l’optimisation de la conduite de culture du colza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Trépos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Hossard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Congress of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Beijing, China. 620 p</w:t>
+              <w:t xml:space="preserve">14e Journées Francophones Planification, Décision, Apprentissage pour la conduite de système - JFPDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Liège, Belgique. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173347v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultures associées et cultures intermédiaires plurispécifiques : une application des principes de l’agro-écologie pour valoriser les ressources naturelles et produire divers services écosystémiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Pelzer</w:t>
+                <w:t xml:space="preserve">PODYAM: a modeling framework for simulating population dynamics in agricultural mosaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Ingénieries Agroécologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Montpellier, France. 19 p</w:t>
+              <w:t xml:space="preserve">10. International Congress of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Beijing, China. 620 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173288v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écologie du paysage appliquée à la conception, d'agroécosystèmes favorisant la lutte biologique par conservation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Morison</w:t>
+                <w:t xml:space="preserve">Cultures associées et cultures intermédiaires plurispécifiques : une application des principes de l’agro-écologie pour valoriser les ressources naturelles et produire divers services écosystémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Agro-écologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Ingénieries Agroécologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Montpellier, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173310v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosaic-Pest: a spatially explicit model for landscape management of pests</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'écologie du paysage appliquée à la conception, d'agroécosystèmes favorisant la lutte biologique par conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards a multi-scale approach for improving pest management. Simulation models for unraveling spatial patterns of insect pest populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque Agro-écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00645885v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a life out of models for cropping systems designers?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Wery</w:t>
+                <w:t xml:space="preserve">Mosaic-Pest: a spatially explicit model for landscape management of pests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Society for Agronomy (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Towards a multi-scale approach for improving pest management. Simulation models for unraveling spatial patterns of insect pest populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173195v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00645885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of crop management and landscape diversity on Meligethes aeneus and its biological control</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
+                <w:t xml:space="preserve">Is there a life out of models for cropping systems designers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rapidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC-WPRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">9. European Society for Agronomy (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752478v1</w:t>
+                <w:t xml:space="preserve">hal-01173195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence of crop management and landscape diversity on Meligethes aeneus and its biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IOBC-WPRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yield variability of organic winter oilseed rape (WOSR) in France: Diagnosis on a network of farmers' fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonnemort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Rapeseed Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13051,51 +13176,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to enhance legume N2 fixation and n accumulation in complex rapeseed-service plant intercrops?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13154,638 +13279,638 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Legume Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional ecology approach to define a conceptual method for species mixing design: a case study on nitrogen recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick S Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Potsdam (Germany), Germany. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do local habitat characteristics influence the population of cabbage stem flea beetle larvae in oilseed rape fields?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE2 GfÖ EEF Joint meeting, International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choosing a service plant or cover crop for enhancing soil microbial activity.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+                <w:t xml:space="preserve">Interplay: a serious game to design and evaluate the introduction of cereal- legume intercrops in cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference on crop diversification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. , 369 p., 2019, Proceedings of the European Conference on Crop Diversification 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05082528v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay: a serious game to design and evaluate the introduction of cereal- legume intercrops in cropping systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Boissinot</w:t>
+                <w:t xml:space="preserve">Choosing a service plant or cover crop for enhancing soil microbial activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. , 369 p., 2019, Proceedings of the European Conference on Crop Diversification 2019</w:t>
+              <w:t xml:space="preserve">European conference on crop diversification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738127v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PODYAM: a modeling framework for simulating population dynamics in agricultural mosaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Congress of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13795,443 +13920,443 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir des systèmes de cultures mobilisant le biocontrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lasserre-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Meiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Messéan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocontrôle - Eléments pour une protection agroécologique des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUAE, 2020, Collection Savoir-Faire, 978-2-7592-3076-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques agronomiques innovantes pour réduire l'utilisation des pesticides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+                <w:t xml:space="preserve">Performances agronomiques et gestion des légumineuses dans les systèmes de productions végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+                <w:t xml:space="preserve">Véronique Biarnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesticides : des impacts aux changements de pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, 400 p., 2015, Savoir Faire (Quae)</w:t>
+              <w:t xml:space="preserve">Les légumineuses pour des systèmes agricoles et alimentaires durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 512 p., 2015, 978-2-7592-2334-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795304v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances agronomiques et gestion des légumineuses dans les systèmes de productions végétales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Gastal</w:t>
+                <w:t xml:space="preserve">Pratiques agronomiques innovantes pour réduire l'utilisation des pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essaïd Ait Barka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les légumineuses pour des systèmes agricoles et alimentaires durables</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 512 p., 2015, 978-2-7592-2334-3</w:t>
+              <w:t xml:space="preserve">Pesticides : des impacts aux changements de pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 400 p., 2015, Savoir Faire (Quae)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259113v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating crop and landscape management into new crop protection strategies to enhance biological control of oilseed rape insect pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14263,83 +14388,83 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocontrol-Based Integrated Management of Oilseed Rape Pests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-90-481-3983-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14349,290 +14474,290 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir des systèmes agricoles sans pesticides de la parcelle au territoire avec et pour les acteurs locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agroécologie pour répondre aux enjeux de l’agriculture : quelques exemples de travaux des chercheurs agronomes de INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment mobiliser la biodiversité dans des systèmes de culture pour les rendre plus durables : quelques exemples de travaux des chercheurs agronomes de INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les agriculteurs dans la transition agroécologique des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14642,151 +14767,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preliminary analysis of the insurability of rapeseed crops grown without insecticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Yepes Llano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559686v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14796,269 +14921,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser la production fruitière écologique du Pilat un projet de recherche-action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des agricultures et développement des oléagineux. Propositions de stratégies de recherche et pistes pour l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementina Sebillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Groupe Recherche Oléagineux INRAE (GRO-I); INRAE. 2024, pp.110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15068,114 +15193,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fécondation, environnement climatique, équilibre source-puits et qualité du melon cantaloup charentais (Cucumis melo L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paul Cézanne (Aix Marseille 3), 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02836954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId400"/>
+      <w:footerReference w:type="default" r:id="rId403"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15322,51 +15447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Rakotoson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.70025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius Otto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlens C&#233;lestin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kergunteuil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini G Pashalidou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02371-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085184v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rayon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127642" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Sidiki Ouattara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01040-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pigot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morisseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04126508v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7558" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014675v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bousselin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127097" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00972-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03919869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ser&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108288" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04039060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00870-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359855v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Andert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guguin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Hamacher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Gerowitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2023.1247277" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04093273v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-14098-280209" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Mistou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2023.106266" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03856426v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Bertin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin M Barbu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109662" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725152v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00771-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03822367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9435" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03995157v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107902" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126573" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03758291v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Floch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388447v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Ouattara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sausse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Felix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05433" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014881v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03328550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvaa145" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03995189v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8229" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03428843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01160-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681032v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Herrera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11081493" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00620-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392165v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ak5jpd" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3468920" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622054v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/BJQLLK" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619087v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Juhel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5162" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01778315v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-0958-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595564v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Butier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183878" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622667v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.09.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481988v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138519019473975E12" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528844v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.01.010" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618075v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532679v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.03.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NJF0JP9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532581v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf B&#246;ettcher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Rampin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Hartmann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Zanetti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP15321" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154897v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ruault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lozier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclercq" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633734v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sauzet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Pontet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015014" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536567v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.09.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHFVRJ4N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173341v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r3t2-d893" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562298v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baraton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bizot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bxnw-w827" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003336v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.02.008" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047766v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-012-9463-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6XXVV4H3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001362v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9822-4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQLZ8V44-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000641v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9795-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J6S82124-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019389v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.11.021" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT79TPKC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930558v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0009-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196593v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouchard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173281v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2010.00773.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZBMX8H7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173252v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385040-9.00006-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173247v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/20rv-rn97" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886484v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886399v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meynard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886410v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007031" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173255v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1a2s-rk23" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173123v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2006.10.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659694v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Primot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2006.00489.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C14C681426F9E8BD98CEDA005B477A9467E44227/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660253v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886263v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maltas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674046v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675065v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695721v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Frossard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688220v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chamont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697090v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruneli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269510v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273229v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127277v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261877v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hirson-Sagalyn" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champailler Caroline" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Alienor" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242037v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372470v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Pashalidou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509422v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422230v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471107v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372521v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick S Ouattara" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295321v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471174v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471154v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373419v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373421v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471053v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Paschalidou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014893v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471241v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474224v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020805v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;dan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489838v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Balandier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737358v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gastal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474233v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474236v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738010v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737711v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Simmoneau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734496v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456905v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel-Belaygue" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594762v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gervois" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allirand" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740833v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gidoin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Babin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bagny-Beilhe" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173333v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173347v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173288v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173310v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645885v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173195v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752478v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762007v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnemort" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334493v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329399v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483288v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082528v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738127v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boissinot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968784v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03619023v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lasserre-Joulin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795304v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259113v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarnes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prodinra.inra.fr/record/332853" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173737v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3982-8" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3983-5_17" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008887v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008896v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008923v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008906v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559686v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Yepes Llano" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ph&#233;lipp&#233;-Guinvarc'h" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boucher" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458576v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694358v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836954v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Rakotoson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.70025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius Otto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlens C&#233;lestin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kergunteuil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini G Pashalidou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02371-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Sidiki Ouattara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01040-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148706v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pigot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morisseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085184v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rayon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127642" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04126508v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7558" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014675v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bousselin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127097" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00972-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04039060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00870-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03919869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ser&#233;e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108288" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04093273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-14098-280209" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255755v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Mistou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2023.106266" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359855v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Andert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guguin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Hamacher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Gerowitt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2023.1247277" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03822367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9435" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03856426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Bertin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin M Barbu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109662" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00771-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03995157v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107902" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126573" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03758291v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Floch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03328550v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvaa145" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaune" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Ouattara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sausse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Felix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05433" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014881v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03995189v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8229" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03428843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01160-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681032v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Herrera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11081493" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00620-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872077v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3468920" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392165v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ak5jpd" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622054v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/BJQLLK" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619087v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Juhel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5162" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01778315v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-0958-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595564v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Butier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183878" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622667v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.09.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481988v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138519019473975E12" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528844v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.01.010" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618075v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532581v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf B&#246;ettcher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Rampin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Hartmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Zanetti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP15321" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154897v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ruault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lozier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclercq" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532679v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.03.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NJF0JP9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633734v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sauzet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Pontet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015014" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536567v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.09.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHFVRJ4N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173341v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r3t2-d893" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562298v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baraton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bizot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bxnw-w827" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003336v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.02.008" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047766v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-012-9463-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6XXVV4H3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001362v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9822-4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQLZ8V44-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000641v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9795-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J6S82124-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019389v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.11.021" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT79TPKC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930558v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0009-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196593v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouchard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173281v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2010.00773.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZBMX8H7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173252v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385040-9.00006-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173247v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/20rv-rn97" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886484v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886399v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meynard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886410v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007031" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173255v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1a2s-rk23" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173123v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2006.10.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660253v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659694v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Primot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2006.00489.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C14C681426F9E8BD98CEDA005B477A9467E44227/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886263v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maltas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674046v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675065v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695721v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Frossard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688220v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chamont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697090v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruneli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05623215v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Lerebour" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gervois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;epos" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269510v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273229v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127277v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261877v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hirson-Sagalyn" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champailler Caroline" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Alienor" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242037v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372470v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Pashalidou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509422v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422230v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372521v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick S Ouattara" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295321v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471107v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471053v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Paschalidou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373419v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471154v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471174v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373421v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014893v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471241v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474224v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020805v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;dan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489838v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Balandier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737358v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gastal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474233v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474236v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738010v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737711v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Simmoneau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734496v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456905v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel-Belaygue" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594762v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allirand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740833v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gidoin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Babin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bagny-Beilhe" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173333v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173347v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173288v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173310v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645885v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173195v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752478v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762007v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnemort" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334493v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329399v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483288v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738127v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boissinot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082528v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968784v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03619023v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lasserre-Joulin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259113v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarnes" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prodinra.inra.fr/record/332853" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795304v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173737v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3982-8" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3983-5_17" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008887v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008896v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008923v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008906v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559686v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Yepes Llano" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ph&#233;lipp&#233;-Guinvarc'h" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boucher" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458576v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694358v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836954v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>