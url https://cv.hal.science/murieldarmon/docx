--- v0 (2026-03-10)
+++ v1 (2026-04-10)
@@ -66,3608 +66,3504 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A toolbox for studying health inequalities: commentary on ‘The social uses of the body’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bajos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Kelly-Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Vandebroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 385, pp.118142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2025.118142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnographier les inégalités de vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Schotté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 138 (1), pp.169-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.138.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inégalités sociales de santé dans les récupérations post-AVC.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de santé publique et de protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04778446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruire le cerveau : sociologie de l’accident vasculaire cérébral et de sa rééducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sociologies.19134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03824827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The School Form of the Hospital: How Does Social Class Affect Post-Stroke Patients in Rehabilitation Units?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualitative Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (2), pp.235-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11133-020-09450-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02610573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps et pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 226-227 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.226.0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La socialisation secondaire ne s’exerce pas sur une page blanche mais sur une page déjà écrite et déjà froissée par les expériences antérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pichonnaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Toffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25, pp.115-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/emulations.025.07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.3188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02559400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drafting the ‘time space’. Attitudes towards time among prep school students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (3), pp.525-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14616696.2017.1371316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02305335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Les classements dans les institutions de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Nouiri-Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102 (2), pp.5-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.102.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Nouiri-Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N° 102 (2), pp.5-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.102.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire l'excellence (dossier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Nouri-Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Sociétés contemporaines, 102, pp.5-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourdieu and Psychoanalysis: An Empirical and Textual Study of a Pas de Deux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociological Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (1), pp.110-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-954X.12349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02305342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classer des élèves, classer des coureurs. Les hiérarchies dans les institutions d'excellence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Schotté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102 (2), pp.45-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.102.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02305338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A people thinning institution: Changing bodies and souls in a commercial weight-loss group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (3), pp.375-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1466138111435871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02305346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A people thinning institution:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (3), pp.375-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1466138111435871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélectionner, élire, prédire : le recrutement des entrants en classes préparatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.5-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.086.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveiller et maigrir.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (2), pp.209-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00523693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des jeunesses singulières. Sociologie de l'ascétisme juvénile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (56), pp.49-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveiller et maigrir. Sociologie des modes de contrainte dans un groupe commercial d’amaigrissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91, pp.209-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maigrir, une entreprise collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.58-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Fifth Element : Social Class and the Sociology of Anorexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (43), pp.717-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0038038509105417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00428573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de carrière : un instrument interactionniste d'objectivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol. 21 (N° 82), pp.149- 168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00425847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations corporelles : l'anorexie au prisme des sociologies du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, N° 56, pp.437- 452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00425842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le psychiatre, la sociologue et la boulangère : analyse d'un refus de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Quantifier, N° 58, pp.98- 112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.058.0098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00425841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'anorexique sous surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, N° 907 (Déc. 2004), pp.107- 108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00425840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La socialisation, entre famille et école. Observation d'une classe de première année de maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11 (1), pp.515-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sr.011.0515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02538065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES « ENTREPRISES » DE LA MORALE FAMILIALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 17 (3), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/153763799782378375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02538073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les habits du social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF, pp.112, 2025, Laviedesidées.fr, 9782130875468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOCIALIZATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polity Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Key Concepts, 9781509553686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04311867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Socialisation, 4ème édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 128 Tout le savoir, 9782200631338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04311876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réparer les cerveaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte, 2021, 9782348067976</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Socialisation, 3ème édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becoming anorexic. A sociological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02305358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classes préparatoires. La fabrique d'une jeunesse dominante.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, pp.317, 2013, Laboratoire des sciences sociales, Bernard Lahire, 978-2-7071-7720-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">La Découverte, pp.317, 2013, Laboratoire des sciences sociales, Bernard Lahire, 978-2-7071-7720-9</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Socialisation. Domaines et approches. 2ème édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.128, 2010, Collection 128, F. de Singly</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, pp.128, 2010, Collection 128, F. de Singly</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps et politiques : entre l'individuel et le collectif [N° 59 de : Lien social et politiques]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Quéniart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Hurtubise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éd. Saint-Martin, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00425707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir anorexique : une approche sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">la Découverte (Ré-édition en poche de l'ouvrage publié en 2003), pp.349, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00425846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La socialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.127, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00425850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps et société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Éd. Saint-Martin, 2008</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Détrez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">la Documentation française, pp.119, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00425849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir anorexique : une approche sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">la Découverte (Ré-édition en poche de l'ouvrage publié en 2003), pp.349, 2008</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">la Découverte, pp.349, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...198 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00425839v1</w:t>
-              </w:r>
-[...2564 lines deleted...]
-                <w:t xml:space="preserve">halshs-02538073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Son (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sociologue en neurologie. Repenser les inégalités de classe et de genre dans la rééducation AVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04099056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3677,699 +3573,699 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les empêchés de l’intérieur. Perception sociale des pertes et travail de recouvrement des dispositions dans le cas de patients atteints d’AVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'ENS de Lyon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTELLECTUELS EMPÊCHÉS Ou comment penser dans l’épreuve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-150, 2021, 9791036203275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser empiriquement un inobservable : comment ‘attrape-t-on’ une disposition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Depoilly; S. Kakpo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La différenciation sociale des enfants Enquêter sur et dans les familles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.109-137, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranking Students and Ranking Runners: Hierarchies in Institutions of Excellence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Van Zanten, Agnès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elite Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2018, 9781138827219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de la conversion. Socialisation et transformations individuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Burton-Jeangros, C. Maeder (dir./Hrsg.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identité et transformation des modes de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seismo, pp.64-84, 2011, 978-2-88351-055-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps de l'anatomiste : socialisation et espace corporels chez Stendhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce qu'ils vivent, ce qu'ils écrivent. Mises en scène littéraires du social et expériences socialisatrices des écrivains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.173-196, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations de la discipline dans un lycée de province, 1940-1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dammame, Dominique ; Gobille, Boris ; Matonti, Frédérique ; Pudal, Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mai-Juin 68</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l'Atelier / Éditions ouvrières, pp.75-88, 2008, 978-2708239760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00425845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déviances corporelles et classes sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mauger Gérard; Moreno Pestaña José Luis;Roca i Escoda Marta;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normes, déviances, insertions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seismo, pp.145- 167, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00425848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement de l'anorexie et clivages de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eckert, Henri;Faure, Sylvia;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les jeunes et l'agencement des sexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, la Dispute, pp.95- 111, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00425844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir &amp;quot;sans pareil&amp;quot; ? La construction de la différence dans la fratrie gémellaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Singly, François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Famille et individualisation : Etre soi d'un âge à l'autre (Tome 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.99-114, 2001, Logiques sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00971604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4379,297 +4275,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G. Sapiro (dir.), Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vêtement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Barbier</w:t>
+                <w:t xml:space="preserve">Amélie Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bargel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie critique du genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, p. 659-669. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dec.renne.2016.01.0659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02527929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4679,159 +4575,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misère et décadence des recrutements ou les revers de l'excellence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jedlicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Jedlicki</w:t>
+                <w:t xml:space="preserve">Romain Pudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Pudal</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hély</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-logos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/socio-logos.3183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4841,166 +4737,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socialisation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bargel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socialisation politique</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+                <w:t xml:space="preserve">Note de lecture sur Ruben Gaztambide-Fernández, The best of the best. Becoming elite at an American boarding school et Shamus Khan, Privilege. The making of an adolescent elite at St. Paul's schoo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.533-538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5010,237 +4906,237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journées d'étude &amp;quot;Parcours, carrièr et trajectoires&amp;quot;, du projet ANR Formes et conditions de sortie de la vulnérabilité sociale en milieux populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Faure</w:t>
+                <w:t xml:space="preserve">Daniel Thin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Thin</w:t>
+                <w:t xml:space="preserve">Claire Bidart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bidart</w:t>
+                <w:t xml:space="preserve">Sophie Denave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d'étude "Parcours, carrière et trajectoire"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00602425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de carrière : retour sur une trajectoire de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'équipe Eris du Centre Maurice Halbwachs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5387,51 +5283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311867v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politybooks.com/bookdetail?book_slug=socialization-key-concepts--9781509553686" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311876v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/socialisation-0?at_medium=cpc&amp;amp;at_campaign=CYB%20-%20Pmax%20-%20Catalogue%20complet&amp;amp;at_platform=google&amp;amp;at_variant=&amp;amp;at_network=pmax&amp;amp;at_term=&amp;amp;gad_source=1&amp;amp;gclid=CjwKCAiAvJarBhA1EiwAGgZl0BQWgvzsjRmfocC-LDo27pvyfpuX7SDpIOHtZEnJMAIpVdY3qsQNbBoCbZcQAvD_BwE" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489375v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305358v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906930v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956446v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666535v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425707v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Qu&#233;niart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Hurtubise" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425846v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425839v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358777v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Vandebroeck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.118142" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schott&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.138.0169" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778446v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824827v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.19134" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02610573v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11133-020-09450-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Favier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.226.0006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416614v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichonnaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Toffel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.025.07" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559400v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3188" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305335v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616696.2017.1371316" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Coton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lignier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouiri-Mangold" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.102.0005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961609v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461196v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouri-Mangold" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-954X.12349" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.102.0045" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305346v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1466138111435871" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947500v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947501v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.086.0005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579208v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201204v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428573v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038038509105417" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E6835D56AFFDDC1A94C2B8F7BD9F1DD8187BA4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425847v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425842v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.058.0098" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425840v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538065v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.011.0515" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538073v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/153763799782378375" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099056v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupuis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489398v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416626v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666532v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666533v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425845v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425848v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971604v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906918v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906921v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527929v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2016.01.0659" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182167v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pudal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3183" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947502v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602425v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976477v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358777v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Vandebroeck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.118142" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358785v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schott&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.138.0169" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778446v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.19134" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02610573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11133-020-09450-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Favier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.226.0006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906914v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichonnaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Toffel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.025.07" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3188" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616696.2017.1371316" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416620v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Coton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lignier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouiri-Mangold" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.102.0005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961609v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouri-Mangold" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305342v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-954X.12349" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.102.0045" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305346v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1466138111435871" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947501v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.086.0005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523693v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201204v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038038509105417" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E6835D56AFFDDC1A94C2B8F7BD9F1DD8187BA4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425842v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425841v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.058.0098" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538065v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.011.0515" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538073v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/153763799782378375" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311867v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politybooks.com/bookdetail?book_slug=socialization-key-concepts--9781509553686" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311876v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/socialisation-0?at_medium=cpc&amp;amp;at_campaign=CYB%20-%20Pmax%20-%20Catalogue%20complet&amp;amp;at_platform=google&amp;amp;at_variant=&amp;amp;at_network=pmax&amp;amp;at_term=&amp;amp;gad_source=1&amp;amp;gclid=CjwKCAiAvJarBhA1EiwAGgZl0BQWgvzsjRmfocC-LDo27pvyfpuX7SDpIOHtZEnJMAIpVdY3qsQNbBoCbZcQAvD_BwE" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906930v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956446v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666535v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Qu&#233;niart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Hurtubise" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425846v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425849v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupuis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416626v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666532v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425845v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425848v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971604v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906921v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527929v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2016.01.0659" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182167v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pudal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3183" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576832v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602425v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>