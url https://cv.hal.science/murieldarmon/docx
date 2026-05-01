--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -66,3403 +66,3403 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les habits du social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bargel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, pp.112, 2025, Laviedesidées.fr, 9782130875468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SOCIALIZATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polity Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Key Concepts, 9781509553686</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04311867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Socialisation, 4ème édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 Tout le savoir, 9782200631338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04311876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réparer les cerveaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 2021, 9782348067976</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Becoming anorexic. A sociological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02305358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Socialisation, 3ème édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classes préparatoires. La fabrique d'une jeunesse dominante.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, pp.317, 2013, Laboratoire des sciences sociales, Bernard Lahire, 978-2-7071-7720-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Socialisation. Domaines et approches. 2ème édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.128, 2010, Collection 128, F. de Singly</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps et politiques : entre l'individuel et le collectif [N° 59 de : Lien social et politiques]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Quéniart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Hurtubise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éd. Saint-Martin, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00425707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir anorexique : une approche sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">la Découverte (Ré-édition en poche de l'ouvrage publié en 2003), pp.349, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00425846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La socialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.127, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00425850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps et société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Détrez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">la Documentation française, pp.119, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00425849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir anorexique : une approche sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">la Découverte, pp.349, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00425839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A toolbox for studying health inequalities: commentary on ‘The social uses of the body’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bajos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Kelly-Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Vandebroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 385, pp.118142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.socscimed.2025.118142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnographier les inégalités de vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schotté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 138 (1), pp.169-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gen.138.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités sociales de santé dans les récupérations post-AVC.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de santé publique et de protection sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04778446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruire le cerveau : sociologie de l’accident vasculaire cérébral et de sa rééducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sociologies.19134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03824827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The School Form of the Hospital: How Does Social Class Affect Post-Stroke Patients in Rehabilitation Units?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualitative Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 43 (2), pp.235-254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11133-020-09450-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02610573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps et pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 226-227 (1), pp.6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arss.226.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialisation secondaire ne s’exerce pas sur une page blanche mais sur une page déjà écrite et déjà froissée par les expériences antérieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichonnaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Toffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25, pp.115-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14428/emulations.025.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hély</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-logos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/socio-logos.3188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02559400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drafting the ‘time space’. Attitudes towards time among prep school students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (3), pp.525-548. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14616696.2017.1371316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02305335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Nouiri-Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 102 (2), pp.5-17. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+              <w:t xml:space="preserve">, 2016, N° 102 (2), pp.5-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/soco.102.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire l'excellence (dossier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Nouiri-Mangold</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Nouri-Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, N° 102 (2), pp.5-17. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, Sociétés contemporaines, 102, pp.5-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Les classements dans les institutions de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Nouri-Mangold</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Nouiri-Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Sociétés contemporaines, 102, pp.5-102</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 102 (2), pp.5-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.102.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourdieu and Psychoanalysis: An Empirical and Textual Study of a Pas de Deux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociological Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64 (1), pp.110-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1467-954X.12349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02305342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classer des élèves, classer des coureurs. Les hiérarchies dans les institutions d'excellence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schotté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 102 (2), pp.45-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/soco.102.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02305338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A people thinning institution: Changing bodies and souls in a commercial weight-loss group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (3), pp.375-398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1466138111435871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02305346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A people thinning institution:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (3), pp.375-398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1466138111435871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélectionner, élire, prédire : le recrutement des entrants en classes préparatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86, pp.5-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/soco.086.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveiller et maigrir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 91 (2), pp.209-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00523693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des jeunesses singulières. Sociologie de l'ascétisme juvénile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (56), pp.49-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00579208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveiller et maigrir. Sociologie des modes de contrainte dans un groupe commercial d’amaigrissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 91, pp.209-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maigrir, une entreprise collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.58-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00666536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fifth Element : Social Class and the Sociology of Anorexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (43), pp.717-733. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0038038509105417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00428573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de carrière : un instrument interactionniste d'objectivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Vol. 21 (N° 82), pp.149- 168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00425847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations corporelles : l'anorexie au prisme des sociologies du corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, N° 56, pp.437- 452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00425842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le psychiatre, la sociologue et la boulangère : analyse d'un refus de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Quantifier, N° 58, pp.98- 112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gen.058.0098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00425841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anorexique sous surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, N° 907 (Déc. 2004), pp.107- 108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00425840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialisation, entre famille et école. Observation d'une classe de première année de maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 11 (1), pp.515-538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sr.011.0515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02538065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES « ENTREPRISES » DE LA MORALE FAMILIALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 17 (3), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3167/153763799782378375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02538073v1</w:t>
-              </w:r>
-[...910 lines deleted...]
-                <w:t xml:space="preserve">halshs-00425839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Son (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3480,51 +3480,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sociologue en neurologie. Repenser les inégalités de classe et de genre dans la rééducation AVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3587,51 +3587,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les empêchés de l’intérieur. Perception sociale des pertes et travail de recouvrement des dispositions dans le cas de patients atteints d’AVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'ENS de Lyon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTELLECTUELS EMPÊCHÉS Ou comment penser dans l’épreuve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-150, 2021, 9791036203275</w:t>
@@ -3660,51 +3660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser empiriquement un inobservable : comment ‘attrape-t-on’ une disposition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Depoilly; S. Kakpo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La différenciation sociale des enfants Enquêter sur et dans les familles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.109-137, 2019</w:t>
@@ -3733,64 +3733,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranking Students and Ranking Runners: Hierarchies in Institutions of Excellence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Van Zanten, Agnès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elite Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2018, 9781138827219</w:t>
@@ -3819,51 +3819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de la conversion. Socialisation et transformations individuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Burton-Jeangros, C. Maeder (dir./Hrsg.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identité et transformation des modes de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seismo, pp.64-84, 2011, 978-2-88351-055-5</w:t>
@@ -3892,51 +3892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps de l'anatomiste : socialisation et espace corporels chez Stendhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce qu'ils vivent, ce qu'ils écrivent. Mises en scène littéraires du social et expériences socialisatrices des écrivains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.173-196, 2011</w:t>
@@ -3965,51 +3965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations de la discipline dans un lycée de province, 1940-1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dammame, Dominique ; Gobille, Boris ; Matonti, Frédérique ; Pudal, Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mai-Juin 68</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l'Atelier / Éditions ouvrières, pp.75-88, 2008, 978-2708239760</w:t>
@@ -4038,51 +4038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déviances corporelles et classes sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mauger Gérard; Moreno Pestaña José Luis;Roca i Escoda Marta;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normes, déviances, insertions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seismo, pp.145- 167, 2008</w:t>
@@ -4111,51 +4111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement de l'anorexie et clivages de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eckert, Henri;Faure, Sylvia;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les jeunes et l'agencement des sexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, la Dispute, pp.95- 111, 2007</w:t>
@@ -4184,51 +4184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir &amp;quot;sans pareil&amp;quot; ? La construction de la différence dans la fratrie gémellaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Singly, François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Famille et individualisation : Etre soi d'un âge à l'autre (Tome 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.99-114, 2001, Logiques sociales</w:t>
@@ -4289,51 +4289,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G. Sapiro (dir.), Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4358,51 +4358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4453,64 +4453,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4615,77 +4615,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jedlicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hély</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-logos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4751,64 +4751,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialisation politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4826,51 +4826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture sur Ruben Gaztambide-Fernández, The best of the best. Becoming elite at an American boarding school et Shamus Khan, Privilege. The making of an adolescent elite at St. Paul's schoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.533-538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5045,51 +5045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de carrière : retour sur une trajectoire de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'équipe Eris du Centre Maurice Halbwachs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5283,51 +5283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358777v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Vandebroeck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.118142" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358785v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schott&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.138.0169" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778446v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.19134" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02610573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11133-020-09450-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Favier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.226.0006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906914v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichonnaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Toffel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.025.07" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3188" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616696.2017.1371316" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416620v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Coton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lignier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouiri-Mangold" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.102.0005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961609v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouri-Mangold" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305342v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-954X.12349" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.102.0045" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305346v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1466138111435871" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947501v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.086.0005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523693v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201204v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038038509105417" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E6835D56AFFDDC1A94C2B8F7BD9F1DD8187BA4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425842v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425841v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.058.0098" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538065v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.011.0515" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538073v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/153763799782378375" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311867v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politybooks.com/bookdetail?book_slug=socialization-key-concepts--9781509553686" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311876v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/socialisation-0?at_medium=cpc&amp;amp;at_campaign=CYB%20-%20Pmax%20-%20Catalogue%20complet&amp;amp;at_platform=google&amp;amp;at_variant=&amp;amp;at_network=pmax&amp;amp;at_term=&amp;amp;gad_source=1&amp;amp;gclid=CjwKCAiAvJarBhA1EiwAGgZl0BQWgvzsjRmfocC-LDo27pvyfpuX7SDpIOHtZEnJMAIpVdY3qsQNbBoCbZcQAvD_BwE" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906930v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956446v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666535v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Qu&#233;niart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Hurtubise" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425846v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425849v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupuis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416626v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666532v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425845v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425848v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971604v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906921v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527929v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2016.01.0659" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182167v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pudal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3183" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576832v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602425v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311867v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politybooks.com/bookdetail?book_slug=socialization-key-concepts--9781509553686" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311876v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/socialisation-0?at_medium=cpc&amp;amp;at_campaign=CYB%20-%20Pmax%20-%20Catalogue%20complet&amp;amp;at_platform=google&amp;amp;at_variant=&amp;amp;at_network=pmax&amp;amp;at_term=&amp;amp;gad_source=1&amp;amp;gclid=CjwKCAiAvJarBhA1EiwAGgZl0BQWgvzsjRmfocC-LDo27pvyfpuX7SDpIOHtZEnJMAIpVdY3qsQNbBoCbZcQAvD_BwE" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489375v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305358v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906930v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956446v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666535v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425707v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Qu&#233;niart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Hurtubise" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425846v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425839v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358777v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Vandebroeck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.118142" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schott&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.138.0169" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778446v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824827v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.19134" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02610573v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11133-020-09450-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Favier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.226.0006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906914v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichonnaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Toffel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.025.07" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3188" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305335v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616696.2017.1371316" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Coton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lignier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouiri-Mangold" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.102.0005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461196v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouri-Mangold" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416620v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-954X.12349" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305338v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.102.0045" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1466138111435871" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947500v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947501v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.086.0005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523693v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201204v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666536v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428573v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038038509105417" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E6835D56AFFDDC1A94C2B8F7BD9F1DD8187BA4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425842v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.058.0098" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425840v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538065v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.011.0515" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/153763799782378375" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupuis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416626v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666532v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425845v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425848v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971604v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906921v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527929v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2016.01.0659" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182167v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pudal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3183" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576832v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602425v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>