--- v2 (2026-05-01)
+++ v3 (2026-05-31)
@@ -66,3403 +66,3403 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A toolbox for studying health inequalities: commentary on ‘The social uses of the body’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bajos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Kelly-Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Vandebroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 385, pp.118142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2025.118142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnographier les inégalités de vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Schotté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 138 (1), pp.169-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.138.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inégalités sociales de santé dans les récupérations post-AVC.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de santé publique et de protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04778446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruire le cerveau : sociologie de l’accident vasculaire cérébral et de sa rééducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sociologies.19134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03824827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The School Form of the Hospital: How Does Social Class Affect Post-Stroke Patients in Rehabilitation Units?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualitative Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (2), pp.235-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11133-020-09450-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02610573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps et pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 226-227 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.226.0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La socialisation secondaire ne s’exerce pas sur une page blanche mais sur une page déjà écrite et déjà froissée par les expériences antérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pichonnaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Toffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25, pp.115-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/emulations.025.07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.3188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02559400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drafting the ‘time space’. Attitudes towards time among prep school students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (3), pp.525-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14616696.2017.1371316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02305335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourdieu and Psychoanalysis: An Empirical and Textual Study of a Pas de Deux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociological Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (1), pp.110-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-954X.12349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02305342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classer des élèves, classer des coureurs. Les hiérarchies dans les institutions d'excellence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Schotté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102 (2), pp.45-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.102.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02305338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Les classements dans les institutions de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Nouiri-Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102 (2), pp.5-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.102.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Nouiri-Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N° 102 (2), pp.5-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.102.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire l'excellence (dossier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Nouri-Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Sociétés contemporaines, 102, pp.5-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A people thinning institution: Changing bodies and souls in a commercial weight-loss group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (3), pp.375-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1466138111435871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02305346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A people thinning institution:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (3), pp.375-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1466138111435871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélectionner, élire, prédire : le recrutement des entrants en classes préparatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.5-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.086.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveiller et maigrir.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (2), pp.209-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00523693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des jeunesses singulières. Sociologie de l'ascétisme juvénile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (56), pp.49-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveiller et maigrir. Sociologie des modes de contrainte dans un groupe commercial d’amaigrissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91, pp.209-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Fifth Element : Social Class and the Sociology of Anorexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (43), pp.717-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0038038509105417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00428573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maigrir, une entreprise collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.58-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de carrière : un instrument interactionniste d'objectivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol. 21 (N° 82), pp.149- 168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00425847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations corporelles : l'anorexie au prisme des sociologies du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, N° 56, pp.437- 452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00425842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le psychiatre, la sociologue et la boulangère : analyse d'un refus de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Quantifier, N° 58, pp.98- 112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.058.0098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00425841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'anorexique sous surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, N° 907 (Déc. 2004), pp.107- 108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00425840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La socialisation, entre famille et école. Observation d'une classe de première année de maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11 (1), pp.515-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sr.011.0515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02538065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES « ENTREPRISES » DE LA MORALE FAMILIALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 17 (3), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/153763799782378375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02538073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les habits du social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF, pp.112, 2025, Laviedesidées.fr, 9782130875468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Socialisation, 4ème édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 Tout le savoir, 9782200631338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04311876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOCIALIZATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polity Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Key Concepts, 9781509553686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04311867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...36 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128 Tout le savoir, 9782200631338</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réparer les cerveaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 2021, 9782348067976</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">La Découverte, 2021, 9782348067976</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Becoming anorexic. A sociological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02305358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Socialisation, 3ème édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classes préparatoires. La fabrique d'une jeunesse dominante.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, pp.317, 2013, Laboratoire des sciences sociales, Bernard Lahire, 978-2-7071-7720-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">La Découverte, pp.317, 2013, Laboratoire des sciences sociales, Bernard Lahire, 978-2-7071-7720-9</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Socialisation. Domaines et approches. 2ème édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.128, 2010, Collection 128, F. de Singly</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, pp.128, 2010, Collection 128, F. de Singly</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir anorexique : une approche sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">la Découverte (Ré-édition en poche de l'ouvrage publié en 2003), pp.349, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00425846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps et politiques : entre l'individuel et le collectif [N° 59 de : Lien social et politiques]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Quéniart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Hurtubise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éd. Saint-Martin, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00425707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La socialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.127, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00425850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps et société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Détrez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">la Documentation française, pp.119, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00425849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir anorexique : une approche sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">la Découverte (Ré-édition en poche de l'ouvrage publié en 2003), pp.349, 2008</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">la Découverte, pp.349, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...198 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00425839v1</w:t>
-              </w:r>
-[...2460 lines deleted...]
-                <w:t xml:space="preserve">halshs-02538073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Son (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3480,51 +3480,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sociologue en neurologie. Repenser les inégalités de classe et de genre dans la rééducation AVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3587,51 +3587,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les empêchés de l’intérieur. Perception sociale des pertes et travail de recouvrement des dispositions dans le cas de patients atteints d’AVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'ENS de Lyon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTELLECTUELS EMPÊCHÉS Ou comment penser dans l’épreuve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-150, 2021, 9791036203275</w:t>
@@ -3660,51 +3660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser empiriquement un inobservable : comment ‘attrape-t-on’ une disposition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Depoilly; S. Kakpo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La différenciation sociale des enfants Enquêter sur et dans les familles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.109-137, 2019</w:t>
@@ -3733,64 +3733,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranking Students and Ranking Runners: Hierarchies in Institutions of Excellence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Van Zanten, Agnès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elite Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2018, 9781138827219</w:t>
@@ -3813,203 +3813,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le corps de l'anatomiste : socialisation et espace corporels chez Stendhal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Lahire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce qu'ils vivent, ce qu'ils écrivent. Mises en scène littéraires du social et expériences socialisatrices des écrivains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.173-196, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sociologie de la conversion. Socialisation et transformations individuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Burton-Jeangros, C. Maeder (dir./Hrsg.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identité et transformation des modes de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seismo, pp.64-84, 2011, 978-2-88351-055-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00666532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations de la discipline dans un lycée de province, 1940-1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dammame, Dominique ; Gobille, Boris ; Matonti, Frédérique ; Pudal, Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mai-Juin 68</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l'Atelier / Éditions ouvrières, pp.75-88, 2008, 978-2708239760</w:t>
@@ -4038,51 +4038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déviances corporelles et classes sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mauger Gérard; Moreno Pestaña José Luis;Roca i Escoda Marta;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normes, déviances, insertions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seismo, pp.145- 167, 2008</w:t>
@@ -4111,51 +4111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement de l'anorexie et clivages de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eckert, Henri;Faure, Sylvia;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les jeunes et l'agencement des sexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, la Dispute, pp.95- 111, 2007</w:t>
@@ -4184,51 +4184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir &amp;quot;sans pareil&amp;quot; ? La construction de la différence dans la fratrie gémellaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Singly, François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Famille et individualisation : Etre soi d'un âge à l'autre (Tome 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.99-114, 2001, Logiques sociales</w:t>
@@ -4283,234 +4283,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Incorporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G. Sapiro (dir.), Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vêtement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4615,77 +4615,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jedlicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hély</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-logos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4751,64 +4751,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialisation politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4826,51 +4826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture sur Ruben Gaztambide-Fernández, The best of the best. Becoming elite at an American boarding school et Shamus Khan, Privilege. The making of an adolescent elite at St. Paul's schoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.533-538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5045,51 +5045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de carrière : retour sur une trajectoire de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'équipe Eris du Centre Maurice Halbwachs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5283,51 +5283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311867v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politybooks.com/bookdetail?book_slug=socialization-key-concepts--9781509553686" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311876v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/socialisation-0?at_medium=cpc&amp;amp;at_campaign=CYB%20-%20Pmax%20-%20Catalogue%20complet&amp;amp;at_platform=google&amp;amp;at_variant=&amp;amp;at_network=pmax&amp;amp;at_term=&amp;amp;gad_source=1&amp;amp;gclid=CjwKCAiAvJarBhA1EiwAGgZl0BQWgvzsjRmfocC-LDo27pvyfpuX7SDpIOHtZEnJMAIpVdY3qsQNbBoCbZcQAvD_BwE" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489375v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305358v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906930v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956446v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666535v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425707v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Qu&#233;niart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Hurtubise" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425846v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425839v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358777v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Vandebroeck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.118142" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schott&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.138.0169" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778446v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824827v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.19134" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02610573v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11133-020-09450-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Favier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.226.0006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906914v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichonnaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Toffel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.025.07" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3188" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305335v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616696.2017.1371316" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Coton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lignier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouiri-Mangold" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.102.0005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461196v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouri-Mangold" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416620v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-954X.12349" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305338v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.102.0045" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1466138111435871" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947500v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947501v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.086.0005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523693v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201204v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666536v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428573v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038038509105417" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E6835D56AFFDDC1A94C2B8F7BD9F1DD8187BA4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425842v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.058.0098" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425840v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538065v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.011.0515" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/153763799782378375" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupuis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416626v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666532v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425845v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425848v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971604v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906921v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527929v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2016.01.0659" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182167v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pudal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3183" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576832v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602425v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358777v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Vandebroeck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.118142" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358785v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schott&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.138.0169" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778446v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.19134" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02610573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11133-020-09450-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Favier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.226.0006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906914v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichonnaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Toffel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.025.07" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3188" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616696.2017.1371316" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305342v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-954X.12349" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.102.0045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416620v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Coton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lignier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouiri-Mangold" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.102.0005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961609v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461196v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouri-Mangold" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305346v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1466138111435871" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947501v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.086.0005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523693v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201204v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038038509105417" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E6835D56AFFDDC1A94C2B8F7BD9F1DD8187BA4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425842v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425841v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.058.0098" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538065v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.011.0515" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538073v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/153763799782378375" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311876v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/socialisation-0?at_medium=cpc&amp;amp;at_campaign=CYB%20-%20Pmax%20-%20Catalogue%20complet&amp;amp;at_platform=google&amp;amp;at_variant=&amp;amp;at_network=pmax&amp;amp;at_term=&amp;amp;gad_source=1&amp;amp;gclid=CjwKCAiAvJarBhA1EiwAGgZl0BQWgvzsjRmfocC-LDo27pvyfpuX7SDpIOHtZEnJMAIpVdY3qsQNbBoCbZcQAvD_BwE" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311867v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politybooks.com/bookdetail?book_slug=socialization-key-concepts--9781509553686" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305358v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906930v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956446v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666535v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425707v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Qu&#233;niart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Hurtubise" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425849v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupuis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416626v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666533v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666532v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425845v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425848v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971604v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906921v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906918v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527929v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2016.01.0659" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182167v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pudal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3183" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576832v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602425v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>