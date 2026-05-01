--- v0 (2026-03-28)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:84.375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> murielle bertrand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chef de service R&D au CEA MarcouleDirectrice recherche dans les procédés du cycle du combustibleDES/ISEC/DMRC/SASP</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">murielle-bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of actinides and lanthanides oxalic precipitation in a vortex reactor: multi-compartmental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress of Chemical and Process Engineering (CHISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution du bilan de population en régime stationnaire par la méthode d’accélération du point fixe vectoriel : application à la modélisation de la précipitation oxalique du néodyme dans un réacteur à effet vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compartmental-based approach for the modelling of a vortex precipitation reactor for nuclear energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Population Balance Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04696621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compartmental-based approach for the modelling of a vortex precipitation reactor for nuclear energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Saikali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Industrial Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage chimie-turbulence pour la modélisation de la précipitation des oxalates en réacteur à effet vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Neodymium Oxalate Precipitation by the Method of Classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHEAP12: 12TH INTERNATIONAL CONFERENCE ON CHEMICAL &amp; PROCESS ENGINEERING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Milan, Italy. pp.781-786, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1543131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process For The Removal Of Uranium (Vi) and an Actinide (Iv) from an Organic Solution by Oxalic Precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J.M. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Réaux-Durain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP4332991. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procède de caractérisation de particules par analyse d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2014079849. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04722111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution du bilan de population à l'état stationnaire dans le contexte de la précipitation oxalique dans un réacteur à effet vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Alternative Route for Nuclear Fuel Reprocessing Based on Organic Phase Self-Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Durain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (20), pp.6234. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26206234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromixing characterisation in rapid mixing devices by chemical methods and LES modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ducros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 283, pp.462-475. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2015.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02383880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic and crystal growth kinetic study of uranium peroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Planteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (12), pp.2305-2313. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ce26483h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic and crystal growth kinetic study of uranium peroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Planteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (12), pp.2305. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ce26483h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05225407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical simulation of precipitation of radioactive element oxalates by using the harmless neodymium oxalate for studying the agglomeration phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 342 (1), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.01.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Bromley contributions to estimate the activity coefficient of neodymium electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.189-195. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid LES-multizonal modelling of the uranium oxalate precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.95-104. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId63"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:84.375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> murielle bertrand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chef de service R&D au CEA MarcouleDirectrice recherche dans les procédés du cycle du combustibleDES/ISEC/DMRC/SASP</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">murielle-bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution du bilan de population en régime stationnaire par la méthode d’accélération du point fixe vectoriel : application à la modélisation de la précipitation oxalique du néodyme dans un réacteur à effet vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of actinides and lanthanides oxalic precipitation in a vortex reactor: multi-compartmental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress of Chemical and Process Engineering (CHISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compartmental-based approach for the modelling of a vortex precipitation reactor for nuclear energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Population Balance Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04696621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compartmental-based approach for the modelling of a vortex precipitation reactor for nuclear energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Saikali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Industrial Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage chimie-turbulence pour la modélisation de la précipitation des oxalates en réacteur à effet vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Neodymium Oxalate Precipitation by the Method of Classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHEAP12: 12TH INTERNATIONAL CONFERENCE ON CHEMICAL &amp; PROCESS ENGINEERING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Milan, Italy. pp.781-786, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1543131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process For The Removal Of Uranium (Vi) and an Actinide (Iv) from an Organic Solution by Oxalic Precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J.M. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Réaux-Durain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP4332991. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procède de caractérisation de particules par analyse d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2014079849. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04722111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution du bilan de population à l'état stationnaire dans le contexte de la précipitation oxalique dans un réacteur à effet vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Alternative Route for Nuclear Fuel Reprocessing Based on Organic Phase Self-Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Durain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (20), pp.6234. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26206234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromixing characterisation in rapid mixing devices by chemical methods and LES modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ducros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 283, pp.462-475. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2015.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02383880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic and crystal growth kinetic study of uranium peroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Planteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (12), pp.2305-2313. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ce26483h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic and crystal growth kinetic study of uranium peroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Planteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (12), pp.2305. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ce26483h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05225407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical simulation of precipitation of radioactive element oxalates by using the harmless neodymium oxalate for studying the agglomeration phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 342 (1), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.01.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Bromley contributions to estimate the activity coefficient of neodymium electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.189-195. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid LES-multizonal modelling of the uranium oxalate precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.95-104. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId63"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ECAA03B4"/>
+    <w:nsid w:val="5CF2C2E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/murielle-bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682508v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Camilo Ruiz Vasquez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739060v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Ruiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Plasari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01273371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gaillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lalleman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543131" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04930625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J.M. Meyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;aux-Durain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04722111v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boichard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03815242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Durain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26206234" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383880v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamarque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lebaigue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.07.022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01292153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Planteur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courtaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce26483h" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05225407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planteur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.01.079" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V963ST3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.02.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMCTXWD0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778451v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.03.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL6XPBC5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/murielle-bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739060v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Camilo Ruiz Vasquez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682508v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Ruiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Plasari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01273371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gaillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lalleman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543131" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04930625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J.M. Meyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;aux-Durain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04722111v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boichard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03815242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Durain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26206234" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383880v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamarque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lebaigue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.07.022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01292153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Planteur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courtaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce26483h" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05225407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planteur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.01.079" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V963ST3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.02.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMCTXWD0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778451v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.03.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL6XPBC5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>