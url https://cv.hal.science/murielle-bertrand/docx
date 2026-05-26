--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:84.375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> murielle bertrand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chef de service R&D au CEA MarcouleDirectrice recherche dans les procédés du cycle du combustibleDES/ISEC/DMRC/SASP</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">murielle-bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution du bilan de population en régime stationnaire par la méthode d’accélération du point fixe vectoriel : application à la modélisation de la précipitation oxalique du néodyme dans un réacteur à effet vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of actinides and lanthanides oxalic precipitation in a vortex reactor: multi-compartmental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress of Chemical and Process Engineering (CHISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compartmental-based approach for the modelling of a vortex precipitation reactor for nuclear energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Population Balance Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04696621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compartmental-based approach for the modelling of a vortex precipitation reactor for nuclear energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Saikali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Industrial Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage chimie-turbulence pour la modélisation de la précipitation des oxalates en réacteur à effet vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Neodymium Oxalate Precipitation by the Method of Classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHEAP12: 12TH INTERNATIONAL CONFERENCE ON CHEMICAL &amp; PROCESS ENGINEERING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Milan, Italy. pp.781-786, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1543131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process For The Removal Of Uranium (Vi) and an Actinide (Iv) from an Organic Solution by Oxalic Precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J.M. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Réaux-Durain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP4332991. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procède de caractérisation de particules par analyse d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2014079849. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04722111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution du bilan de population à l'état stationnaire dans le contexte de la précipitation oxalique dans un réacteur à effet vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Alternative Route for Nuclear Fuel Reprocessing Based on Organic Phase Self-Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Durain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (20), pp.6234. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26206234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromixing characterisation in rapid mixing devices by chemical methods and LES modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ducros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 283, pp.462-475. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2015.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02383880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic and crystal growth kinetic study of uranium peroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Planteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (12), pp.2305-2313. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ce26483h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic and crystal growth kinetic study of uranium peroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Planteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (12), pp.2305. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ce26483h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05225407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical simulation of precipitation of radioactive element oxalates by using the harmless neodymium oxalate for studying the agglomeration phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 342 (1), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.01.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Bromley contributions to estimate the activity coefficient of neodymium electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.189-195. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid LES-multizonal modelling of the uranium oxalate precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.95-104. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId63"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:84.375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> murielle bertrand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chef de service R&D au CEA MarcouleDirectrice recherche dans les procédés du cycle du combustibleDES/ISEC/DMRC/SASP</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">murielle-bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process For The Removal Of Uranium (Vi) and an Actinide (Iv) from an Organic Solution by Oxalic Precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J.M. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Réaux-Durain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP4332991. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procède de caractérisation de particules par analyse d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2014079849. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04722111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution du bilan de population en régime stationnaire par la méthode d’accélération du point fixe vectoriel : application à la modélisation de la précipitation oxalique du néodyme dans un réacteur à effet vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of actinides and lanthanides oxalic precipitation in a vortex reactor: multi-compartmental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress of Chemical and Process Engineering (CHISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compartmental-based approach for the modelling of a vortex precipitation reactor for nuclear energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Population Balance Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04696621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compartmental-based approach for the modelling of a vortex precipitation reactor for nuclear energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Saikali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Industrial Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage chimie-turbulence pour la modélisation de la précipitation des oxalates en réacteur à effet vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Neodymium Oxalate Precipitation by the Method of Classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHEAP12: 12TH INTERNATIONAL CONFERENCE ON CHEMICAL &amp; PROCESS ENGINEERING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Milan, Italy. pp.781-786, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1543131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution du bilan de population à l'état stationnaire dans le contexte de la précipitation oxalique dans un réacteur à effet vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Alternative Route for Nuclear Fuel Reprocessing Based on Organic Phase Self-Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Durain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (20), pp.6234. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26206234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromixing characterisation in rapid mixing devices by chemical methods and LES modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ducros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 283, pp.462-475. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2015.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02383880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic and crystal growth kinetic study of uranium peroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Planteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (12), pp.2305-2313. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ce26483h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic and crystal growth kinetic study of uranium peroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Planteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (12), pp.2305. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ce26483h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05225407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical simulation of precipitation of radioactive element oxalates by using the harmless neodymium oxalate for studying the agglomeration phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 342 (1), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.01.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Bromley contributions to estimate the activity coefficient of neodymium electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.189-195. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid LES-multizonal modelling of the uranium oxalate precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.95-104. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId63"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CF2C2E1"/>
+    <w:nsid w:val="32073A81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/murielle-bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739060v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Camilo Ruiz Vasquez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682508v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Ruiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Plasari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01273371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gaillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lalleman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543131" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04930625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J.M. Meyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;aux-Durain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04722111v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boichard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03815242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Durain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26206234" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383880v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamarque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lebaigue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.07.022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01292153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Planteur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courtaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce26483h" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05225407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planteur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.01.079" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V963ST3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.02.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMCTXWD0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778451v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.03.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL6XPBC5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/murielle-bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04930625v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J.M. Meyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;aux-Durain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04722111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boichard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Camilo Ruiz Vasquez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682508v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696621v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Ruiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334748v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131539v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Plasari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01273371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gaillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lalleman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543131" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03815242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Durain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26206234" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383880v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamarque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lebaigue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.07.022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01292153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Planteur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courtaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce26483h" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05225407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planteur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.01.079" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V963ST3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.02.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMCTXWD0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778451v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.03.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL6XPBC5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>