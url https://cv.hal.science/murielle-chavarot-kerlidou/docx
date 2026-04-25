--- v0 (2026-03-17)
+++ v1 (2026-04-25)
@@ -1172,295 +1172,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined spectroscopic and theoretical study on a ruthenium complex featuring a $\pi$-extended dppz ligand for light-driven accumulation of multiple reducing equivalents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Push–pull organic dyes and dye-catalyst assembly featuring a benzothiadiazole unit for photoelectrochemical hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthonin Moinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolin Müeller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Schwab</w:t>
+                <w:t xml:space="preserve">Maximilian Brochnow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas M. Randell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dietzek-Ivansic</w:t>
+                <w:t xml:space="preserve">Cyril Aumaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202103882⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.3565-3572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2se00292b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617666v1</w:t>
+                <w:t xml:space="preserve">hal-03764796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Push–pull organic dyes and dye-catalyst assembly featuring a benzothiadiazole unit for photoelectrochemical hydrogen production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthonin Moinel</w:t>
+                <w:t xml:space="preserve">A combined spectroscopic and theoretical study on a ruthenium complex featuring a $\pi$-extended dppz ligand for light-driven accumulation of multiple reducing equivalents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Müeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas M. Randell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Brochnow</w:t>
+                <w:t xml:space="preserve">Stephan Kupfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Aumaitre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Fize</w:t>
+                <w:t xml:space="preserve">Benjamin Dietzek-Ivansic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15, pp.3565-3572. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (18), pp.e202103882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2se00292b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202103882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764796v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Production at a NiO Photocathode Based on a Ruthenium Dye-Cobalt Diimine Dioxime Catalyst Assembly: Insights from Advanced Spectroscopy and Post-operando Characterization</w:t>
               </w:r>
@@ -2499,295 +2499,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H 2 -Evolving Dye-Sensitized Photocathode Based on a Ruthenium Diacetylide/Cobaloxime Supramolecular Assembly</w:t>
+                <w:t xml:space="preserve">Identification of Three-Way DNA Junction Ligands through Screening of Chemical Libraries and Validation by Complementary in Vitro Assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siliu Lyu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Massin</w:t>
+                <w:t xml:space="preserve">Katerina Duskova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michéle Pavone</w:t>
+                <w:t xml:space="preserve">Jérémy Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Muñoz-García</w:t>
+                <w:t xml:space="preserve">Souheila Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Labrugère</w:t>
+                <w:t xml:space="preserve">Coralie Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (7), pp.4971-4980. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (9), pp.4456-4466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.9b00652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344754v1</w:t>
+                <w:t xml:space="preserve">hal-02121543v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Three-Way DNA Junction Ligands through Screening of Chemical Libraries and Validation by Complementary in Vitro Assays</w:t>
+                <w:t xml:space="preserve">H 2 -Evolving Dye-Sensitized Photocathode Based on a Ruthenium Diacetylide/Cobaloxime Supramolecular Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerina Duskova</w:t>
+                <w:t xml:space="preserve">Siliu Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lamarche</w:t>
+                <w:t xml:space="preserve">Michéle Pavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souheila Amor</w:t>
+                <w:t xml:space="preserve">Ana Muñoz-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Caron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
+                <w:t xml:space="preserve">Christine Labrugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 62 (9), pp.4456-4466. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (7), pp.4971-4980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.9b00652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121543v3</w:t>
+                <w:t xml:space="preserve">hal-02344754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the electron storage potential of a charge‐photoaccumulating Ru II complex by a DFT‐guided approach</w:t>
               </w:r>
@@ -3093,51 +3093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Traber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Kupfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (17), pp.4152-4159. </w:t>
@@ -3746,51 +3746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Traber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lefebvre Jean-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Kupfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (1), pp.83-95. </w:t>
@@ -4122,51 +4122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheila Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4256,51 +4256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Saadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheila Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4671,51 +4671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Saadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Traber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Kupfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Gräfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4779,51 +4779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and synthesis of novel organometallic dyes for NiO sensitization and photo-electrochemical applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siliu Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Pavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5172,130 +5172,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible Light-Driven Electron Transfer from a Dye-Sensitized p -Type NiO Photocathode to a Molecular Catalyst in Solution: Toward NiO-Based Photoelectrochemical Devices for Solar Hydrogen Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siliu Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Pavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Muñoz-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Labrugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (11), pp.5806-5818. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsaem.9b00652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022091v1</w:t>
@@ -7564,173 +7564,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiomeric Analysis of Planar Chiral (η&amp;lt;sup&amp;gt;6&amp;lt;/sup&amp;gt;-Arene)chromium Tricarbonyl Complexes using NMR in Oriented Solvents</w:t>
+                <w:t xml:space="preserve">Enantiomeric Analysis of Planar Chiral (η 6 -Arene)chromium Tricarbonyl Complexes using NMR in Oriented Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Rivard</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rose-Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 24, pp.4021 - 4028. </w:t>
+              <w:t xml:space="preserve">, 2005, 24 (16), pp.4021-4028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/om050239u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013449v1</w:t>
+                <w:t xml:space="preserve">hal-02310905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First asymmetric SmI2-induced cross-coupling of Cr(CO)3 aromatic nitrone complexes with carbonyl compounds</w:t>
               </w:r>
@@ -9169,273 +9165,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing novel push-pull organic dyes and dye-catalyst assemblies for hydrogen production in dye-sensitized NiO photocathodes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards replacing platinum group metals for solar fuels: Molecular-engineered electrodes incorporating a hydrogen-evolving cobalt macrocyclic complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Joshua Bagnall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Haake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Koepf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Reuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Emerging Solar Energy Materials and Applications (ESEMA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Uppsala University 6th Chemistry PhD Miniconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174942v1</w:t>
+                <w:t xml:space="preserve">hal-05027811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards replacing platinum group metals for solar fuels: Molecular-engineered electrodes incorporating a hydrogen-evolving cobalt macrocyclic complex</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developing novel push-pull organic dyes and dye-catalyst assemblies for hydrogen production in dye-sensitized NiO photocathodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthonin Moinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Brochnow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Demadrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uppsala University 6th Chemistry PhD Miniconference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">International Workshop on Emerging Solar Energy Materials and Applications (ESEMA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027811v1</w:t>
+                <w:t xml:space="preserve">hal-04174942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular approaches to artificial photosynthesis and solar fuel production.</w:t>
               </w:r>
@@ -9904,51 +9900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing novel push-pull organic dyes and dye-catalyst assemblies for hydrogen production in dye-sensitized NiO photocathodes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthonin Moinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Brochnow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10025,51 +10021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing novel push-pull organic dyes and dye-catalyst assemblies for hydrogen production in dye-sensitized NiO photocathodes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthonin Moinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Brochnow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10819,51 +10815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The design and synthesis of charge accumulating Ru(II) photosensitizers for multi-electron photocatalytic solar fuel production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas M. Randell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Rendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10944,51 +10940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The design and synthesis of charge accumulating Ru(II) photosensitizers for multi-electron photocatalytic solar fuel production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas M. Randell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Rendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11082,51 +11078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of artificial photosynthetic systems performing charge photoaccumulation upon visible light irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas M. Randell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Rendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12223,51 +12219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mroweh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dietzek-Ivansic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Symposium on the Photochemistry and Photophysics of Coordination Compounds (ISPPCC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ulm- Ulm University, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12469,51 +12465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dietzek-Ivansic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Symposium on the Photochemistry and Photophysics of Coordination Compounds (ISPPCC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ulm- Ulm University, Germany</w:t>
@@ -13935,51 +13931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mroweh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Hagmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dietzek-Ivansic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14168,51 +14164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing novel push-pull organic dyes and dye-catalyst assemblies for hydrogen production in dye-sensitized NiO photocathodes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthonin Moinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Brochnow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15141,277 +15137,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelectrochemical H2 Evolution from a Covalent Porphyrin-Cobalt Diimine-Dioxime Dyad</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Nikolaou</w:t>
+                <w:t xml:space="preserve">Electron transfer in a covalent dye–cobalt catalyst assembly – a transient absorption spectroelectrochemistry perspective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Bold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Bräutigam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Wächtler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Solar Fuel conference (ISF-3) &amp; International Conference on Artificial Photosynthesis-2019 (ICARP-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Hiroshima, Hiroshima Convention Hall, Japan</w:t>
+              <w:t xml:space="preserve">Journées de Chimie de Coordination 2019 (JCC 2019) de la Société Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Montpellier (Présentiel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101739v1</w:t>
+                <w:t xml:space="preserve">hal-04455617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron transfer in a covalent dye–cobalt catalyst assembly – a transient absorption spectroelectrochemistry perspective.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Wächtler</w:t>
+                <w:t xml:space="preserve">Photoelectrochemical H2 Evolution from a Covalent Porphyrin-Cobalt Diimine-Dioxime Dyad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asterios Charisiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoi Pournara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kosma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nikolaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Chimie de Coordination 2019 (JCC 2019) de la Société Chimique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Montpellier (Présentiel), France</w:t>
+              <w:t xml:space="preserve">3rd International Solar Fuel conference (ISF-3) &amp; International Conference on Artificial Photosynthesis-2019 (ICARP-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Hiroshima, Hiroshima Convention Hall, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455617v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noble metal-free covalent dye catalyst assemblies for H2-evolving dye-sensitized photocathodes: improved performance and transient absorption spectroelectrochemistry</w:t>
               </w:r>
@@ -15831,51 +15827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Queyriaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria W&#228;chtler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cari&#241;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietzek-Ivan&#353;i&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01951F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hagmeyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mroweh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schwab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitilin Mcmanus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maneesha Varghese" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404627" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202400175" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494422v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Joshua Bagnall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Eliasson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Johansson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Chavarot-Kerlidou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c06216" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490620v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc N. Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Giannoudis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Straistari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Koepf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.3c02480" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805512v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haake" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Costentin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413910" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537292v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Grau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c00336" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourguignon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Moinel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Huet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Windle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202300095" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617666v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin M&#252;eller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M. Randell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kupfer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietzek-Ivansic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103882" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Brochnow" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumaitre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2se00292b" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Bold" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#252;ller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bruhnke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c12138" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asterios Charisiadis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Pournara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimilia Kosma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Nikolaou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001111" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190801v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c05033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102755v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Mu&#241;oz-Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pavone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384951v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyue Sun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Field" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10407" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ben M'Barek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Rosser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sum" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volatron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b02083" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02147070v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromu Kumagai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanobu Higashi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brisse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bold" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b02521" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lefebvre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900151" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344754v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siliu Lyu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#233;le Pavone" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mu&#241;oz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b00652" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121543v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Duskova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lamarche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheila Amor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Caron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01978" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326894v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Randell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rendon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Bayle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902312" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Br&#228;utigam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bold" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04715" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798595v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Schindler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Traber" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc04348a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870377v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Zedler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc05556d" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970031v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lefebvre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b05274" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01884495v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaeffer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gablin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc00899j" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807279v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT01210E" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775421v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefebvre Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08989" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741945v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Queyriaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giannoudis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Windle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Roy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;caut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SE00428A" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518766v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruri A. Wahyuono" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12536" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482247v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saadallah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellakhal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lefebvre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chavarot-Kerlidou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201605948" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310165v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Saadallah" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bellakhal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700458" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534973v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen S. Andreiadis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Torelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad S. Veldkamp" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD00204H" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376126v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lebrun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b05865" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400067v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Gr&#228;fe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT02944B" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352064v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pavone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT02177H" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221080v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Reuben T." TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artero Vincent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2015.03.014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273368v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Morozan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2015.08.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LC6SD74-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022091v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198771v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Field" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2014.0083" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220430v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Smolentsev" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Cecconi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Guda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen A. van Bokhoven" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502900" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166229v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.5b00058" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069184v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Janousch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Frieh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudenz Jud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00035H" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069153v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Bhattacharjee" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian L. Dempsey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry B. Gray" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuko Fujita" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402398" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062967v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Zhang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Haldrup" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Andreiadis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4010554" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063041v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamd" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fize" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muller" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leyris" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA10728K" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063045v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen S Andreiadis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301860" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJBZ7GGN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104881v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Jacques" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong D Tran" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leyris" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1481" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063097v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Zhang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Wang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licheng Sun" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic2019132" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018371v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic2024204" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063099v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201007987" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKJ6SCW1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063100v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2011.00966.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKDQLMPK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658612v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rivard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Chamiot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hahn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rose" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/Ejoc.200900836" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6CS2MJPM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188649v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamelin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;nage" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charnay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Chavarot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pierre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic800534v" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JB8L5MB5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377712v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menage" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485432v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Roy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rose" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rose-Munch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Attias" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.11.033" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2X8J86R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04013449v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050239u" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z0R3XDZV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04013439v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rivard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Py" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b405406g" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N0WP86ZS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493520v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen Ngoc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505765v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501194v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Silva-Gaspar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lombardi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Bouteau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dufond" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Aldakov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038160v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037092v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Demadrille" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027426v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025576v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027513v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Grau-Abarca" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Jameei Moghaddam" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027376v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038232v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038203v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038260v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027455v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174942v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027811v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038281v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492741v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174309v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Bagnall" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025770v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031398v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069562v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038560v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073724v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Bo Li" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039945v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069517v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410376v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietzek" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040006v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473542v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412817v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039980v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484353v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierre-Bayle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492424v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490863v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867420v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505626v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501088v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Vasseur" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493656v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086952v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eliasson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hansson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712497v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela R. A. Maragno" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vanoorenberghe" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712577v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc N. Ngoc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095725v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080059v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095697v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wenger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095640v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285485v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080148v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197004v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174256v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haake Matthieu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087007v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087103v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176799v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087068v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101598v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101791v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gimbert&#8208;suri&#241;ach" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101580v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105863v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gimbert-Suri&#241;ach" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105899v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105938v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412752v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zedler Linda" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458089v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490822v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vacher" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473336v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izzet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E. Rosser" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469202v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Hammarstr&#246;m" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457851v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101739v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kosma" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nikolaou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455617v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458154v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219841v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenevier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527673438.ch09" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Queyriaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria W&#228;chtler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cari&#241;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietzek-Ivan&#353;i&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01951F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hagmeyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mroweh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schwab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitilin Mcmanus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maneesha Varghese" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404627" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202400175" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494422v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Joshua Bagnall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Eliasson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Johansson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Chavarot-Kerlidou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c06216" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490620v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc N. Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Giannoudis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Straistari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Koepf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.3c02480" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805512v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haake" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Costentin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413910" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537292v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Grau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c00336" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourguignon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Moinel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Huet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Windle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202300095" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764796v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Brochnow" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumaitre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2se00292b" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617666v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin M&#252;eller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M. Randell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kupfer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietzek-Ivansic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103882" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Bold" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#252;ller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bruhnke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c12138" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asterios Charisiadis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Pournara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimilia Kosma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Nikolaou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001111" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190801v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c05033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102755v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Mu&#241;oz-Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pavone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384951v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyue Sun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Field" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10407" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ben M'Barek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Rosser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sum" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volatron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b02083" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02147070v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromu Kumagai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanobu Higashi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brisse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bold" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b02521" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lefebvre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900151" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121543v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Duskova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lamarche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheila Amor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Caron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01978" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344754v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siliu Lyu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#233;le Pavone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mu&#241;oz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b00652" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326894v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Randell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rendon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Bayle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902312" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Br&#228;utigam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bold" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04715" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798595v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Schindler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Traber" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc04348a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870377v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Zedler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc05556d" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970031v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lefebvre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b05274" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01884495v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaeffer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gablin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc00899j" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807279v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT01210E" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775421v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefebvre Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08989" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741945v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Queyriaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giannoudis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Windle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Roy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;caut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SE00428A" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518766v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruri A. Wahyuono" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12536" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482247v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saadallah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellakhal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lefebvre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chavarot-Kerlidou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201605948" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310165v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Saadallah" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bellakhal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700458" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534973v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen S. Andreiadis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Torelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad S. Veldkamp" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD00204H" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376126v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lebrun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b05865" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400067v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Gr&#228;fe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT02944B" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352064v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pavone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT02177H" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221080v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Reuben T." TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artero Vincent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2015.03.014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273368v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Morozan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2015.08.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LC6SD74-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022091v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198771v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Field" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2014.0083" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220430v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Smolentsev" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Cecconi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Guda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen A. van Bokhoven" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502900" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166229v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.5b00058" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069184v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Janousch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Frieh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudenz Jud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00035H" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069153v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Bhattacharjee" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian L. Dempsey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry B. Gray" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuko Fujita" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402398" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062967v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Zhang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Haldrup" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Andreiadis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4010554" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063041v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamd" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fize" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muller" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leyris" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA10728K" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063045v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen S Andreiadis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301860" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJBZ7GGN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104881v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Jacques" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong D Tran" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leyris" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1481" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063097v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Zhang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Wang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licheng Sun" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic2019132" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018371v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic2024204" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063099v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201007987" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKJ6SCW1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063100v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2011.00966.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKDQLMPK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658612v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rivard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Chamiot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hahn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rose" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/Ejoc.200900836" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6CS2MJPM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188649v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamelin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;nage" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charnay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Chavarot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pierre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic800534v" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JB8L5MB5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377712v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menage" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485432v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Roy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rose" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rose-Munch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Attias" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.11.033" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2X8J86R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310905v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050239u" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z0R3XDZV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04013439v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rivard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Py" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b405406g" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N0WP86ZS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493520v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen Ngoc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505765v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501194v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Silva-Gaspar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lombardi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Bouteau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dufond" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Aldakov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038160v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037092v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Demadrille" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027426v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025576v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027513v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Grau-Abarca" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Jameei Moghaddam" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027376v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038232v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038203v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038260v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027455v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027811v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174942v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038281v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492741v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174309v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Bagnall" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025770v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031398v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069562v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038560v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073724v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Bo Li" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039945v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069517v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410376v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietzek" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040006v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473542v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412817v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039980v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484353v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierre-Bayle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492424v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490863v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867420v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505626v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501088v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Vasseur" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493656v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086952v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eliasson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hansson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712497v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela R. A. Maragno" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vanoorenberghe" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712577v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc N. Ngoc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095725v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080059v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095697v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wenger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095640v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285485v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080148v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197004v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174256v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haake Matthieu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087007v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087103v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176799v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087068v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101598v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101791v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gimbert&#8208;suri&#241;ach" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101580v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105863v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gimbert-Suri&#241;ach" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105899v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105938v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412752v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zedler Linda" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458089v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490822v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vacher" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473336v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izzet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E. Rosser" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469202v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Hammarstr&#246;m" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457851v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455617v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101739v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kosma" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nikolaou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458154v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219841v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenevier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527673438.ch09" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>