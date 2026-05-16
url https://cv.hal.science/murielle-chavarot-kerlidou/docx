--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -368,697 +368,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic Investigation of a Ruthenium Tris-Diimine Complex Featuring a Bioinspired Alloxazine Ligand</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proton Relays in Molecular Catalysis for Hydrogen Evolution and Oxidation: Lessons From the Mimicry of Hydrogenases and Electrochemical Kinetic Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Haake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Reuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Costentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Artero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cptc.202400175⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (52), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202413910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760601v1</w:t>
+                <w:t xml:space="preserve">hal-04805512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Electron Transfer from CuInS2 Quantum Dots to a Molecular Catalyst for Hydrogen Production: Challenging Diffusion Limitations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Artero</w:t>
+                <w:t xml:space="preserve">Unassisted Solar Syngas Production by a Molecular Dye-Cobalt Catalyst Assembly in a Tandem Photoelectrochemical Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Fize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Koepf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.3c06216⟩</w:t>
+              <w:t xml:space="preserve">ACS Energy Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (3), pp.829-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsenergylett.3c02480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494422v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unassisted Solar Syngas Production by a Molecular Dye-Cobalt Catalyst Assembly in a Tandem Photoelectrochemical Cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Engineering of Electrocatalytic Nanomaterials for Hydrogen Evolution: The Impact of Structural and Electronic Modifications of Anchoring Linkers on Electrocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Joshua Bagnall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Haake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc N. Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Koepf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Energy Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsenergylett.3c02480⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (8), pp.5630-5638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.4c00336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490620v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton Relays in Molecular Catalysis for Hydrogen Evolution and Oxidation: Lessons From the Mimicry of Hydrogenases and Electrochemical Kinetic Analyses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spectroscopic Investigation of a Ruthenium Tris-Diimine Complex Featuring a Bioinspired Alloxazine Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Hagmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Mroweh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitilin Mcmanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maneesha Varghese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202413910⟩</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e202400175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202400175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04805512v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Engineering of Electrocatalytic Nanomaterials for Hydrogen Evolution: The Impact of Structural and Electronic Modifications of Anchoring Linkers on Electrocatalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast Electron Transfer from CuInS2 Quantum Dots to a Molecular Catalyst for Hydrogen Production: Challenging Diffusion Limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Joshua Bagnall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Eliasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Joshua Bagnall</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Koepf</w:t>
+                <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14 (8), pp.5630-5638. </w:t>
+              <w:t xml:space="preserve">, 2024, 14, pp.4186-4201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.4c00336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.3c06216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537292v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoelectrochemical Hydrogen Production by a Cobalt Tetrapyridyl Catalyst Using Push-Pull Dye-Sensitized NiO Photocathodes</w:t>
               </w:r>
@@ -1217,64 +1217,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Brochnow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aumaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15, pp.3565-3572. </w:t>
@@ -1446,51 +1446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Production at a NiO Photocathode Based on a Ruthenium Dye-Cobalt Diimine Dioxime Catalyst Assembly: Insights from Advanced Spectroscopy and Post-operando Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastian Bold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1593,51 +1593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Characterization of a Covalent Porphyrin-Cobalt Diimine-Dioxime Dyad for Photoelectrochemical H-2 Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asterios Charisiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoi Pournara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1740,77 +1740,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastian Bold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Koepf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (6), pp.3662-3678. </w:t>
@@ -1842,952 +1842,952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Light-Induced Processes in Covalent Dye-Catalyst Assemblies for Hydrogen Production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+                <w:t xml:space="preserve">Electrocatalytic Hydrogen Evolution with a Cobalt Complex Bearing Pendant Proton Relays: Acid Strength and Applied Potential Govern Mechanism and Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana B. Muñoz-Garcia</w:t>
+                <w:t xml:space="preserve">Dongyue Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Pavone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Artero</w:t>
+                <w:t xml:space="preserve">Jacques Pécaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Field</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (1), pp.274-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b10407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102755v1</w:t>
+                <w:t xml:space="preserve">hal-02384951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic Hydrogen Evolution with a Cobalt Complex Bearing Pendant Proton Relays: Acid Strength and Applied Potential Govern Mechanism and Stability</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dye-Sensitized Photocathodes: Boosting Photoelectrochemical Performances with Polyoxometalate Electron Transfer Mediators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin J. Field</w:t>
+                <w:t xml:space="preserve">Youssef Ben M'Barek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Rosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Sum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b10407⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), pp.163-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.9b02083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384951v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dye-Sensitized Photocathodes: Boosting Photoelectrochemical Performances with Polyoxometalate Electron Transfer Mediators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Blanchard</w:t>
+                <w:t xml:space="preserve">Investigating Light-Induced Processes in Covalent Dye-Catalyst Assemblies for Hydrogen Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Bold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Volatron</w:t>
+                <w:t xml:space="preserve">Ana B. Muñoz-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Pavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.1340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491994v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth-Abundant Molecular Z-Scheme Photoelectrochemical Cell for Overall Water-Splitting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher D. Windle</w:t>
+                <w:t xml:space="preserve">Synthesis of Ruthenium Tris-Diimine Photosensitizers Substituted by Four Methylphosphonate Anchoring Groups for Dye-Sensitized Photoelectrochemical Cell Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiromu Kumagai</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b02521⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (15 Spécial Issue), pp.2154-2161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201900151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02147070v1</w:t>
+                <w:t xml:space="preserve">hal-02152654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Ruthenium Tris-Diimine Photosensitizers Substituted by Four Methylphosphonate Anchoring Groups for Dye-Sensitized Photoelectrochemical Cell Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
+                <w:t xml:space="preserve">Earth-Abundant Molecular Z-Scheme Photoelectrochemical Cell for Overall Water-Splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher D. Windle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiromu Kumagai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masanobu Higashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Lefebvre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Bold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 (15 Spécial Issue), pp.2154-2161. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (24), pp.9593-9602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201900151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b02521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152654v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02147070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Three-Way DNA Junction Ligands through Screening of Chemical Libraries and Validation by Complementary in Vitro Assays</w:t>
+                <w:t xml:space="preserve">H 2 -Evolving Dye-Sensitized Photocathode Based on a Ruthenium Diacetylide/Cobaloxime Supramolecular Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerina Duskova</w:t>
+                <w:t xml:space="preserve">Siliu Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lamarche</w:t>
+                <w:t xml:space="preserve">Michéle Pavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souheila Amor</w:t>
+                <w:t xml:space="preserve">Ana Muñoz-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Caron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
+                <w:t xml:space="preserve">Christine Labrugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 62 (9), pp.4456-4466. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (7), pp.4971-4980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.9b00652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121543v3</w:t>
+                <w:t xml:space="preserve">hal-02344754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H 2 -Evolving Dye-Sensitized Photocathode Based on a Ruthenium Diacetylide/Cobaloxime Supramolecular Assembly</w:t>
+                <w:t xml:space="preserve">Identification of Three-Way DNA Junction Ligands through Screening of Chemical Libraries and Validation by Complementary in Vitro Assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siliu Lyu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Massin</w:t>
+                <w:t xml:space="preserve">Katerina Duskova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michéle Pavone</w:t>
+                <w:t xml:space="preserve">Jérémy Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Muñoz-García</w:t>
+                <w:t xml:space="preserve">Souheila Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Labrugère</w:t>
+                <w:t xml:space="preserve">Coralie Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (7), pp.4971-4980. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (9), pp.4456-4466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.9b00652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344754v1</w:t>
+                <w:t xml:space="preserve">hal-02121543v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the electron storage potential of a charge‐photoaccumulating Ru II complex by a DFT‐guided approach</w:t>
               </w:r>
@@ -2959,51 +2959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Bold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Wächtler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Pavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (28), pp.17176-17184. </w:t>
@@ -3035,1216 +3035,1216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An artificial photosynthetic system for photoaccumulation of two electrons on a fused dipyridophenazine (dppz)-pyridoquinolinone ligand.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A ππ* State Enables Photoaccumulation of Charges on a π‑Extended Dipyridophenazine Ligand in a Ru(II) Polypyridine Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philipp Traber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ying Zhang</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lefebvre Jean-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Kupfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7sc04348a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (1), pp.83-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b08989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798595v1</w:t>
+                <w:t xml:space="preserve">hal-01775421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron transfer in a covalent dye-cobalt catalyst assembly - a transient absorption spectroelectrochemistry perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Artero</w:t>
+                <w:t xml:space="preserve">Insights into the mechanism and aging of a noble-metal free H2-evolving dye-sensitized photocathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher D. Windle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gablin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cc05556d⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (32), pp.6721 - 6738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8sc00899j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870377v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01884495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysics of a Ruthenium Complex with a π-Extended Dipyridophenazine Ligand for DNA Quadruplex Labeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A protocol for quantifying hydrogen evolution by dye-sensitized molecular photocathodes and its implementation for evaluating a new covalent architecture based on an optimized dye-catalyst dyad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher D. Windle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Artero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b05274⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (31), pp.10509-10516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8DT01210E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970031v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the mechanism and aging of a noble-metal free H2-evolving dye-sensitized photocathode</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A noble metal-free photocatalytic system based on a novel cobalt tetrapyridyl catalyst for hydrogen production in fully aqueous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Léonard</w:t>
+                <w:t xml:space="preserve">N. Queyriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giannoudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.D. Windle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8sc00899j⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (3), pp.553-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7SE00428A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01884495v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A protocol for quantifying hydrogen evolution by dye-sensitized molecular photocathodes and its implementation for evaluating a new covalent architecture based on an optimized dye-catalyst dyad</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An artificial photosynthetic system for photoaccumulation of two electrons on a fused dipyridophenazine (dppz)-pyridoquinolinone ligand.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Traber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kupfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8DT01210E⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (17), pp.4152-4159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7sc04348a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807279v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ππ* State Enables Photoaccumulation of Charges on a π‑Extended Dipyridophenazine Ligand in a Ru(II) Polypyridine Complex</w:t>
+                <w:t xml:space="preserve">Photophysics of a Ruthenium Complex with a π-Extended Dipyridophenazine Ligand for DNA Quadruplex Labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philipp Traber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Zedler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephan Kupfer</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b08989⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (32), pp.6558-6569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b05274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01775421v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A noble metal-free photocatalytic system based on a novel cobalt tetrapyridyl catalyst for hydrogen production in fully aqueous medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Queyriaux</w:t>
+                <w:t xml:space="preserve">Electron transfer in a covalent dye-cobalt catalyst assembly - a transient absorption spectroelectrochemistry perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Bold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Giannoudis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Pécaut</w:t>
+                <w:t xml:space="preserve">Linda Zedler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (3), pp.553-557. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (75), pp.10594-10597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7SE00428A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8cc05556d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741945v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous Photocurrent Measurements Correlated to Ultrafast Electron Transfer Dynamics at Ruthenium Tris Diimine Sensitized NiO Photocathodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective luminescentes Étiquetage de l'ADN et de l'ARN quadruplex par tc-Extended ruthénium Light-Up Sondes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruri A. Wahyuono</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maria Wächtler</w:t>
+                <w:t xml:space="preserve">D. Saadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheila Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b12536⟩</w:t>
+              <w:t xml:space="preserve">Chemistry </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (21), pp.4967-4972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201605948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518766v1</w:t>
+                <w:t xml:space="preserve">hal-01482247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective luminescentes Étiquetage de l'ADN et de l'ARN quadruplex par tc-Extended ruthénium Light-Up Sondes.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Lefebvre</w:t>
+                <w:t xml:space="preserve">Aqueous Photocurrent Measurements Correlated to Ultrafast Electron Transfer Dynamics at Ruthenium Tris Diimine Sensitized NiO Photocathodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chavarot-Kerlidou</w:t>
+                <w:t xml:space="preserve">Ruri A. Wahyuono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Fize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gablin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Wächtler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (21), pp.4967-4972. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (11), pp.5891-5904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201605948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b12536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482247v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inside Cover: Selective Luminescent Labeling of DNA and RNA Quadruplexes by π-Extended Ruthenium Light-Up Probes (Chem. Eur. J. 21/2017)</w:t>
               </w:r>
@@ -4256,77 +4256,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Saadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheila Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (21), pp.4948-4948. </w:t>
@@ -4403,51 +4403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen S. Andreiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Torelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad S. Veldkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4498,51 +4498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent Design for Dye-Sensitized H2-Evolving Photocathodes Based on a Cobalt Diimine–Dioxime Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4550,51 +4550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 138 (38), pp.12308-12311. </w:t>
@@ -4632,77 +4632,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of three series of ruthenium tris-diimine complexes containing acridine-based π-extended ligands using an efficient &amp;quot;chemistry on the complex&amp;quot; approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Saadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Traber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Kupfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4779,77 +4779,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and synthesis of novel organometallic dyes for NiO sensitization and photo-electrochemical applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siliu Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Pavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana B. Muñoz-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4894,567 +4894,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in hydrogen evolving molecular cobalt(II)–polypyridyl catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dye-sensitized PS-b-P2VP-templated nickel oxide films for photoelectrochemical applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Bräutigam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Reuben T.</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin J Field</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2015.03.014⟩</w:t>
+              <w:t xml:space="preserve">Interface Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (3), pp.article number 20140083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsfs.2014.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221080v1</w:t>
+                <w:t xml:space="preserve">hal-01198771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular cathode and photocathode materials for hydrogen evolution in photoelectrochemical devices</w:t>
+                <w:t xml:space="preserve">Recent developments in hydrogen evolving molecular cobalt(II)–polypyridyl catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Kaeffer</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Reuben T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adina Morozan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Artero Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology C: Photochemistry Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (SI), pp.90-105. </w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 304 (SI), pp.3-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochemrev.2015.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2015.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01273368v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible Light-Driven Electron Transfer from a Dye-Sensitized p -Type NiO Photocathode to a Molecular Catalyst in Solution: Toward NiO-Based Photoelectrochemical Devices for Solar Hydrogen Production</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular cathode and photocathode materials for hydrogen evolution in photoelectrochemical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Morozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Artero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.9b00652⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology C: Photochemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (SI), pp.90-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochemrev.2015.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02022091v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dye-sensitized PS-b-P2VP-templated nickel oxide films for photoelectrochemical applications.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visible Light-Driven Electron Transfer from a Dye-Sensitized p -Type NiO Photocathode to a Molecular Catalyst in Solution: Toward NiO-Based Photoelectrochemical Devices for Solar Hydrogen Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siliu Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Martin J Field</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Muñoz-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Labrugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Focus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (11), pp.5806-5818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.9b00652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsfs.2014.0083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01198771v1</w:t>
+                <w:t xml:space="preserve">hal-02022091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsecond X-ray absorption spectroscopy identification of Co(I) intermediates in cobaloxime-catalyzed hydrogen evolution.</w:t>
               </w:r>
@@ -5479,51 +5479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Cecconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Guda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen A. van Bokhoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5574,77 +5574,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Evolution Catalyzed by Cobalt Diimine–Dioxime Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (5), pp.1286-1295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5825,51 +5825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical modeling of low-energy electronic absorption bands in reduced cobaloximes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anirban Bhattacharjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jillian L. Dempsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5940,377 +5940,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pump-Flow-Probe X-Ray Absorption Spectroscopy as a Tool for Studying Intermediate States of Photocatalytic Systems.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dye-Sensitized Nanostructured Crystalline Mesoporous Tin-doped Indium Oxide Films with Tunable Thickness for Photoelectrochemical Applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyi Zhang</w:t>
+                <w:t xml:space="preserve">W. Hamd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristoffer Haldrup</w:t>
+                <w:t xml:space="preserve">J. Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugen Andreiadis</w:t>
+                <w:t xml:space="preserve">G. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp4010554⟩</w:t>
+              <w:t xml:space="preserve">J Mater Chem A Mater Energy Sustain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (28), pp.8217-8225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3TA10728K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062967v1</w:t>
+                <w:t xml:space="preserve">hal-01063041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dye-Sensitized Nanostructured Crystalline Mesoporous Tin-doped Indium Oxide Films with Tunable Thickness for Photoelectrochemical Applications.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular engineering of a cobalt-based electrocatalytic nanomaterial for H$_2$ evolution under fully aqueous conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fize</w:t>
+                <w:t xml:space="preserve">Eugen S Andreiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Muller</w:t>
+                <w:t xml:space="preserve">Pierre-André Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leyris</w:t>
+                <w:t xml:space="preserve">Phong D Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Leyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Mater Chem A Mater Energy Sustain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3TA10728K⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (1), pp.48-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nchem.1481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063041v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational study of the mechanism of hydrogen evolution by cobalt(diimine-dioxime) catalysts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anirban Bhattacharjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen S Andreiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fontecave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J Field</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (45), pp.15166-74. </w:t>
@@ -6324,247 +6324,247 @@
                 <w:t xml:space="preserve">⟨10.1002/chem.201301860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular engineering of a cobalt-based electrocatalytic nanomaterial for H$_2$ evolution under fully aqueous conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugen S Andreiadis</w:t>
+                <w:t xml:space="preserve">Pump-Flow-Probe X-Ray Absorption Spectroscopy as a Tool for Studying Intermediate States of Photocatalytic Systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigory Smolentsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Guda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Jacques</w:t>
+                <w:t xml:space="preserve">Xiaoyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phong D Tran</w:t>
+                <w:t xml:space="preserve">Kristoffer Haldrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Leyris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
+                <w:t xml:space="preserve">Eugen Andreiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (1), pp.48-53. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (34), pp.17367-17375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nchem.1481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp4010554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104881v1</w:t>
+                <w:t xml:space="preserve">hal-01062967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphine coordination to a cobalt diimine-dioxime catalyst increases stability during light-driven H2 production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6641,90 +6641,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined experimental-theoretical characterization of the hydrido-cobaloxime [HCo(dmgH)2(PnBu3)].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anirban Bhattacharjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen S Andreiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fontecave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J Field</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (13), pp.7087-93. </w:t>
@@ -6762,64 +6762,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splitting water with cobalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fontecave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6878,90 +6878,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial photosynthesis: from molecular catalysts for light-driven water splitting to photoelectrochemical cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen S Andreiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fontecave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 87 (5), pp.946-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7007,51 +7007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Structural Characterization of Planar Chiral Cr(CO) 3 -Complexed Aromatic Nitrones - Valuable Substrates for Asymmetric SmI 2 -Induced Coupling Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7418,358 +7418,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00377712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards new organometallic second-order nonlinear optical materials</w:t>
+                <w:t xml:space="preserve">Enantiomeric Analysis of Planar Chiral (η 6 -Arene)chromium Tricarbonyl Complexes using NMR in Oriented Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Murielle Chavarot</w:t>
+                <w:t xml:space="preserve">Olivier Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rose-Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 8 (8), pp.1256-1261. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (16), pp.4021-4028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2004.11.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/om050239u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485432v1</w:t>
+                <w:t xml:space="preserve">hal-02310905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiomeric Analysis of Planar Chiral (η 6 -Arene)chromium Tricarbonyl Complexes using NMR in Oriented Solvents</w:t>
+                <w:t xml:space="preserve">Towards new organometallic second-order nonlinear optical materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lafon</w:t>
+                <w:t xml:space="preserve">Anne-Lise Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Chavarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rose-Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lesot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">André-Jean Attias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 24 (16), pp.4021-4028. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (8), pp.1256-1261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om050239u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2004.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310905v1</w:t>
+                <w:t xml:space="preserve">hal-02485432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First asymmetric SmI2-induced cross-coupling of Cr(CO)3 aromatic nitrone complexes with carbonyl compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7854,1817 +7854,1817 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unassisted solar syngas production by a molecular dye-cobalt catalyst assembly in a tandem photoelectrochemical cell.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A sunny journey in the field of artificial photosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International solar fuels conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Newcastle upon Tyne, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire invité au laboratoire SyMMES, CEA Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Grenobe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493520v1</w:t>
+                <w:t xml:space="preserve">hal-05505765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sunny journey in the field of artificial photosynthesis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards the scale-up of TiO2-based photoanodes for water splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Silva-Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Bouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dufond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Aldakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité au laboratoire SyMMES, CEA Grenoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Grenobe, France</w:t>
+              <w:t xml:space="preserve">5th International solar fuels conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Newcastle upon Tyne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505765v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the scale-up of TiO2-based photoanodes for water splitting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Dufond</w:t>
+                <w:t xml:space="preserve">Unassisted solar syngas production by a molecular dye-cobalt catalyst assembly in a tandem photoelectrochemical cell.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Aldakov</w:t>
+                <w:t xml:space="preserve">Duc Nguyen Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International solar fuels conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Newcastle upon Tyne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501194v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producing fuels from sunlight and water: the Holy Grail of artificial photosynthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Development of a novel push-pull organic dye for hydrogen production in dye-sensitized photoelectrochemical cells (DSPECs).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthonin Moinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Demadrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Lecture Conference on Photochemistry (LCP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Mainz, Germany</w:t>
+              <w:t xml:space="preserve">International Workshop on Emerging Solar Energy Materials and Applications (ESEMA Workshop 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, May 2024, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038160v1</w:t>
+                <w:t xml:space="preserve">hal-05037092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a novel push-pull organic dye for hydrogen production in dye-sensitized photoelectrochemical cells (DSPECs).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthonin Moinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Demadrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Emerging Solar Energy Materials and Applications (ESEMA Workshop 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, May 2024, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Common scientific days of GDR Solar Fuels and Photo Electro Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037092v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a novel push-pull organic dye for hydrogen production in dye-sensitized photoelectrochemical cells (DSPECs).</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Producing fuels from sunlight and water: the Holy Grail of artificial photosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Common scientific days of GDR Solar Fuels and Photo Electro Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">29th Lecture Conference on Photochemistry (LCP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027426v1</w:t>
+                <w:t xml:space="preserve">hal-05038160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective aqueous electrocatalytic CO2-to-CO reduction with a cobalt-based molecular cathode</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Producing fuels from sunlight and water: the Holy Grail of artificial photosynthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Joshua Bagnall</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DefiCO2 Scientific Seminar on Chemical approaches for CO2 valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cross Disciplinary Program DefiCO2, Jun 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Post-Petroleum Materials Thematic Day (PPM) « Future trends in light−driven processes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025576v1</w:t>
+                <w:t xml:space="preserve">hal-05027376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular engineering and grafting of cobalt tetraazamacrocyclic catalysts: Towards the development of noble metal-free cathodes for hydrogen evolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Key insights into the performances of dye−sensitized photocathodes for hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Joshua Bagnall</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Navid Jameei Moghaddam</w:t>
+                <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Bold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthonin Moinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dietzek-Ivanšić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Carburants Solaires 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">25th International Symposium on the Photochemistry and Photophysics of Coordination Compounds (ISPPCC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ulm- Ulm University, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027513v1</w:t>
+                <w:t xml:space="preserve">hal-05038232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producing fuels from sunlight and water: the Holy Grail of artificial photosynthesis.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular engineering and grafting of cobalt tetraazamacrocyclic catalysts: Towards the development of noble metal-free cathodes for hydrogen evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Haake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Joshua Bagnall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Grau-Abarca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navid Jameei Moghaddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Post-Petroleum Materials Thematic Day (PPM) « Future trends in light−driven processes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Carburants Solaires 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027376v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key insights into the performances of dye−sensitized photocathodes for hydrogen production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Producing fuels from sunlight and water: the Holy Grail of artificial photosynthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Symposium on the Photochemistry and Photophysics of Coordination Compounds (ISPPCC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Ulm- Ulm University, Germany</w:t>
+              <w:t xml:space="preserve">2023 Société Royale de Chimie Scientific Day (2023 SRC Scientific Day ): Photochemistry, a shining tool for chemist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038232v1</w:t>
+                <w:t xml:space="preserve">hal-05038203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producing fuels from sunlight and water: the Holy Grail of artificial photosynthesis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Fundamental challenges in the design of performant dye-sensitized photocathodes for solar fuels production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Société Royale de Chimie Scientific Day (2023 SRC Scientific Day ): Photochemistry, a shining tool for chemist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">French, Swiss and German Conference on Photochemistry, Photophysics and Photosciences (CP2P’23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Mulhouse- Université de Haute-Alsace, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038203v1</w:t>
+                <w:t xml:space="preserve">hal-05038260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental challenges in the design of performant dye-sensitized photocathodes for solar fuels production.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Selective aqueous electrocatalytic CO2-to-CO reduction with a cobalt-based molecular cathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Haake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Joshua Bagnall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Aldakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French, Swiss and German Conference on Photochemistry, Photophysics and Photosciences (CP2P’23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Mulhouse- Université de Haute-Alsace, France</w:t>
+              <w:t xml:space="preserve">DefiCO2 Scientific Seminar on Chemical approaches for CO2 valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cross Disciplinary Program DefiCO2, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038260v1</w:t>
+                <w:t xml:space="preserve">hal-05025576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective aqueous electrocatalytic CO2-to-CO reduction with an immobilised cobalt macrocyclic complex</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular approaches to artificial photosynthesis and solar fuel production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Joshua Bagnall</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6émes journées du Groupement de recherche des Carburants Solaires, GDR Solar Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Fréjus, France</w:t>
+              <w:t xml:space="preserve">2022 Spring Meeting of the European Materials Research Society (E-MRS)- Symposium I: Sustainable approaches for renewable energy conversion to fuels and chemicals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027455v1</w:t>
+                <w:t xml:space="preserve">hal-05038281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards replacing platinum group metals for solar fuels: Molecular-engineered electrodes incorporating a hydrogen-evolving cobalt macrocyclic complex</w:t>
+                <w:t xml:space="preserve">Bio-inspired catalysts for solar fuels generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Joshua Bagnall</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Artero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uppsala University 6th Chemistry PhD Miniconference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">Japanese – French lAboratory for Semiconductor physics and Technology (J-FAST) Kick-off meeting on Exploratory topics in bio- and nano-chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble (Présentiel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027811v1</w:t>
+                <w:t xml:space="preserve">hal-04492741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing novel push-pull organic dyes and dye-catalyst assemblies for hydrogen production in dye-sensitized NiO photocathodes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Selective aqueous electrocatalytic CO2-to-CO reduction with an immobilised cobalt macrocyclic complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Haake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Joshua Bagnall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Aldakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Emerging Solar Energy Materials and Applications (ESEMA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">6émes journées du Groupement de recherche des Carburants Solaires, GDR Solar Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174942v1</w:t>
+                <w:t xml:space="preserve">hal-05027455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular approaches to artificial photosynthesis and solar fuel production.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards replacing platinum group metals for solar fuels: Molecular-engineered electrodes incorporating a hydrogen-evolving cobalt macrocyclic complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Joshua Bagnall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Haake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Koepf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Reuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Spring Meeting of the European Materials Research Society (E-MRS)- Symposium I: Sustainable approaches for renewable energy conversion to fuels and chemicals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Online, France</w:t>
+              <w:t xml:space="preserve">Uppsala University 6th Chemistry PhD Miniconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038281v1</w:t>
+                <w:t xml:space="preserve">hal-05027811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-inspired catalysts for solar fuels generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Developing novel push-pull organic dyes and dye-catalyst assemblies for hydrogen production in dye-sensitized NiO photocathodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthonin Moinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Brochnow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Demadrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese – French lAboratory for Semiconductor physics and Technology (J-FAST) Kick-off meeting on Exploratory topics in bio- and nano-chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenoble (Présentiel), France</w:t>
+              <w:t xml:space="preserve">International Workshop on Emerging Solar Energy Materials and Applications (ESEMA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492741v1</w:t>
+                <w:t xml:space="preserve">hal-04174942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cobalt-based molecular cathodes for electrocatalytic CO2 conversion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Haake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Bagnall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Straistari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Reuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited lectures Seminar FOCUS sur l’économie circulaire du carbone (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t>
@@ -9693,51 +9693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis en photo(électro)catalyse moléculaire pour la production de carburants solaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Energie et Photosynthèse artificielle : physique moléculaire et mécanismes physico-chimiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR EMIE et SOLAR FUELS, Oct 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9762,103 +9762,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular-engineered electrodes incorporating novel derivatives of a hydrogen-evolving cobalt macrocyclic complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Joshua Bagnall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Haake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Straistari</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Koepf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Reuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th UK Solar Fuels Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dr Shafeer Kalathil, Jul 2022, Newcastle-upon-Tyne- Northumbria University, France</w:t>
@@ -9913,116 +9913,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthonin Moinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Brochnow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Demadrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Solar Power Technologies (SPTech) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Porto (Virtual Conference), Portugal</w:t>
+              <w:t xml:space="preserve">5èmes Journées du Groupement de Recherche des Carburants Solaires, GDR Solar Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint-Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069562v1</w:t>
+                <w:t xml:space="preserve">hal-05038560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing novel push-pull organic dyes and dye-catalyst assemblies for hydrogen production in dye-sensitized NiO photocathodes.</w:t>
               </w:r>
@@ -10034,185 +10034,185 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthonin Moinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Brochnow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Demadrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées du Groupement de Recherche des Carburants Solaires, GDR Solar Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Saint-Jacut de la Mer, France</w:t>
+              <w:t xml:space="preserve">International Solar Power Technologies (SPTech) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Porto (Virtual Conference), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038560v1</w:t>
+                <w:t xml:space="preserve">hal-05069562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Studies and Novel Derivatives of a Hydrogen-Evolving Cobalt Complex for an Artificial Leaf.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Joshua Bagnall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng-Bo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongyue Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Koepf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Rendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10248,920 +10248,972 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches moléculaires pour la photosynthèse artificielle et la production de carburants solaires.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Design and H2-evolving activity assessment of dye-sensitized photocathodes based on cobalt catalysts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Chimie de Coordination 2020 (JCC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Division Chimie de Coordination de la Société chimique de France, Jan 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">Dyenamo thematic web workshops on Dye-sensitized solar fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039945v1</w:t>
+                <w:t xml:space="preserve">hal-05069517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and H2-evolving activity assessment of dye-sensitized photocathodes based on cobalt catalysts.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Activity and transient absorption spectroelectrochemistry of hydrogen-evolving dye-sensitized photocathodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Bold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dietzek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyenamo thematic web workshops on Dye-sensitized solar fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Online, France</w:t>
+              <w:t xml:space="preserve">27th Lecture Conference on Photochemistry of the German chemical society (GDCh)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Schleswig-Holstein (Virtuel), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069517v1</w:t>
+                <w:t xml:space="preserve">hal-04410376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity and transient absorption spectroelectrochemistry of hydrogen-evolving dye-sensitized photocathodes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Approches moléculaires pour la photosynthèse artificielle et la production de carburants solaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dietzek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Lecture Conference on Photochemistry of the German chemical society (GDCh)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Schleswig-Holstein (Virtuel), Germany</w:t>
+              <w:t xml:space="preserve">Journées de Chimie de Coordination 2020 (JCC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Division Chimie de Coordination de la Société chimique de France, Jan 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410376v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular approaches toward hydrogen production in photoelectrochemical cells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Molecular approaches toward hydrogen production in dye-sensitized photoelectrochemical cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Bold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Spring Meeting of the European Materials Research Society (E-MRS): Symposium H: Materials for applications in photocatalysis and photoconversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">47th World Chemistry Congress of International Union of Pure and Applied Chemistry (IUPAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, Palais des Congrès de Paris Place de la Porte-Maillot (Présentiel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040006v1</w:t>
+                <w:t xml:space="preserve">hal-04473542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular approaches toward hydrogen production in dye-sensitized photoelectrochemical cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A new RuCo dyad for dye-sensitized hydrogen-evolving photocathode applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th World Chemistry Congress of International Union of Pure and Applied Chemistry (IUPAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, Palais des Congrès de Paris Place de la Porte-Maillot (Présentiel), France</w:t>
+              <w:t xml:space="preserve">Journées de Chimie de Coordination 2019 (JCC 2019) de la Société Chimique de France (SCF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Montpellier (présentiel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473542v1</w:t>
+                <w:t xml:space="preserve">hal-04412817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new RuCo dyad for dye-sensitized hydrogen-evolving photocathode applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The design and synthesis of charge accumulating Ru(II) photosensitizers for multi-electron photocatalytic solar fuel production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas M. Randell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Rendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Demeunynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Gambarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Chimie de Coordination 2019 (JCC 2019) de la Société Chimique de France (SCF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Montpellier (présentiel), France</w:t>
+              <w:t xml:space="preserve">4èmes Journées Nationales du Groupe de Recherche des Carburants Solaires (GDR Solar Fuels)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, Synchrotron SOLEIL, Saint-Aubin (Présentiel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412817v1</w:t>
+                <w:t xml:space="preserve">hal-05039980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The design and synthesis of charge accumulating Ru(II) photosensitizers for multi-electron photocatalytic solar fuel production.</w:t>
+                <w:t xml:space="preserve">The design and synthesis of charge accumulating Ru(II) photosensitizers for multi-electron photocatalytic solar fuel production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas M. Randell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Rendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Demeunynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Bayle</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pierre-Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Gambarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Nationales du Groupe de Recherche des Carburants Solaires (GDR Solar Fuels)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, Synchrotron SOLEIL, Saint-Aubin (Présentiel), France</w:t>
+              <w:t xml:space="preserve">102nd Canadian Chemistry Conference and Exhibition: Celebrating IUPAC’s 100th Anniversary: Canada’s Place in Global Chemical Research, Innovation and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Québec, Centre des congrès de Québec (Présentiel), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039980v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The design and synthesis of charge accumulating Ru(II) photosensitizers for multi-electron photocatalytic solar fuel production</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new RuCo dyad for dye-sensitized hydrogen-evolving photocathode applications irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Bold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">102nd Canadian Chemistry Conference and Exhibition: Celebrating IUPAC’s 100th Anniversary: Canada’s Place in Global Chemical Research, Innovation and Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Québec, Centre des congrès de Québec (Présentiel), Canada</w:t>
+              <w:t xml:space="preserve">3rd International Solar Fuel conference (ISF-3) &amp; International Conference on Artificial Photosynthesis-2019 (ICARP-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Hiroshima, Hiroshima Convention Hall (Présentiel), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484353v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of artificial photosynthetic systems performing charge photoaccumulation upon visible light irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas M. Randell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Rendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Solar Fuel conference (ISF-3) &amp; International Conference on Artificial Photosynthesis-2019 (ICARP-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Hiroshima, Hiroshima Convention Hall (présentiel), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11180,230 +11232,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new RuCo dyad for dye-sensitized hydrogen-evolving photocathode applications irradiation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Molecular approaches toward hydrogen production in photoelectrochemical cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Solar Fuel conference (ISF-3) &amp; International Conference on Artificial Photosynthesis-2019 (ICARP-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Hiroshima, Hiroshima Convention Hall (Présentiel), Japan</w:t>
+              <w:t xml:space="preserve">2019 Spring Meeting of the European Materials Research Society (E-MRS): Symposium H: Materials for applications in photocatalysis and photoconversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490863v1</w:t>
+                <w:t xml:space="preserve">hal-05040006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ToF-SIMS Study of Noble Metal-Free and Co-Grafted Dye-Sensitized H2-evolving NiO Photocathodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gablin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher D. Windle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Secondary Ion Mass Spectrometry (SIMS21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Kraków, Poland</w:t>
@@ -11464,103 +11464,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the scale-up of TiO2-based photoanodes for water splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Silva-Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Silva-Gaspar</w:t>
+                <w:t xml:space="preserve">Gaspard Bouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Lombardi</w:t>
+                <w:t xml:space="preserve">Maxime Dufond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Aldakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International solar fuels conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Newcastle upon Tyne, United Kingdom</w:t>
@@ -11602,77 +11602,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and synthesis of advanced photosensitizers for multi-electron oxidations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Koepf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 ARCANE scientific Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11710,77 +11710,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and synthesis of advanced photosensitizers for multi-electron oxidations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Koepf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International conference of the Institute of Metals in Biology of Grenoble (IMBG) on fuel synthesis : from metalloproteins to bio-inspired models &amp; materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Grenoble- UGA Campus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11799,402 +11799,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Electron Transfer from CuInS2 Quantum Dots to a Molecular Catalyst for Hydrogen Production: Challenging Diffusion Limitations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solar Fuels Generators: integration at different levels and scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Eliasson</w:t>
+                <w:t xml:space="preserve">Duc N. Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hansson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Artero</w:t>
+                <w:t xml:space="preserve">Angela R. A. Maragno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vanoorenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st UK Solar Chemicals Network Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées du Groupement de Recherche des carburants solaires (GDR Solar Fuels)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086952v1</w:t>
+                <w:t xml:space="preserve">hal-04712577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Fuels Generators: integration at different levels and scales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+                <w:t xml:space="preserve">Ultrafast Electron Transfer from CuInS2 Quantum Dots to a Molecular Catalyst for Hydrogen Production: Challenging Diffusion Limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Joshua Bagnall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Vanoorenberghe</w:t>
+                <w:t xml:space="preserve">N. Eliasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Conference on Renewable energy : solar fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Ventura (Californie), United States</w:t>
+              <w:t xml:space="preserve">1st UK Solar Chemicals Network Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712497v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Fuels Generators: integration at different levels and scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela R. A. Maragno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Straistari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vanoorenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupement de Recherche des carburants solaires (GDR Solar Fuels)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Gordon Conference on Renewable energy : solar fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Ventura (Californie), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712577v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic characterization of bioinspired ruthenium complexes for multielectronic redox processes.</w:t>
               </w:r>
@@ -12206,51 +12206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Hagmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mroweh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dietzek-Ivansic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12288,51 +12288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light−driven charge accumulation on ruthenium tris−diimine photosensitizers featuring flavin−inspired pi−extended ligands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mroweh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12407,402 +12407,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the power of computers to design efficient photocatalysts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Light−driven charge accumulation on ruthenium tris−diimine photosensitizers featuring flavin−inspired pi−extended ligands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dietzek-Ivansic</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Mroweh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maneesha Varghese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Gambarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Symposium on the Photochemistry and Photophysics of Coordination Compounds (ISPPCC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Ulm- Ulm University, Germany</w:t>
+              <w:t xml:space="preserve">Congress of the French Chemical Society- (SCF congress 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes- Cité des Congrès de Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095697v1</w:t>
+                <w:t xml:space="preserve">hal-05095640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light−driven charge accumulation on ruthenium tris−diimine photosensitizers featuring flavin−inspired pi−extended ligands.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Using the power of computers to design efficient photocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Serge Gambarelli</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dietzek-Ivansic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the French Chemical Society- (SCF congress 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes- Cité des Congrès de Nantes, France</w:t>
+              <w:t xml:space="preserve">25th International Symposium on the Photochemistry and Photophysics of Coordination Compounds (ISPPCC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ulm- Ulm University, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095640v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cobalt-based Molecular Hybrid Electrode for Electrocatalytic CO2 Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Haake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Straistari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Joshua Bagnall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Aldakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Reuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference (GRC) on Renewable Energy: Solar fuels; Advancing Complexity, Selectivity and Efficiency in Artificial Photosynthesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Barga- Renaissance Tuscany Il Ciocco (présentiel), Italy</w:t>
+              <w:t xml:space="preserve">Gordon Research Seminar (GRS) on Renewable Energy: Solar fuels; Catalytic Transformations for Sustainable Chemicals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lucca- Barga (Renaissance Tuscany Il Ciocco), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285485v1</w:t>
+                <w:t xml:space="preserve">hal-05087103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and photoelectrochemical characterisation of dye-sensitized NiO photocathodes</w:t>
               </w:r>
@@ -12814,51 +12814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthonin Moinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coutancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12913,103 +12913,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cobalt-based Molecular Cathode for Selective Electrocatalytic CO2–to-CO Reduction in Aqueous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Haake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Bagnall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Straistari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Reuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Biological Inorganic Chemistry Conference (EuroBIC-16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Grenoble, University Grenoble Alpes (Présentiel), France</w:t>
@@ -13051,90 +13051,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular-engineered electrodes incorporating novel derivatives of a hydrogen-evolving cobalt macrocyclic complex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Bagnall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haake Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Straistari</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Koepf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Reuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Seminar (GRS) on Renewable Energy: Solar Fuels; Catalytic Transformations for Sustainable Chemicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Barga- Renaissance Tuscany Il Ciocco (présentiel), Italy</w:t>
@@ -13163,103 +13163,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular-engineered electrodes incorporating novel derivatives of a hydrogen-evolving cobalt macrocyclic complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Joshua Bagnall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Haake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Straistari</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Koepf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Reuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swedish Consortium for Artificial Photosynthesis (CAP) workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Enköping- Haga Slott, Sweden</w:t>
@@ -13282,644 +13282,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt-based Molecular Hybrid Electrode for Electrocatalytic CO2 Reduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Molecular-engineered electrodes incorporating novel derivatives of a hydrogen-evolving cobalt macrocyclic complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Bagnall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Haake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Straistari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
+                <w:t xml:space="preserve">Matthieu Koepf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Reuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Seminar (GRS) on Renewable Energy: Solar fuels; Catalytic Transformations for Sustainable Chemicals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lucca- Barga (Renaissance Tuscany Il Ciocco), Italy</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference(GRC) on Renewable Energy: Solar Fuels; Advancing Complexity, Selectivity and Efficiency in Artificial Photosynthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Barga,Renaissance Tuscany Il Ciocco,, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05087103v1</w:t>
+                <w:t xml:space="preserve">hal-04176799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular-engineered electrodes incorporating novel derivatives of a hydrogen-evolving cobalt macrocyclic complex</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Cobalt-based Molecular Cathode for Selective Electrocatalytic CO2-to-CO Reduction in Aqueous Electrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Haake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Straistari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Reuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Artero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference(GRC) on Renewable Energy: Solar Fuels; Advancing Complexity, Selectivity and Efficiency in Artificial Photosynthesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Barga,Renaissance Tuscany Il Ciocco,, Italy</w:t>
+              <w:t xml:space="preserve">16th European Biological Inorganic Chemistry Conference (EuroBIC-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble- University Grenoble Alpes (UGA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176799v1</w:t>
+                <w:t xml:space="preserve">hal-05087068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt-based Molecular Cathode for Selective Electrocatalytic CO2-to-CO Reduction in Aqueous Electrolyte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Cobalt-based Molecular Hybrid Electrode for Electrocatalytic CO2 Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Haake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Bagnall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Straistari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Reuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Biological Inorganic Chemistry Conference (EuroBIC-16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Grenoble- University Grenoble Alpes (UGA), France</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference (GRC) on Renewable Energy: Solar fuels; Advancing Complexity, Selectivity and Efficiency in Artificial Photosynthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Barga- Renaissance Tuscany Il Ciocco (présentiel), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05087068v1</w:t>
+                <w:t xml:space="preserve">hal-04285485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of artificial photosynthetic systems for bio-inspired charge photoaccumulation.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular-engineered electrodes incorporating novel derivatives of a hydrogen-evolving cobalt macrocyclic complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Joshua Bagnall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Koepf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Reuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Gimbert-Suriñach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Chimie de Coordination 2021(JCC-2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris- Campus Pierre et Marie Curie, France</w:t>
+              <w:t xml:space="preserve">9th UK Solar Fuels Network Symposium and Early Career Researcher Event (ECR Event)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, University of Strathclyde- Glasgow- Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101598v1</w:t>
+                <w:t xml:space="preserve">hal-05105863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular-engineered electrodes incorporating novel derivatives of a hydrogen-evolving cobalt macrocyclic complex.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing novel push-pull organic dyes and dye-catalyst assemblies for hydrogen production in dye-sensitized NiO photocathodes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthonin Moinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Brochnow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Demadrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Joshua Bagnall</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Nordic Photosynthesis Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Gothenburg (Présentiel), Sweden</w:t>
+              <w:t xml:space="preserve">International Solar Fuels Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Grenoble ( Online ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101791v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of artificial photosynthetic systems for bio-inspired charge photoaccumulation</w:t>
               </w:r>
@@ -13944,64 +13944,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Hagmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dietzek-Ivansic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées du Groupement de Recherche des Carburants Solaires, GDR Solar Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Saint-Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14026,474 +14026,474 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular-engineered electrodes incorporating novel derivatives of a hydrogen-evolving cobalt macrocyclic complex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Joshua Bagnall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Straistari</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Koepf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Reuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Gimbert-Suriñach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th UK Solar Fuels Network Symposium and Early Career Researcher Event (ECR Event)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, University of Strathclyde- Glasgow- Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Solar Fuels Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Grenoble ( Online ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105863v1</w:t>
+                <w:t xml:space="preserve">hal-05105938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing novel push-pull organic dyes and dye-catalyst assemblies for hydrogen production in dye-sensitized NiO photocathodes.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular-engineered electrodes incorporating novel derivatives of a hydrogen-evolving cobalt macrocyclic complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Joshua Bagnall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Koepf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Reuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Gimbert‐suriñach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Solar Fuels Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Grenoble ( Online ), France</w:t>
+              <w:t xml:space="preserve">15th Nordic Photosynthesis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Gothenburg (Présentiel), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105899v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular-engineered electrodes incorporating novel derivatives of a hydrogen-evolving cobalt macrocyclic complex.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of artificial photosynthetic systems for bio-inspired charge photoaccumulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Mroweh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Hagmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dietzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Joshua Bagnall</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Solar Fuels Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Grenoble ( Online ), France</w:t>
+              <w:t xml:space="preserve">Journées de Chimie de Coordination 2021(JCC-2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris- Campus Pierre et Marie Curie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105938v1</w:t>
+                <w:t xml:space="preserve">hal-05101598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient absorption spectroelectrochemistry on dye-sensitized photocathodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastian Bold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zedler Linda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">714th WE-Heraeus-Seminar “Resolving the Full Picture: Complementary Spectroscopic Approaches to Explore Dynamics in Physical and Chemical Systems”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Bad Honnef, Physikzentrum Bad Honnef (Presentiel), Germany</w:t>
@@ -14516,678 +14516,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic studies on the catalytic cycle of a hydrogen-evolving cobalt complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covalent dye-catalyst assemblies for H2-evolving dye-sensitized photocathodes: improved perfomances and transient absorption spectroelectrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Bold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Joshua Bagnall</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
+                <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Nationales du Groupe de Recherche des Carburants Solaires (GDR Solar Fuels)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, Synchrotron SOLEIL, Saint-Aubin (Présentiel), France</w:t>
+              <w:t xml:space="preserve">3rd International Solar Fuel conference (ISF-3) &amp; International Conference on Artificial Photosynthesis-2019 (ICARP-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Hiroshima, Hiroshima Convention Hall (Présentiel), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458089v1</w:t>
+                <w:t xml:space="preserve">hal-04490822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent dye-catalyst assemblies for H2-evolving dye-sensitized photocathodes: improved perfomances and transient absorption spectroelectrochemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
+                <w:t xml:space="preserve">Polyoxometalate mediated electron transfer for dye-sensitized transparent semi-conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Ben M'Barek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Izzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy E. Rosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Solar Fuel conference (ISF-3) &amp; International Conference on Artificial Photosynthesis-2019 (ICARP-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Hiroshima, Hiroshima Convention Hall (Présentiel), Japan</w:t>
+              <w:t xml:space="preserve">4èmes Journées Nationales du Groupe de Recherche des Carburants Solaires (GDR) Solar Fuels)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, Synchrotron SOLEIL, Saint-Aubin (Présentiel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490822v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyoxometalate mediated electron transfer for dye-sensitized transparent semi-conductors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular-engineered electrodes incorporating cobalt catalysts for hydrogen evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Joshua Bagnall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Koepf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Hammarström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Artero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Nationales du Groupe de Recherche des Carburants Solaires (GDR) Solar Fuels)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, Synchrotron SOLEIL, Saint-Aubin (Présentiel), France</w:t>
+              <w:t xml:space="preserve">2nd International Electrolysis and Fuel Cell Discussions Conference (EFCD 2019) on Electrolysis and Fuel Cell Discussions - Towards Catalysts Free of Critical Raw Materials for Fuel Cells and Electrolysers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, La Grande-Motte (Présentiel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473336v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular-engineered electrodes incorporating cobalt catalysts for hydrogen evolution</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new RuCo dyad for dye-sensitized hydrogen-evolving photocathode applications – synthesis, photo- and spectroelectrochemical studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Bold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Zedler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dietzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Electrolysis and Fuel Cell Discussions Conference (EFCD 2019) on Electrolysis and Fuel Cell Discussions - Towards Catalysts Free of Critical Raw Materials for Fuel Cells and Electrolysers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, La Grande-Motte (Présentiel), France</w:t>
+              <w:t xml:space="preserve">4èmes Journées Nationales du Groupe de Recherche des Carburants Solaires (GDR Solar Fuels)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, paris, Synchrotron SOLEIL, Saint-Aubin (Présentiel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469202v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new RuCo dyad for dye-sensitized hydrogen-evolving photocathode applications – synthesis, photo- and spectroelectrochemical studies.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Photoelectrochemical H2 Evolution from a Covalent Porphyrin-Cobalt Diimine-Dioxime Dyad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asterios Charisiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dietzek</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoi Pournara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kosma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nikolaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Nationales du Groupe de Recherche des Carburants Solaires (GDR Solar Fuels)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, paris, Synchrotron SOLEIL, Saint-Aubin (Présentiel), France</w:t>
+              <w:t xml:space="preserve">3rd International Solar Fuel conference (ISF-3) &amp; International Conference on Artificial Photosynthesis-2019 (ICARP-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Hiroshima, Hiroshima Convention Hall, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04457851v1</w:t>
+                <w:t xml:space="preserve">hal-05101739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron transfer in a covalent dye–cobalt catalyst assembly – a transient absorption spectroelectrochemistry perspective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastian Bold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15232,307 +15232,307 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie de Coordination 2019 (JCC 2019) de la Société Chimique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Montpellier (Présentiel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelectrochemical H2 Evolution from a Covalent Porphyrin-Cobalt Diimine-Dioxime Dyad</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Noble metal-free covalent dye catalyst assemblies for H2-evolving dye-sensitized photocathodes: improved performance and transient absorption spectroelectrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Bold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Nikolaou</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Zedler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Solar Fuel conference (ISF-3) &amp; International Conference on Artificial Photosynthesis-2019 (ICARP-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Hiroshima, Hiroshima Convention Hall, Japan</w:t>
+              <w:t xml:space="preserve">118th General Assembly of the German Bunsen Society for Physical Chemistry (Bunsentagung 2019),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101739v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noble metal-free covalent dye catalyst assemblies for H2-evolving dye-sensitized photocathodes: improved performance and transient absorption spectroelectrochemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Artero</w:t>
+                <w:t xml:space="preserve">Mechanistic studies on the catalytic cycle of a hydrogen-evolving cobalt complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Joshua Bagnall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Bo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongyue Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Koepf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">118th General Assembly of the German Bunsen Society for Physical Chemistry (Bunsentagung 2019),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Jena, Germany</w:t>
+              <w:t xml:space="preserve">4èmes Journées Nationales du Groupe de Recherche des Carburants Solaires (GDR Solar Fuels)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, Synchrotron SOLEIL, Saint-Aubin (Présentiel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458154v1</w:t>
+                <w:t xml:space="preserve">hal-04458089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15550,77 +15550,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-Organometallic systems for the hydrogen economy: engineering of electrode materials and light-driven devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chenevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edited byJaouen G. and Salmain M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganometallic Chemistry: Applications in Drug Discovery, Biocatalysis, and Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chap.9, Wiley‐VCH Verlag GmbH &amp; Co., pp.273-304, 2015, 978-3-527-33527-5. </w:t>
@@ -15827,51 +15827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Queyriaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria W&#228;chtler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cari&#241;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietzek-Ivan&#353;i&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01951F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hagmeyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mroweh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schwab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitilin Mcmanus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maneesha Varghese" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404627" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202400175" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494422v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Joshua Bagnall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Eliasson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Johansson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Chavarot-Kerlidou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c06216" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490620v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc N. Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Giannoudis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Straistari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Koepf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.3c02480" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805512v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haake" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Costentin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413910" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537292v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Grau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c00336" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourguignon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Moinel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Huet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Windle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202300095" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764796v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Brochnow" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumaitre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2se00292b" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617666v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin M&#252;eller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M. Randell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kupfer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietzek-Ivansic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103882" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Bold" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#252;ller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bruhnke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c12138" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asterios Charisiadis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Pournara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimilia Kosma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Nikolaou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001111" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190801v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c05033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102755v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Mu&#241;oz-Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pavone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384951v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyue Sun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Field" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10407" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ben M'Barek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Rosser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sum" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volatron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b02083" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02147070v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromu Kumagai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanobu Higashi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brisse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bold" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b02521" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lefebvre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900151" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121543v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Duskova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lamarche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheila Amor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Caron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01978" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344754v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siliu Lyu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#233;le Pavone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mu&#241;oz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b00652" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326894v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Randell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rendon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Bayle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902312" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Br&#228;utigam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bold" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04715" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798595v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Schindler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Traber" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc04348a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870377v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Zedler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc05556d" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970031v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lefebvre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b05274" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01884495v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaeffer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gablin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc00899j" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807279v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT01210E" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775421v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefebvre Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08989" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741945v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Queyriaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giannoudis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Windle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Roy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;caut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SE00428A" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518766v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruri A. Wahyuono" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12536" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482247v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saadallah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellakhal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lefebvre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chavarot-Kerlidou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201605948" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310165v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Saadallah" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bellakhal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700458" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534973v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen S. Andreiadis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Torelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad S. Veldkamp" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD00204H" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376126v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lebrun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b05865" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400067v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Gr&#228;fe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT02944B" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352064v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pavone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT02177H" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221080v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Reuben T." TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artero Vincent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2015.03.014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273368v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Morozan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2015.08.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LC6SD74-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022091v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198771v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Field" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2014.0083" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220430v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Smolentsev" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Cecconi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Guda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen A. van Bokhoven" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502900" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166229v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.5b00058" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069184v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Janousch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Frieh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudenz Jud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00035H" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069153v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Bhattacharjee" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian L. Dempsey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry B. Gray" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuko Fujita" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402398" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062967v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Zhang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Haldrup" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Andreiadis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4010554" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063041v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamd" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fize" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muller" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leyris" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA10728K" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063045v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen S Andreiadis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301860" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJBZ7GGN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104881v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Jacques" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong D Tran" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leyris" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1481" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063097v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Zhang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Wang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licheng Sun" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic2019132" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018371v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic2024204" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063099v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201007987" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKJ6SCW1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063100v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2011.00966.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKDQLMPK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658612v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rivard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Chamiot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hahn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rose" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/Ejoc.200900836" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6CS2MJPM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188649v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamelin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;nage" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charnay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Chavarot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pierre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic800534v" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JB8L5MB5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377712v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menage" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485432v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Roy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rose" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rose-Munch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Attias" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.11.033" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2X8J86R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310905v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050239u" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z0R3XDZV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04013439v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rivard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Py" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b405406g" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N0WP86ZS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493520v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen Ngoc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505765v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501194v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Silva-Gaspar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lombardi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Bouteau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dufond" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Aldakov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038160v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037092v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Demadrille" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027426v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025576v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027513v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Grau-Abarca" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Jameei Moghaddam" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027376v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038232v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038203v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038260v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027455v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027811v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174942v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038281v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492741v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174309v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Bagnall" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025770v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031398v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069562v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038560v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073724v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Bo Li" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039945v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069517v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410376v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietzek" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040006v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473542v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412817v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039980v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484353v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierre-Bayle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492424v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490863v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867420v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505626v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501088v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Vasseur" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493656v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086952v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eliasson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hansson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712497v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela R. A. Maragno" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vanoorenberghe" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712577v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc N. Ngoc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095725v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080059v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095697v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wenger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095640v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285485v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080148v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197004v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174256v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haake Matthieu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087007v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087103v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176799v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087068v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101598v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101791v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gimbert&#8208;suri&#241;ach" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101580v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105863v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gimbert-Suri&#241;ach" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105899v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105938v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412752v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zedler Linda" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458089v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490822v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vacher" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473336v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izzet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E. Rosser" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469202v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Hammarstr&#246;m" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457851v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455617v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101739v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kosma" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nikolaou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458154v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219841v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenevier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527673438.ch09" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Queyriaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria W&#228;chtler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cari&#241;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietzek-Ivan&#353;i&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01951F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hagmeyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mroweh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schwab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitilin Mcmanus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maneesha Varghese" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404627" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haake" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Chavarot-Kerlidou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Costentin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413910" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc N. Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Giannoudis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Straistari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Koepf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.3c02480" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537292v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Joshua Bagnall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Grau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c00336" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202400175" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494422v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Eliasson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Johansson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c06216" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourguignon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Moinel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Huet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Windle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202300095" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764796v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Brochnow" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumaitre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2se00292b" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617666v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin M&#252;eller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M. Randell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kupfer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietzek-Ivansic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103882" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Bold" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#252;ller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bruhnke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c12138" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asterios Charisiadis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Pournara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimilia Kosma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Nikolaou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001111" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190801v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c05033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384951v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyue Sun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Field" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10407" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491994v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ben M'Barek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Rosser" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sum" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volatron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b02083" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102755v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Mu&#241;oz-Garcia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pavone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152654v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lefebvre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900151" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02147070v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromu Kumagai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanobu Higashi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brisse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bold" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b02521" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344754v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siliu Lyu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#233;le Pavone" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mu&#241;oz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b00652" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121543v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Duskova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lamarche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheila Amor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Caron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01978" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326894v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Randell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rendon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Bayle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902312" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Br&#228;utigam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bold" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04715" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775421v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Schindler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Traber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefebvre Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08989" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01884495v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaeffer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gablin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc00899j" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807279v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT01210E" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741945v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Queyriaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giannoudis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Windle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Roy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;caut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SE00428A" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798595v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc04348a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970031v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Zedler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lefebvre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b05274" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870377v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc05556d" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482247v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saadallah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellakhal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lefebvre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chavarot-Kerlidou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201605948" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518766v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruri A. Wahyuono" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12536" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310165v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Saadallah" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bellakhal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700458" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534973v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen S. Andreiadis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Torelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad S. Veldkamp" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD00204H" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376126v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lebrun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b05865" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400067v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Gr&#228;fe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT02944B" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352064v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pavone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT02177H" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198771v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Field" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2014.0083" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221080v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Reuben T." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artero Vincent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2015.03.014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273368v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Morozan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2015.08.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LC6SD74-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022091v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220430v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Smolentsev" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Cecconi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Guda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen A. van Bokhoven" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502900" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166229v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.5b00058" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069184v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Janousch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Frieh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudenz Jud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00035H" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069153v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Bhattacharjee" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian L. Dempsey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry B. Gray" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuko Fujita" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402398" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063041v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamd" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fize" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leyris" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA10728K" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104881v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen S Andreiadis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Jacques" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong D Tran" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leyris" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1481" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063045v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301860" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJBZ7GGN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062967v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Zhang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Haldrup" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Andreiadis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4010554" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063097v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Zhang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Wang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licheng Sun" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic2019132" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018371v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic2024204" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063099v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201007987" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKJ6SCW1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063100v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2011.00966.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKDQLMPK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658612v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rivard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Chamiot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hahn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rose" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/Ejoc.200900836" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6CS2MJPM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188649v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamelin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;nage" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charnay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Chavarot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pierre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic800534v" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JB8L5MB5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377712v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menage" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310905v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rose-Munch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rose" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050239u" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z0R3XDZV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485432v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Roy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Attias" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.11.033" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2X8J86R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04013439v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rivard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Py" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b405406g" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N0WP86ZS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505765v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501194v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Silva-Gaspar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lombardi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Bouteau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dufond" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Aldakov" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493520v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen Ngoc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037092v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Demadrille" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027426v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038160v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027376v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038232v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027513v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Grau-Abarca" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Jameei Moghaddam" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038203v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038260v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025576v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038281v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492741v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027455v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027811v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174942v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174309v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Bagnall" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025770v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031398v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038560v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069562v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073724v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Bo Li" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069517v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410376v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietzek" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039945v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473542v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412817v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039980v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484353v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierre-Bayle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490863v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492424v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040006v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867420v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505626v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501088v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Vasseur" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493656v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712577v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc N. Ngoc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela R. A. Maragno" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vanoorenberghe" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086952v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eliasson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hansson" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712497v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095725v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080059v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095640v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095697v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wenger" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087103v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080148v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197004v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174256v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haake Matthieu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087007v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176799v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087068v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285485v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105863v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gimbert-Suri&#241;ach" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105899v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101580v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105938v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101791v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gimbert&#8208;suri&#241;ach" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101598v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412752v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zedler Linda" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490822v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vacher" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473336v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izzet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E. Rosser" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469202v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Hammarstr&#246;m" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457851v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101739v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kosma" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nikolaou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455617v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458154v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458089v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219841v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenevier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527673438.ch09" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>