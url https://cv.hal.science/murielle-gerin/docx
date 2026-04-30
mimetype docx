--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -100,282 +100,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equality of intelligence and representation-forms. Examples of two cooperative engineerings to social issues.</w:t>
+                <w:t xml:space="preserve">Genèse d’un incident en classe: Analyse croisée, didactique et sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Perraud</w:t>
+                <w:t xml:space="preserve">Joëlle Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniel Faggianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Murielle Gerin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Loquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectiva Educacional. Formación de Profesores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4151/07189729-Vol.63-Iss.3-Art.1590⟩</w:t>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (1), pp.89-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11nxw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138498v1</w:t>
+                <w:t xml:space="preserve">hal-04587832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse d’un incident en classe: Analyse croisée, didactique et sociologique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Equality of intelligence and representation-forms. Examples of two cooperative engineerings to social issues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gerin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (1), pp.89-114. </w:t>
+              <w:t xml:space="preserve">Perspectiva Educacional. Formación de Profesores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (3), pp.29-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11nxw⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4151/07189729-Vol.63-Iss.3-Art.1590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587832v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Égalité des sexes et temps didactique. L’exemple de l’écriture au CP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2 (17), pp.35-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -409,51 +409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire comme Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 578, pp.14-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -478,51 +478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’égalité des sexes par les arts de faire. Exemple de l’écriture d’une histoire à l’école primaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -547,51 +547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Bande-brouillon » : un dispositif de co-écriture fille-garçon au CP pour un enjeu éthique et épistémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -657,64 +657,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La symétrie dans les recherches participatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international et interdisciplinaire : ethnographie et recherches participatives. Actualités des formes de recherche-action en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ethnographies plurielles #13, Jan 2024, Lyon (Maison des Sciences de l'Homme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -739,77 +739,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Preuve dans la recherche en éducation, dans les sciences, dans la culture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -847,64 +847,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrétiser l’égalité des sexes au CP, la co-écriture fille-garçon en symétrie. Communication CDpE (Collectif didactique pour enseigner), Sur la notion d’ingénierie coopérative : épistémologie, théorie, et méthode – Etudes de ca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Loquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude de la structure fédérative de Recherche VISA : Les usages des enregistrements vidéos et d’autres données empiriques dans la collaboration entre chercheurs et acteurs des activités du travail, d’enseignement-apprentissage ou de formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agrosup, Feb 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -923,234 +923,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La concrétisation de l’égalité des sexes au CP. Exemple de relecture réciproque pour la co-écriture d’une histoire en symétrie fille-garçon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Co-écriture en binôme mixte : pour une reconnaissance épistémique fille-garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Piquemal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium « Genre : Didactique(s) et pratiques d’enseignement. Perspectives francophones », aux Rencontres internationales du réseau Recherche en Education et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse 2, 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Premier Congrès International de la Théorie de l’Action Conjointe en Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TACD; ESPE de Bretagne; UBO, 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171585v1</w:t>
+                <w:t xml:space="preserve">hal-02171590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-écriture en binôme mixte : pour une reconnaissance épistémique fille-garçon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La concrétisation de l’égalité des sexes au CP. Exemple de relecture réciproque pour la co-écriture d’une histoire en symétrie fille-garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gerin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Piquemal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Congrès International de la Théorie de l’Action Conjointe en Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TACD; ESPE de Bretagne; UBO, 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Symposium « Genre : Didactique(s) et pratiques d’enseignement. Perspectives francophones », aux Rencontres internationales du réseau Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse 2, 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171590v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie coopérative et égalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Perraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier Congrès International de la Théorie de l’Action Conjointe en Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TACD; ESPE de Bretagne; UBO, 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1169,109 +1169,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading and Writing in Pair Groups of Boy and Girl : Seeking for Equity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Penser la mixité à travers une action conjointe fille-garçon épistémiquement équitable. L’exemple d’un binôme mixte en lire-écrire au CP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Loquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Verscheure, I., Gender and Subject Didactics : What do we Gain in Addressing Gender Issues at the Micro-Level of Didactical Interactions ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Conference on Educational Research / European educational Research Association EERA/ECER; Inclusion and Exclusion, Ressources for Educational Research ?, Sep 2018, Bolzano, Italy</w:t>
+              <w:t xml:space="preserve">Symposium « Genre et Didactique(s) : Questionner les usages des concepts "empruntés" aux Études de Genre dans les approches didactiques », colloque international de l’ARCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE d'Aquitaine; Université de Bordeaux, 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170942v1</w:t>
+                <w:t xml:space="preserve">hal-02171596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixité filles-garçons : état des recherches</w:t>
               </w:r>
@@ -1283,51 +1283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée à destination des lycées : Découverte des universités rennaises. Mixité et orientation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1346,351 +1346,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser la mixité à travers une action conjointe fille-garçon épistémiquement équitable. L’exemple d’un binôme mixte en lire-écrire au CP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Reading and Writing in Pair Groups of Boy and Girl : Seeking for Equity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Loquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium « Genre et Didactique(s) : Questionner les usages des concepts "empruntés" aux Études de Genre dans les approches didactiques », colloque international de l’ARCD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESPE d'Aquitaine; Université de Bordeaux, 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Symposium Verscheure, I., Gender and Subject Didactics : What do we Gain in Addressing Gender Issues at the Micro-Level of Didactical Interactions ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Conference on Educational Research / European educational Research Association EERA/ECER; Inclusion and Exclusion, Ressources for Educational Research ?, Sep 2018, Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171596v1</w:t>
+                <w:t xml:space="preserve">hal-02170942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Epistemic Quality for Equitable Access to High Quality Language Learning in a Primary Classroom in Germany</w:t>
+                <w:t xml:space="preserve">Comparative Perspectives on Joint Action in Didactics: High Epistemic Quality Learning and Education in School</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian D. Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Loquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meinert Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Wegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WERA 2017 Focal Meeting/Hong Kong Education Research Association International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Hong-King, China</w:t>
+              <w:t xml:space="preserve">European Conference on Educational Research (ECER 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University College UCC, Aug 2017, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734232v1</w:t>
+                <w:t xml:space="preserve">hal-01734326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Perspectives on Joint Action in Didactics: High Epistemic Quality Learning and Education in School</w:t>
+                <w:t xml:space="preserve">High Epistemic Quality for Equitable Access to High Quality Language Learning in a Primary Classroom in Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian D. Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Loquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meinert Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Wegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Educational Research (ECER 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University College UCC, Aug 2017, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">WERA 2017 Focal Meeting/Hong Kong Education Research Association International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Hong-King, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734326v1</w:t>
+                <w:t xml:space="preserve">hal-01734232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1708,51 +1708,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'égalité fille-garçon par/pour les situations de lire-écrire au CP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des doctorant.e.s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1861,51 +1861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées transversales de l'UFR de sciences humaines (Rennes 2) "Savoir, éducation, apprentissage aujourd’hui : regards croisés en sciences humaines et sociales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Rennes, France. Presses universitaires de Rennes (PUR), 2019</w:t>
@@ -1966,51 +1966,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrétiser l'égalité des sexes : écrire ensemble au CP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, 9782140328671</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2080,51 +2080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Kolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif Didactique pour Enseigner (CDpE). </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2322,64 +2322,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurquer par l’art de faire. Ou comment la parenté épistémique infuse une ingénierie sur l’égalité des sexes en écriture au CP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Loquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2447,51 +2447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer c’est mesurer le progrès des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2559,64 +2559,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'égalité fille-garçon s'apprend-elle à l'école primaire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Loquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectif Didactique pour enseigner, Didactique pour enseigner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.305-323, 2019, Paideia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2810,51 +2810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4151/07189729-Vol.63-Iss.3-Art.1590" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587832v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coasne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faggianelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nxw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337126v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.11588" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337160v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337146v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.3393" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515173v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171585v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171590v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Chevallier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Piquemal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171588v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170942v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171596v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Hudson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinert Meyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Wegner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717567v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pezzino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Niang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumoulin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812530v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilaine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Buriel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylene Motais Louvel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733715v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coasne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faggianelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nxw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138498v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4151/07189729-Vol.63-Iss.3-Art.1590" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337126v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.11588" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337160v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337146v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.3393" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515173v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Chevallier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Piquemal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171585v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171588v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171596v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Hudson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinert Meyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Wegner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734232v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717567v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pezzino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Niang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumoulin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812530v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilaine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Buriel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylene Motais Louvel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733715v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>