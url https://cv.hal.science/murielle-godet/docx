--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -652,295 +652,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cross-Sectional Quantitative Metabolomics Study Evidencing the Metabolic Signature in Six Organs during a 14-Week High-Fat High-Sucrose and Standard Diet in Mice</w:t>
+                <w:t xml:space="preserve">Nutraceuticals in the management of autonomic function and related disorders: A comprehensive review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Drevet Mulard</w:t>
+                <w:t xml:space="preserve">Paulo César Trindade Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Guibert</w:t>
+                <w:t xml:space="preserve">Micaelle Oliveira de Luna Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mey</w:t>
+                <w:t xml:space="preserve">Daniella de Oliveira Coutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lefevre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Chauvin</w:t>
+                <w:t xml:space="preserve">Marciane Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu16060803⟩</w:t>
+              <w:t xml:space="preserve">Pharmacological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 208, pp.107368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phrs.2024.107368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567781v1</w:t>
+                <w:t xml:space="preserve">hal-04720035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutraceuticals in the management of autonomic function and related disorders: A comprehensive review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Cross-Sectional Quantitative Metabolomics Study Evidencing the Metabolic Signature in Six Organs during a 14-Week High-Fat High-Sucrose and Standard Diet in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Drevet Mulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo César Trindade Costa</w:t>
+                <w:t xml:space="preserve">Sylvie Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micaelle Oliveira de Luna Freire</w:t>
+                <w:t xml:space="preserve">Anne Mey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniella de Oliveira Coutinho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Murielle Godet</w:t>
+                <w:t xml:space="preserve">Camille Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marciane Magnani</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 208, pp.107368. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (6), pp.803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phrs.2024.107368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu16060803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720035v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of intestinal FXR activity as a possible mechanism for the beneficial effects of a probiotic mix supplementation on lipid metabolism alterations and weight gain in mice fed a high fat diet</w:t>
               </w:r>
@@ -1099,51 +1099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Drevet Mulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2489,697 +2489,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key role for cyclin-dependent kinases in the first and second meiotic divisions of rat spermatocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of FSH and of testosterone on the completion of meiosis and the very early steps of spermiogenesis of the rat: an in vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Perrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Durand</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.103.023705⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 33, pp.729-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1677/jme.1.01493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680859v1</w:t>
+                <w:t xml:space="preserve">hal-02679436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of FSH and of testosterone on the completion of meiosis and the very early steps of spermiogenesis of the rat: an in vitro study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Vigier</w:t>
+                <w:t xml:space="preserve">Key role for cyclin-dependent kinases in the first and second meiotic divisions of rat spermatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Weiss</w:t>
+                <w:t xml:space="preserve">Anne Damestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.H. Perrard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Murielle Godet</w:t>
+                <w:t xml:space="preserve">Sandrine Mouradian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Durand</w:t>
+                <w:t xml:space="preserve">Brian Rudkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 33, pp.729-742. </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (4), pp.1147-1152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1677/jme.1.01493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.103.023705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679436v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental changes in cyclin B1 and cyclin dependent kinase 1 (CDK1) levels in the different populations of spermatogenic cells of the post-natal rat testis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spermatogenèse in vitro: une nouvelle voie de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benchaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rudkin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Grain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 79, pp.816-823</w:t>
+              <w:t xml:space="preserve">Andrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (3), pp.284-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697131v1</w:t>
+                <w:t xml:space="preserve">hal-02698438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental changes in cyclin B1 and cyclin-dependent kinase 1 (CDK1) levels in the different populations of spermatogenic cells of the post-natal rat testis.</w:t>
+                <w:t xml:space="preserve">Developmental changes in cyclin B1 and cyclin dependent kinase 1 (CDK1) levels in the different populations of spermatogenic cells of the post-natal rat testis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rudkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European J. Cell Biol.</w:t>
+              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 79, pp.816-823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023800v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spermatogenèse in vitro: une nouvelle voie de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Developmental changes in cyclin B1 and cyclin-dependent kinase 1 (CDK1) levels in the different populations of spermatogenic cells of the post-natal rat testis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian B. Rudkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 10 (3), pp.284-291</w:t>
+              <w:t xml:space="preserve">European J. Cell Biol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 79, pp.816-823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698438v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spermatogenèse in vitro : une nouvelle voie de recherche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benchaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerin J.F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3253,84 +3253,84 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Mornex</w:t>
+                <w:t xml:space="preserve">J.F. Mormex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 30 (5), pp.467-474</w:t>
+              <w:t xml:space="preserve">, 1999, 30, pp.467-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00902587v1</w:t>
+                <w:t xml:space="preserve">hal-02695634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infection of primary cultures of mammary epithelial cells by small ruminant lentiviruses</w:t>
               </w:r>
@@ -3348,84 +3348,84 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Mormex</w:t>
+                <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 30, pp.467-474</w:t>
+              <w:t xml:space="preserve">, 1999, 30 (5), pp.467-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695634v1</w:t>
+                <w:t xml:space="preserve">hal-00902587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major receptor-binding and neutralization determinants are located within the same domain of the transmissible gastroenteritis virus (coronavirus) spike protein</w:t>
               </w:r>
@@ -3513,320 +3513,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02704326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGEV corona virus ORF4 encodes a membrane protein that is incorporated into virions</w:t>
+                <w:t xml:space="preserve">Contact mechanics, needs for broader application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. L'Haridon</w:t>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hubert Laude</w:t>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 25 (1A), pp.A273-A278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/25/1A/041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02715945v1</w:t>
+                <w:t xml:space="preserve">hal-00381475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact mechanics, needs for broader application</w:t>
+                <w:t xml:space="preserve">TGEV corona virus ORF4 encodes a membrane protein that is incorporated into virions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Vincent</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. L'Haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Laude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 188, pp.666-675</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00381475v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanics and materials in fretting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3974,273 +3974,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02708080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four major antigenic sites of the coronavirus transmissible gastroenteritis virus are located on the amino-terminal half of spike glycoprotein S</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular biology of transmissible gastroenteritis virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rasschaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Gelfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 71, pp.1313-1323</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 23, pp.147-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02709175v1</w:t>
+                <w:t xml:space="preserve">hal-02702619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular biology of transmissible gastroenteritis virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Four major antigenic sites of the coronavirus transmissible gastroenteritis virus are located on the amino-terminal half of spike glycoprotein S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rasschaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Gelfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Laude</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 23, pp.147-154</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 71, pp.1313-1323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702619v1</w:t>
+                <w:t xml:space="preserve">hal-02709175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4916,64 +4916,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR Metabolomics Profiling Reveals Distinctive Signatures of an Obesogenic Diet in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Drevet Mulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5548,51 +5548,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal insulin-dependent diabetes mellitus changes DNA methylation pattern at Oct4 promotor in rabbit blastocysts</w:t>
+                <w:t xml:space="preserve">Investigation of DNA methylation role periconceptional programming in early stage embryos from rabbit diabetic pregnancy model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Grybel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
@@ -5627,97 +5627,110 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Gurke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WG/MC/Scientific Meeting of Action BM1308 "Sharing advances on large animal models" - SALAAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Poznan, Poland. , 2 p., 2015</w:t>
+              <w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COST Edition</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 60 p., 2015, Epigenetics and Periconception Environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798929v1</w:t>
+                <w:t xml:space="preserve">hal-02741215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of DNA methylation role periconceptional programming in early stage embryos from rabbit diabetic pregnancy model</w:t>
+                <w:t xml:space="preserve">Maternal insulin-dependent diabetes mellitus changes DNA methylation pattern at Oct4 promotor in rabbit blastocysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Grybel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
@@ -5752,86 +5765,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Gurke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WG/MC/Scientific Meeting of Action BM1308 "Sharing advances on large animal models" - SALAAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Poznan, Poland. , 2 p., 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COST Edition</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02741215v1</w:t>
+                <w:t xml:space="preserve">hal-02798929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation of the POU5F1 regulatory region in rabbit first embryonic lineages</w:t>
               </w:r>
@@ -6074,301 +6074,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and functional characterization of rabbit embryonic stem cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting features of embryonic and induced pluripotent stem cells in rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Afanassieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tapponnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Osteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rediscovery pluripotency: from teratocarcinomas to embryonic stem cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Cardiff, United Kingdom. 2011, Rediscovery pluripotency: from teratocarcinomas to embryonic stem cells, 10-12 October, Cardiff, Wales</w:t>
+              <w:t xml:space="preserve">Rediscovering pluripotency: from teratocarcinomas to embryonic stem cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Cardiff, United Kingdom. 2011, Rediscovering pluripotency: from teratocarcinomas to embryonic stem cells, 10-12 October, Cardiff, Wales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746770v1</w:t>
+                <w:t xml:space="preserve">hal-02749631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting features of embryonic and induced pluripotent stem cells in rabbit</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular and functional characterization of rabbit embryonic stem cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Osteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rediscovering pluripotency: from teratocarcinomas to embryonic stem cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Cardiff, United Kingdom. 2011, Rediscovering pluripotency: from teratocarcinomas to embryonic stem cells, 10-12 October, Cardiff, Wales</w:t>
+              <w:t xml:space="preserve">4. International Rabbit Biotechnology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Budapest, Hungary. 2011, 4th International Rabbit Biotechnology Meeting, 30th June - 1st July, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749631v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and functional characterization of rabbit embryonic stem cell lines</w:t>
+                <w:t xml:space="preserve">Molecular and functional characterization of rabbit embryonic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Osteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
@@ -6382,344 +6382,344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Rabbit Biotechnology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Budapest, Hungary. 2011, 4th International Rabbit Biotechnology Meeting, 30th June - 1st July, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Rediscovery pluripotency: from teratocarcinomas to embryonic stem cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Cardiff, United Kingdom. 2011, Rediscovery pluripotency: from teratocarcinomas to embryonic stem cells, 10-12 October, Cardiff, Wales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746874v1</w:t>
+                <w:t xml:space="preserve">hal-02746770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la capacité de cellules ES dépendantes du FGF2 ou dépendantes du LIF à coloniser le blastocyste de lapin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Derivation and characterization of rabbit embryonic stem cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzy S. Markossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Osteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d'Elevage (JACI Phase 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p., 2010</w:t>
+              <w:t xml:space="preserve">International Symposium: Stem cells in Biology and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Lisbonne, Portugal. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822184v1</w:t>
+                <w:t xml:space="preserve">hal-02819150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation and characterization of rabbit embryonic stem cell lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de la capacité de cellules ES dépendantes du FGF2 ou dépendantes du LIF à coloniser le blastocyste de lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Osteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium: Stem cells in Biology and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Lisbonne, Portugal. 1 p., 2010</w:t>
+              <w:t xml:space="preserve">Journées d'Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d'Elevage (JACI Phase 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819150v1</w:t>
+                <w:t xml:space="preserve">hal-02822184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dérivation de cellules souches embryonnaires pluripotentes chez le lapin</w:t>
               </w:r>
@@ -6757,51 +6757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Osteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France. 2009, 3èmes Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
@@ -7560,51 +7560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443929v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Vitalis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2025.102263" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Drevet Mulard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guibert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lefevre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Chauvin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16060803" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720035v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar Trindade Costa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaelle Oliveira de Luna Freire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella de Oliveira Coutinho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciane Magnani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2024.107368" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Benoit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Barz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2281015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Alves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lefebvre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bassot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010096" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800529v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Bouchereau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aksoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200538" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bravard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;rard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Makki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95117-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J P Rautureau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefevre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88097-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blach&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0689" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wianny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillermas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2016.03.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000957v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Osteil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Tapponnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Panneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.20134242" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652615v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Coronado" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tapponnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bernat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2012.10.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000951v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Z. Tancos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Nemes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Z. Polgar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Gocza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.06.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sabido" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilleron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2007.12.019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663916v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680859v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Damestoy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouradian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Rudkin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.023705" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vigier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Perrard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01493" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697131v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rudkin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023800v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian B. Rudkin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698438v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benchaib" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148408v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchaib" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerin J.F." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902587v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerondelle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mornex" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695634v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mormex" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704326v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Delmas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Laude" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715945v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L'Haridon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381475v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/25/1A/041" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JJDL1PHM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951920v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vincent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0043-1648(92)90266-B" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG35N62P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708080v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rasschaert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709175v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gelfi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702619v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208948v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Pinteur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lamarche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208942v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606710v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Grybel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knelangen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kradolfer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pendzialek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12909" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819186v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osteil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816741v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fontaine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265181v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chauvin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800665v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800627v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735932v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Grybel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Pendzialek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742778v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368862.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798929v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grybel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Schindler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gurke" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741215v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295269_2.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741193v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blach&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/259046_2.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747847v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746770v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savatier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749631v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746874v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822184v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819150v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751466v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846216v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duarte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845979v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915878v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Delmas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029654v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Aksoy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443929v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Vitalis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2025.102263" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720035v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar Trindade Costa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaelle Oliveira de Luna Freire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella de Oliveira Coutinho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciane Magnani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2024.107368" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567781v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Drevet Mulard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lefevre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Chauvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16060803" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Benoit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Barz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2281015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Alves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lefebvre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bassot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010096" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800529v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Bouchereau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aksoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200538" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bravard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;rard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Makki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95117-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J P Rautureau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefevre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88097-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blach&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0689" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wianny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillermas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2016.03.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000957v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Osteil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Tapponnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Panneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.20134242" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652615v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Coronado" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tapponnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bernat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2012.10.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000951v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Z. Tancos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Nemes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Z. Polgar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Gocza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.06.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sabido" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilleron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2007.12.019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663916v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679436v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vigier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Perrard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01493" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680859v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Damestoy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouradian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Rudkin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.023705" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698438v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benchaib" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697131v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rudkin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian B. Rudkin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148408v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchaib" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerin J.F." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695634v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerondelle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mormex" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mornex" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704326v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Delmas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Laude" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381475v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/25/1A/041" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JJDL1PHM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715945v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L'Haridon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951920v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vincent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0043-1648(92)90266-B" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG35N62P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708080v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rasschaert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702619v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gelfi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709175v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208948v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Pinteur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lamarche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208942v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606710v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Grybel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knelangen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kradolfer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pendzialek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12909" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819186v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osteil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816741v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fontaine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265181v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chauvin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800665v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800627v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735932v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Grybel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Pendzialek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742778v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368862.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741215v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grybel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Schindler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gurke" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295269_2.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798929v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741193v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blach&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/259046_2.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747847v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749631v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746874v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savatier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746770v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819150v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822184v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751466v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846216v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duarte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845979v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915878v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Delmas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029654v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Aksoy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>