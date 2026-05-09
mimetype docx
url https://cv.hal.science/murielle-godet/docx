--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -484,3757 +484,4025 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the effects of metformin on gut functions and microbiota and their contribution to improving glucose tolerance in diabetic mice</w:t>
+                <w:t xml:space="preserve">Multicomponent intervention improves gut microbiome and cardiac autonomic function in childhood obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Godet</w:t>
+                <w:t xml:space="preserve">Paulo César Trindade Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+                <w:t xml:space="preserve">Marciane Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Vitalis</w:t>
+                <w:t xml:space="preserve">Vinicius José Baccin Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bendridi</w:t>
+                <w:t xml:space="preserve">Rúbia Cartaxo Squizato De Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Vieille-Marchiset</w:t>
+                <w:t xml:space="preserve">Cristiane Cosmo Silva-Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 102, pp.102263. </w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 330 (3), pp.H799-H812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2025.102263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00769.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443929v1</w:t>
+                <w:t xml:space="preserve">hal-05600461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutraceuticals in the management of autonomic function and related disorders: A comprehensive review</w:t>
+                <w:t xml:space="preserve">Digestates of pea and fava bean proteins induce FGF19 in human intestinal HT29 cells: Evidence for a potential role of PPARγ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo César Trindade Costa</w:t>
+                <w:t xml:space="preserve">Bérengère Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micaelle Oliveira de Luna Freire</w:t>
+                <w:t xml:space="preserve">Clémence Defois-Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniella de Oliveira Coutinho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Murielle Godet</w:t>
+                <w:t xml:space="preserve">Audrey Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marciane Magnani</w:t>
+                <w:t xml:space="preserve">Sandra Pesenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexane Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phrs.2024.107368⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 137, pp.107175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2026.107175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720035v1</w:t>
+                <w:t xml:space="preserve">hal-05600445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cross-Sectional Quantitative Metabolomics Study Evidencing the Metabolic Signature in Six Organs during a 14-Week High-Fat High-Sucrose and Standard Diet in Mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the effects of metformin on gut functions and microbiota and their contribution to improving glucose tolerance in diabetic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Guibert</w:t>
+                <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mey</w:t>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lefevre</w:t>
+                <w:t xml:space="preserve">Oriane Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Chauvin</w:t>
+                <w:t xml:space="preserve">Nadia Bendridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vieille-Marchiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu16060803⟩</w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102, pp.102263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2025.102263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567781v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of intestinal FXR activity as a possible mechanism for the beneficial effects of a probiotic mix supplementation on lipid metabolism alterations and weight gain in mice fed a high fat diet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutraceuticals in the management of autonomic function and related disorders: A comprehensive review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Benoit</w:t>
+                <w:t xml:space="preserve">Paulo César Trindade Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Le Barz</w:t>
+                <w:t xml:space="preserve">Micaelle Oliveira de Luna Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniella de Oliveira Coutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armelle Penhoat</w:t>
+                <w:t xml:space="preserve">Marciane Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (2), pp.2281015. </w:t>
+              <w:t xml:space="preserve">Pharmacological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 208, pp.107368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19490976.2023.2281015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phrs.2024.107368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04358942v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycine Supplementation in Obesity Worsens Glucose Intolerance through Enhanced Liver Gluconeogenesis</w:t>
+                <w:t xml:space="preserve">A Cross-Sectional Quantitative Metabolomics Study Evidencing the Metabolic Signature in Six Organs during a 14-Week High-Fat High-Sucrose and Standard Diet in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Alves</w:t>
+                <w:t xml:space="preserve">Eva Drevet Mulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lamarche</w:t>
+                <w:t xml:space="preserve">Sylvie Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Lefebvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eva Drevet Mulard</w:t>
+                <w:t xml:space="preserve">Anne Mey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Bassot</w:t>
+                <w:t xml:space="preserve">Camille Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (1), pp.96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15010096⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 16 (6), pp.803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu16060803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959235v1</w:t>
+                <w:t xml:space="preserve">hal-04567781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major transcriptomic, epigenetic and metabolic changes underlie the pluripotency continuum in rabbit preimplantation embryos</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition of intestinal FXR activity as a possible mechanism for the beneficial effects of a probiotic mix supplementation on lipid metabolism alterations and weight gain in mice fed a high fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Alice Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
+                <w:t xml:space="preserve">Mélanie Le Barz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Aksoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anais Moulin</w:t>
+                <w:t xml:space="preserve">Armelle Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.200538⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.2281015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2023.2281015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800529v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metformin treatment for 8 days impacts multiple intestinal parameters in high-fat high-sucrose fed mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glycine Supplementation in Obesity Worsens Glucose Intolerance through Enhanced Liver Gluconeogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Bravard</w:t>
+                <w:t xml:space="preserve">Frédéric Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Gérard</w:t>
+                <w:t xml:space="preserve">Rémy Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Drevet Mulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Defois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kassem Makki</w:t>
+                <w:t xml:space="preserve">Arthur Bassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-95117-0⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15010096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345382v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary obesity in mice is associated with lipid deposition and metabolic shifts in the lungs sharing features with the liver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Major transcriptomic, epigenetic and metabolic changes underlie the pluripotency continuum in rabbit preimplantation embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhelm Bouchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles J P Rautureau</w:t>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Morio</w:t>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guibert</w:t>
+                <w:t xml:space="preserve">Irène Aksoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lefevre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Perrier</w:t>
+                <w:t xml:space="preserve">Anais Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-88097-8⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149 (17), pp.dev200538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.200538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285037v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive methylation of POU5F1 regulatory regions during blastocyst development.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary obesity in mice is associated with lipid deposition and metabolic shifts in the lungs sharing features with the liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles J P Rautureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Canon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">B. Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Blachère</w:t>
+                <w:t xml:space="preserve">S. Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Peynot</w:t>
+                <w:t xml:space="preserve">C. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+                <w:t xml:space="preserve">J. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 156 (2), pp.145-161. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/REP-17-0689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-88097-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623175v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic status of H19/IGF2 and SNRPN imprinted genes in aborted and successfully derived embryonic stem cell lines in non-human primates</w:t>
+                <w:t xml:space="preserve">Metformin treatment for 8 days impacts multiple intestinal parameters in high-fat high-sucrose fed mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Wianny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Murielle Godet</w:t>
+                <w:t xml:space="preserve">Amélie Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Guillermas</w:t>
+                <w:t xml:space="preserve">Céline Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cortay</w:t>
+                <w:t xml:space="preserve">Clémence Defois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Makki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2016.03.002⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.16684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-95117-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635946v1</w:t>
+                <w:t xml:space="preserve">hal-03345382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced pluripotent stem cells derived from rabbits exhibit some characteristics of naïve pluripotency</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progressive methylation of POU5F1 regulatory regions during blastocyst development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Y. Tapponnier</w:t>
+                <w:t xml:space="preserve">Eugénie Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzy S. Markossian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Murielle Godet</w:t>
+                <w:t xml:space="preserve">Thierry Blachère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara B. Panneau</w:t>
+                <w:t xml:space="preserve">Nathalie Peynot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/bio.20134242⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 156 (2), pp.145-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-17-0689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000957v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short G1 phase is an intrinsic determinant of naive embryonic stem cell pluripotency</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Epigenetic status of H19/IGF2 and SNRPN imprinted genes in aborted and successfully derived embryonic stem cell lines in non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Wianny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blachère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Tapponnier</w:t>
+                <w:t xml:space="preserve">Rémi Guillermas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Bernat</w:t>
+                <w:t xml:space="preserve">Véronique Cortay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 10 (1), pp.118 - 131. </w:t>
+              <w:t xml:space="preserve">, 2016, 16 (3), pp.557-567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2012.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2016.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652615v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of rabbit pluripotent stem cell lines</w:t>
+                <w:t xml:space="preserve">Induced pluripotent stem cells derived from rabbits exhibit some characteristics of naïve pluripotency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Z. Tancos</w:t>
+                <w:t xml:space="preserve">Pierre P. Osteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. C. Nemes</w:t>
+                <w:t xml:space="preserve">Yann Y. Tapponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Z. Polgar</w:t>
+                <w:t xml:space="preserve">Suzy S. Markossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. E. Gocza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
+                <w:t xml:space="preserve">Barbara B. Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2012.06.017⟩</w:t>
+              <w:t xml:space="preserve">Biology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (6), pp.613-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/bio.20134242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000951v1</w:t>
+                <w:t xml:space="preserve">hal-01000957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiotic progression of rat spermatocytes requires mitogen-activated protein kinases of Sertoli cells and close contacts between the germ cells and the Sertoli cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A short G1 phase is an intrinsic determinant of naive embryonic stem cell pluripotency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Coronado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Sabido</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Bourillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gilleron</w:t>
+                <w:t xml:space="preserve">Yann Tapponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Durand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnieszka Bernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 315 (1), pp.173-188. </w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.118 - 131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2007.12.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2012.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659131v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glial cell-line-derived neurotropic factor and its receptors are expressed by germinal and somatic cells of the rat testis</w:t>
+                <w:t xml:space="preserve">Generation of rabbit pluripotent stem cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z. Z. Tancos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Nemes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Z. Polgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. E. Gocza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (8), pp.1774-1786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2012.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663916v1</w:t>
+                <w:t xml:space="preserve">hal-01000951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of FSH and of testosterone on the completion of meiosis and the very early steps of spermiogenesis of the rat: an in vitro study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Meiotic progression of rat spermatocytes requires mitogen-activated protein kinases of Sertoli cells and close contacts between the germ cells and the Sertoli cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Durand</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sabido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 315 (1), pp.173-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2007.12.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1677/jme.1.01493⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02679436v1</w:t>
+                <w:t xml:space="preserve">hal-02659131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key role for cyclin-dependent kinases in the first and second meiotic divisions of rat spermatocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Glial cell-line-derived neurotropic factor and its receptors are expressed by germinal and somatic cells of the rat testis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Damestoy</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sabido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 190 (1), pp.59-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.103.023705⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02680859v1</w:t>
+                <w:t xml:space="preserve">hal-02663916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spermatogenèse in vitro: une nouvelle voie de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">The effects of FSH and of testosterone on the completion of meiosis and the very early steps of spermiogenesis of the rat: an in vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Perrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 33, pp.729-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1677/jme.1.01493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698438v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental changes in cyclin B1 and cyclin dependent kinase 1 (CDK1) levels in the different populations of spermatogenic cells of the post-natal rat testis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Key role for cyclin-dependent kinases in the first and second meiotic divisions of rat spermatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Durand</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Damestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mouradian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Rudkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (4), pp.1147-1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.103.023705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697131v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental changes in cyclin B1 and cyclin-dependent kinase 1 (CDK1) levels in the different populations of spermatogenic cells of the post-natal rat testis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Spermatogenèse in vitro: une nouvelle voie de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benchaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European J. Cell Biol.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 79, pp.816-823</w:t>
+              <w:t xml:space="preserve">Andrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (3), pp.284-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023800v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spermatogenèse in vitro : une nouvelle voie de recherche.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Developmental changes in cyclin B1 and cyclin dependent kinase 1 (CDK1) levels in the different populations of spermatogenic cells of the post-natal rat testis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rudkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 10, pp.284-291</w:t>
+              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 79, pp.816-823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148408v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection of primary cultures of mammary epithelial cells by small ruminant lentiviruses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Developmental changes in cyclin B1 and cyclin-dependent kinase 1 (CDK1) levels in the different populations of spermatogenic cells of the post-natal rat testis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.F. Mormex</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian B. Rudkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 30, pp.467-474</w:t>
+              <w:t xml:space="preserve">European J. Cell Biol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 79, pp.816-823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695634v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection of primary cultures of mammary epithelial cells by small ruminant lentiviruses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Spermatogenèse in vitro : une nouvelle voie de recherche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benchaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerin J.F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 30 (5), pp.467-474</w:t>
+              <w:t xml:space="preserve">Andrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10, pp.284-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00902587v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major receptor-binding and neutralization determinants are located within the same domain of the transmissible gastroenteritis virus (coronavirus) spike protein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Infection of primary cultures of mammary epithelial cells by small ruminant lentiviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hubert Laude</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mornex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 68 (12), pp.8008-8016</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 30 (5), pp.467-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704326v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact mechanics, needs for broader application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Infection of primary cultures of mammary epithelial cells by small ruminant lentiviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Vincent</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Mormex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 30, pp.467-474</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00381475v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGEV corona virus ORF4 encodes a membrane protein that is incorporated into virions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Major receptor-binding and neutralization determinants are located within the same domain of the transmissible gastroenteritis virus (coronavirus) spike protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Grosclaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Laude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 188, pp.666-675</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 68 (12), pp.8008-8016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02715945v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics and materials in fretting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Contact mechanics, needs for broader application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Murielle Godet</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0043-1648(92)90266-B⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 25 (1A), pp.A273-A278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/25/1A/041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01951920v1</w:t>
+                <w:t xml:space="preserve">hal-00381475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing and antigenicity of entire and anchor-free spike glycoprotein S of coronavirus TGEV expressed by recombinant baculovirus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">TGEV corona virus ORF4 encodes a membrane protein that is incorporated into virions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. L'Haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Laude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 185, pp.732-740</w:t>
+              <w:t xml:space="preserve">, 1992, 188, pp.666-675</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708080v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular biology of transmissible gastroenteritis virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Laude</w:t>
+                <w:t xml:space="preserve">Mechanics and materials in fretting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Rasschaert</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 153 (1), pp.135-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0043-1648(92)90266-B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702619v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Processing and antigenicity of entire and anchor-free spike glycoprotein S of coronavirus TGEV expressed by recombinant baculovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rasschaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 185, pp.732-740</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular biology of transmissible gastroenteritis virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rasschaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Gelfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 23, pp.147-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Four major antigenic sites of the coronavirus transmissible gastroenteritis virus are located on the amino-terminal half of spike glycoprotein S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rasschaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Gelfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Laude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 71, pp.1313-1323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02709175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4244,655 +4512,655 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La glycine n’améliore pas le profil métabolique de souris obèses malgré un impact favorable sur les interactions mitochondrie-réticulum endoplasmique hépatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Pinteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès de la Société Francophone du Diabète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone du Diabète, Mar 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La glycine a un impact favorable sur les contacts mitochondrie-réticulum endoplasmique (MAMs) dans le foie de souris obèses mais ne présente pas d’intérêt pour l’amélioration du profil métabolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Pinteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a maternal diabetes on embryonic DNA methylation in rabbit blastocyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. J. Grybel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Knelangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kradolfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pendzialek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. Annual Conference of Physiology and Pathology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Deutsche Veterinärmedizinische Gesellschaft. DEU., 2017, Munich, Germany. 64 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/rda.12909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of rabbit ES and iPS cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Osteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tapponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Plurrabit Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Godollo, Hungary. 19 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dérivation de cellules souches pluripotentes chez le lapin et la chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Afanassieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salvetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Interne du SBRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4902,1943 +5170,1943 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR Metabolomics Profiling Reveals Distinctive Signatures of an Obesogenic Diet in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Drevet Mulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Pinteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the pluripotency continuum in rabbit pre-implantation embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting International Society for Stem Cell Research (ISSCR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual, United States. </w:t>
+              <w:t xml:space="preserve">4th Annual Meeting French Society for Stem Cell Research (FSSCR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800665v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the pluripotency continuum in rabbit pre-implantation embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Annual Meeting French Society for Stem Cell Research (FSSCR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting International Society for Stem Cell Research (ISSCR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800627v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is maternal diabetes causing a delay in embryo development through hypoblast underdevelopment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.J. Grybel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Knelangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kradolfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareike Pendzialek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Action BM 1308 « Sharing Advances on Large Animal Models - SAALAM »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Halle, Germany. , 2017, COST Action BM 1308 « Sharing Advances on Large Animal Models - SAALAM » Final conference - Advances on large animal models: bridging the gap between biomedical research and clinical translation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive establishment of differential methylation on POU5F1 upstream sequence over blastocyst development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blachère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epiconcept Conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Giardini Naxos, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 84 p., 2016, Epigenetics and Periconception Environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of DNA methylation role periconceptional programming in early stage embryos from rabbit diabetic pregnancy model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Grybel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareike Pendzialek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Gurke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COST Edition</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60 p., 2015, Epigenetics and Periconception Environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal insulin-dependent diabetes mellitus changes DNA methylation pattern at Oct4 promotor in rabbit blastocysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Grybel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareike Pendzialek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Gurke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WG/MC/Scientific Meeting of Action BM1308 "Sharing advances on large animal models" - SALAAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Poznan, Poland. , 2 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation of the POU5F1 regulatory region in rabbit first embryonic lineages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Blachère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epiconcept Workshop 2014, Epigenomic Toolbox: from Methods to Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Las Palmas, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 76 p., 2014, Epigenetics and Periconception Environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and functional features demarcate embryonic and induced pluripotent stem cells in rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Afanassieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Osteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tapponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRA Symposium 2013: Raising the next generation of stem cell research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Kyoto, Japan. , 2013, Raising the next generation of stem cell research, March 11 &amp; 12,2013, Kyoto, Japan: poster abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting features of embryonic and induced pluripotent stem cells in rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Afanassieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tapponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Osteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rediscovering pluripotency: from teratocarcinomas to embryonic stem cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Cardiff, United Kingdom. 2011, Rediscovering pluripotency: from teratocarcinomas to embryonic stem cells, 10-12 October, Cardiff, Wales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and functional characterization of rabbit embryonic stem cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Osteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Rabbit Biotechnology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Budapest, Hungary. 2011, 4th International Rabbit Biotechnology Meeting, 30th June - 1st July, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and functional characterization of rabbit embryonic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Osteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rediscovery pluripotency: from teratocarcinomas to embryonic stem cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Cardiff, United Kingdom. 2011, Rediscovery pluripotency: from teratocarcinomas to embryonic stem cells, 10-12 October, Cardiff, Wales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation and characterization of rabbit embryonic stem cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Osteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium: Stem cells in Biology and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Lisbonne, Portugal. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de la capacité de cellules ES dépendantes du FGF2 ou dépendantes du LIF à coloniser le blastocyste de lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Osteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d'Elevage (JACI Phase 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dérivation de cellules souches embryonnaires pluripotentes chez le lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Osteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France. 2009, 3èmes Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6848,275 +7116,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional domains in the spike protein of transmissible gastroenteritis virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Gelfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corona-and related viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plenum Press, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enteric coronavirus TGEV: Mapping of four major antigenic determinants in the amino half of peplomer protein 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Gelfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rasschaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Laude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coronaviruses and their diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plenum Press, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02845979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7126,130 +7394,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteroides faecichinchillae and its use in the treatment of metabolic disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2024/115631 A1 - EP22306772.9. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7259,161 +7527,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major transcriptomic, epigenetic and metabolic changes underly the pluripotency continuum in rabbit preimplantation embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Aksoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId204"/>
+      <w:footerReference w:type="default" r:id="rId216"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7560,51 +7828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443929v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Vitalis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2025.102263" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720035v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar Trindade Costa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaelle Oliveira de Luna Freire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella de Oliveira Coutinho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciane Magnani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2024.107368" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567781v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Drevet Mulard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lefevre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Chauvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16060803" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Benoit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Barz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2281015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Alves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lefebvre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bassot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010096" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800529v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Bouchereau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aksoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200538" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bravard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;rard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Makki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95117-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J P Rautureau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefevre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88097-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blach&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0689" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wianny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillermas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2016.03.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000957v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Osteil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Tapponnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Panneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.20134242" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652615v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Coronado" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tapponnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bernat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2012.10.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000951v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Z. Tancos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Nemes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Z. Polgar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Gocza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.06.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sabido" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilleron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2007.12.019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663916v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679436v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vigier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Perrard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01493" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680859v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Damestoy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouradian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Rudkin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.023705" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698438v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benchaib" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697131v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rudkin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian B. Rudkin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148408v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchaib" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerin J.F." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695634v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerondelle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mormex" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mornex" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704326v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Delmas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Laude" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381475v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/25/1A/041" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JJDL1PHM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715945v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L'Haridon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951920v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vincent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0043-1648(92)90266-B" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG35N62P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708080v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rasschaert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702619v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gelfi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709175v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208948v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Pinteur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lamarche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208942v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606710v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Grybel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knelangen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kradolfer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pendzialek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12909" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819186v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osteil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816741v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fontaine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265181v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chauvin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800665v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800627v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735932v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Grybel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Pendzialek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742778v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368862.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741215v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grybel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Schindler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gurke" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295269_2.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798929v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741193v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blach&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/259046_2.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747847v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749631v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746874v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savatier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746770v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819150v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822184v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751466v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846216v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duarte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845979v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915878v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Delmas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029654v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Aksoy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600461v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar Trindade Da Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciane Magnani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Jos&#233; Baccin Martins" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#250;bia Cartaxo Squizato De Moraes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Cosmo Silva-Luis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00769.2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600445v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Benoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois-Fraysse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jalabert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pesenti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexane Brunet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2026.107175" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443929v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Vitalis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2025.102263" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720035v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar Trindade Costa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaelle Oliveira de Luna Freire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella de Oliveira Coutinho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2024.107368" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567781v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Drevet Mulard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guibert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lefevre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Chauvin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16060803" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Barz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2281015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959235v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Alves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lefebvre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bassot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010096" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800529v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Bouchereau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aksoy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200538" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J P Rautureau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guibert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefevre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88097-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bravard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;rard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Makki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95117-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623175v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blach&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0689" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635946v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wianny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillermas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2016.03.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000957v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Osteil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Tapponnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Panneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.20134242" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652615v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Coronado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tapponnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bernat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2012.10.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000951v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Z. Tancos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Nemes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Z. Polgar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Gocza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.06.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659131v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sabido" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilleron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2007.12.019" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663916v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vigier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Perrard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01493" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680859v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Damestoy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouradian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Rudkin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.023705" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698438v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benchaib" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697131v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rudkin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023800v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian B. Rudkin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148408v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchaib" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerin J.F." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902587v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerondelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mornex" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695634v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mormex" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Delmas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Laude" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381475v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/25/1A/041" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JJDL1PHM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715945v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L'Haridon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951920v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vincent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0043-1648(92)90266-B" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG35N62P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708080v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rasschaert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702619v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gelfi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709175v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208948v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Pinteur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lamarche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208942v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606710v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Grybel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knelangen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kradolfer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pendzialek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12909" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819186v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osteil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816741v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fontaine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265181v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chauvin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800627v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800665v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735932v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Grybel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Pendzialek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742778v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368862.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741215v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grybel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Schindler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gurke" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295269_2.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798929v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741193v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blach&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/259046_2.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747847v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749631v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746874v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savatier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746770v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819150v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822184v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751466v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846216v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duarte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845979v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915878v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Delmas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029654v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Aksoy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>