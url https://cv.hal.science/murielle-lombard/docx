--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -746,455 +746,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enzymatic activation of formaldehyde for nucleotide methylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dihydrouridine synthesis in tRNAs is under reductive evolution in Mollicutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Bou-Nader</w:t>
+                <w:t xml:space="preserve">Soufyan Fakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick W Stull</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+                <w:t xml:space="preserve">Chau-Duy-Tam Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Goyenvalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-24756-8⟩</w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (12), pp.2278 - 2289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2021.1899653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343627v1</w:t>
+                <w:t xml:space="preserve">hal-03837152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Dynamics of Fully Reduced Flavin in Catalytic Structures of Thymidylate Synthase ThyX</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An enzymatic activation of formaldehyde for nucleotide methylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lacombat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Djemel Hamdane</w:t>
+                <w:t xml:space="preserve">Charles Bou-Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Plaza</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederick W Stull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23, pp.22692-22702. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.4542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1CP03379D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-24756-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361405v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihydrouridine synthesis in tRNAs is under reductive evolution in Mollicutes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Faivre</w:t>
+                <w:t xml:space="preserve">Ultrafast Dynamics of Fully Reduced Flavin in Catalytic Structures of Thymidylate Synthase ThyX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Dozova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lacombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chau-Duy-Tam Vo</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djemel Hamdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Goyenvalle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Plaza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (12), pp.2278 - 2289. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.22692-22702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15476286.2021.1899653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1CP03379D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837152v1</w:t>
+                <w:t xml:space="preserve">hal-03361405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The O2-independent pathway of ubiquinone biosynthesis is essential for denitrification in Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chau-Duy-Tam Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1297,51 +1297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquinone Biosynthesis over the Entire O2 Range: Characterization of a Conserved O2-Independent Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chau-Duy-Tam Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Saphia Abby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1686,51 +1686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power of protein/tRNA functional assembly against aberrant aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bou-Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3102,416 +3102,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superoxide reductase from Desulfoarculus baarsii.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Murielle Lombard</w:t>
+                <w:t xml:space="preserve">Pulse radiolysis studies on superoxide reductase from Treponema pallidum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Nivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontecave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Houée-Levin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Enzymology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 497, pp.171-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0014-5793(01)02468-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075799v1</w:t>
+                <w:t xml:space="preserve">hal-01075800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse radiolysis studies on superoxide reductase from Treponema pallidum.</w:t>
+                <w:t xml:space="preserve">Superoxide reductase from Desulfoarculus baarsii: reaction mechanism and role of glutamate 47 and lysine 48 in catalysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Houée-Levin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontecave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">V Nivière</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Houée-Levin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.5032-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0014-5793(01)02468-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01075800v1</w:t>
+                <w:t xml:space="preserve">hal-01075802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superoxide reductase from Desulfoarculus baarsii: reaction mechanism and role of glutamate 47 and lysine 48 in catalysis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V Nivière</w:t>
+                <w:t xml:space="preserve">Superoxide reductase from Desulfoarculus baarsii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, pp.5032-40</w:t>
+              <w:t xml:space="preserve">Methods in Enzymology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 349, pp.123-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075802v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction of the desulfoferrodoxin from Desulfoarculus baarsii with superoxide anion. Evidence for a superoxide reductase activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lombard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Fontecave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Nivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 275, pp.115-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3545,90 +3545,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superoxide reductase as a unique defense system against superoxide stress in the microaerophile Treponema pallidum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lombard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Fontecave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Nivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 275 (35), pp.27021-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3737,51 +3737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Carole Chobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hajj Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société française de biochimie et biologie moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
@@ -3979,51 +3979,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lombard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemel Hamdane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom15030318" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614743v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sudol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Marie Kilz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thullier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae325" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04665824v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Kazemzadeh Ferizhendi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pelosi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S&#233;chet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roache Arulanandam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2321242121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colbie J Reed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Toubdji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12121760" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Br&#233;geon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.2c00307" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03343627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bou-Nader" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick W Stull" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24756-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361405v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dozova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacombat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plaza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03379D" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyan Fakroun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Duy-Tam Vo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyenvalle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1899653" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02746713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Elsen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouveret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.013748" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183791v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saphia Abby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loiseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rascalou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01319-19" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Deng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Back" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900277" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hajj Chehade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron David Fyfe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2018.12.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dezi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05599d" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01542856v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2017.06.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615493v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fyfe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aussel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara B. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.789164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393836v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Velours" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nicaise" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03635j" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424489v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ismail" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Smadja" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gonzalez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004690" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449701v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ducassou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Jonasson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dhers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Booma Ramassamy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2015.03.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077983v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierrel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2014.01.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904907v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.480368" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Valton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-011-0788-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075794v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivi&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Asso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O Weill" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guigliarelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi035698i" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075797v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Math&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony A Mattioli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Horner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Latour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075799v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nivi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lombard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontecave" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(01)02468-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075802v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Touati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.1.115" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976976v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Kazemzadeh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Carole Chobert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lombard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemel Hamdane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom15030318" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614743v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sudol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Marie Kilz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thullier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae325" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04665824v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Kazemzadeh Ferizhendi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pelosi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S&#233;chet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roache Arulanandam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2321242121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colbie J Reed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Toubdji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12121760" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Br&#233;geon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.2c00307" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyan Fakroun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Duy-Tam Vo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyenvalle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1899653" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03343627v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bou-Nader" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick W Stull" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24756-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361405v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dozova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacombat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plaza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03379D" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02746713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Elsen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouveret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.013748" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183791v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saphia Abby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loiseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rascalou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01319-19" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Deng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Back" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900277" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hajj Chehade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron David Fyfe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2018.12.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dezi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05599d" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01542856v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2017.06.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615493v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fyfe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aussel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara B. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.789164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393836v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Velours" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nicaise" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03635j" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424489v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ismail" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Smadja" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gonzalez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004690" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449701v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ducassou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Jonasson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dhers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Booma Ramassamy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2015.03.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077983v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierrel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2014.01.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904907v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.480368" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Valton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-011-0788-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075794v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivi&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Asso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O Weill" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guigliarelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi035698i" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075797v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Math&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony A Mattioli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Horner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Latour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075800v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nivi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lombard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontecave" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(01)02468-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075802v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Touati" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075799v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.1.115" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976976v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Kazemzadeh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Carole Chobert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>