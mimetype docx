--- v1 (2026-04-06)
+++ v2 (2026-04-28)
@@ -746,295 +746,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihydrouridine synthesis in tRNAs is under reductive evolution in Mollicutes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An enzymatic activation of formaldehyde for nucleotide methylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufyan Fakroun</w:t>
+                <w:t xml:space="preserve">Charles Bou-Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chau-Duy-Tam Vo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Goyenvalle</w:t>
+                <w:t xml:space="preserve">Frederick W Stull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15476286.2021.1899653⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.4542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-24756-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837152v1</w:t>
+                <w:t xml:space="preserve">hal-03343627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enzymatic activation of formaldehyde for nucleotide methylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dihydrouridine synthesis in tRNAs is under reductive evolution in Mollicutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufyan Fakroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Bou-Nader</w:t>
+                <w:t xml:space="preserve">Chau-Duy-Tam Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick W Stull</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+                <w:t xml:space="preserve">Catherine Goyenvalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.4542. </w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (12), pp.2278 - 2289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-24756-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2021.1899653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343627v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Dynamics of Fully Reduced Flavin in Catalytic Structures of Thymidylate Synthase ThyX</w:t>
               </w:r>
@@ -1150,51 +1150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The O2-independent pathway of ubiquinone biosynthesis is essential for denitrification in Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chau-Duy-Tam Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1297,51 +1297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquinone Biosynthesis over the Entire O2 Range: Characterization of a Conserved O2-Independent Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chau-Duy-Tam Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Saphia Abby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1686,51 +1686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power of protein/tRNA functional assembly against aberrant aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bou-Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3102,416 +3102,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse radiolysis studies on superoxide reductase from Treponema pallidum.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C Houée-Levin</w:t>
+                <w:t xml:space="preserve">Superoxide reductase from Desulfoarculus baarsii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Methods in Enzymology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 349, pp.123-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075800v1</w:t>
+                <w:t xml:space="preserve">hal-01075799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superoxide reductase from Desulfoarculus baarsii: reaction mechanism and role of glutamate 47 and lysine 48 in catalysis.</w:t>
+                <w:t xml:space="preserve">Pulse radiolysis studies on superoxide reductase from Treponema pallidum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">V Nivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Fontecave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C Houée-Levin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V Nivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 497, pp.171-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0014-5793(01)02468-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075802v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superoxide reductase from Desulfoarculus baarsii.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Murielle Lombard</w:t>
+                <w:t xml:space="preserve">Superoxide reductase from Desulfoarculus baarsii: reaction mechanism and role of glutamate 47 and lysine 48 in catalysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Houée-Levin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontecave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Nivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Enzymology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 349, pp.123-9</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.5032-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075799v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction of the desulfoferrodoxin from Desulfoarculus baarsii with superoxide anion. Evidence for a superoxide reductase activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontecave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Nivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 275, pp.115-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3545,90 +3545,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superoxide reductase as a unique defense system against superoxide stress in the microaerophile Treponema pallidum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontecave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Nivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 275 (35), pp.27021-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3737,51 +3737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Carole Chobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hajj Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société française de biochimie et biologie moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
@@ -3979,51 +3979,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lombard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemel Hamdane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom15030318" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614743v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sudol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Marie Kilz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thullier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae325" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04665824v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Kazemzadeh Ferizhendi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pelosi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S&#233;chet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roache Arulanandam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2321242121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colbie J Reed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Toubdji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12121760" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Br&#233;geon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.2c00307" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyan Fakroun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Duy-Tam Vo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyenvalle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1899653" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03343627v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bou-Nader" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick W Stull" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24756-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361405v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dozova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacombat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plaza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03379D" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02746713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Elsen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouveret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.013748" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183791v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saphia Abby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loiseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rascalou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01319-19" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Deng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Back" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900277" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hajj Chehade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron David Fyfe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2018.12.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dezi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05599d" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01542856v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2017.06.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615493v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fyfe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aussel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara B. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.789164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393836v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Velours" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nicaise" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03635j" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424489v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ismail" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Smadja" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gonzalez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004690" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449701v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ducassou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Jonasson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dhers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Booma Ramassamy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2015.03.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077983v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierrel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2014.01.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904907v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.480368" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Valton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-011-0788-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075794v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivi&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Asso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O Weill" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guigliarelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi035698i" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075797v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Math&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony A Mattioli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Horner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Latour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075800v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nivi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lombard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontecave" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(01)02468-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075802v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Touati" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075799v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.1.115" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976976v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Kazemzadeh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Carole Chobert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lombard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemel Hamdane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom15030318" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614743v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sudol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Marie Kilz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thullier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae325" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04665824v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Kazemzadeh Ferizhendi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pelosi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S&#233;chet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roache Arulanandam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2321242121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colbie J Reed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Toubdji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12121760" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Br&#233;geon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.2c00307" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03343627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bou-Nader" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick W Stull" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24756-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837152v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyan Fakroun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Duy-Tam Vo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyenvalle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1899653" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361405v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dozova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacombat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plaza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03379D" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02746713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Elsen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouveret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.013748" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183791v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saphia Abby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loiseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rascalou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01319-19" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Deng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Back" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900277" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hajj Chehade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron David Fyfe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2018.12.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dezi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05599d" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01542856v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2017.06.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615493v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fyfe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aussel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara B. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.789164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393836v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Velours" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nicaise" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03635j" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424489v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ismail" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Smadja" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gonzalez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004690" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449701v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ducassou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Jonasson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dhers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Booma Ramassamy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2015.03.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077983v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierrel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2014.01.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904907v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.480368" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Valton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-011-0788-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075794v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivi&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Asso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O Weill" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guigliarelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi035698i" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075797v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Math&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony A Mattioli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Horner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Latour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075799v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nivi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lombard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontecave" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(01)02468-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075802v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Touati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.1.115" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976976v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Kazemzadeh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Carole Chobert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>