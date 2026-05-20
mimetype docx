--- v2 (2026-04-28)
+++ v3 (2026-05-20)
@@ -746,455 +746,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enzymatic activation of formaldehyde for nucleotide methylation</w:t>
+                <w:t xml:space="preserve">Ultrafast Dynamics of Fully Reduced Flavin in Catalytic Structures of Thymidylate Synthase ThyX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Bou-Nader</w:t>
+                <w:t xml:space="preserve">Nadia Dozova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick W Stull</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Lacombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djemel Hamdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Plaza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-24756-8⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.22692-22702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP03379D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343627v1</w:t>
+                <w:t xml:space="preserve">hal-03361405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihydrouridine synthesis in tRNAs is under reductive evolution in Mollicutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufyan Fakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chau-Duy-Tam Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goyenvalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (12), pp.2278 - 2289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15476286.2021.1899653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Dynamics of Fully Reduced Flavin in Catalytic Structures of Thymidylate Synthase ThyX</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An enzymatic activation of formaldehyde for nucleotide methylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lacombat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Djemel Hamdane</w:t>
+                <w:t xml:space="preserve">Charles Bou-Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Plaza</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederick W Stull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23, pp.22692-22702. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.4542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1CP03379D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-24756-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361405v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The O2-independent pathway of ubiquinone biosynthesis is essential for denitrification in Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chau-Duy-Tam Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1297,51 +1297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquinone Biosynthesis over the Entire O2 Range: Characterization of a Conserved O2-Independent Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chau-Duy-Tam Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Saphia Abby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1680,252 +1680,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power of protein/tRNA functional assembly against aberrant aggregation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flavin-dependent epitranscriptomic world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djemel Hamdane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cp05599d⟩</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abb.2017.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187768v1</w:t>
+                <w:t xml:space="preserve">hal-01542856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavin-dependent epitranscriptomic world</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power of protein/tRNA functional assembly against aberrant aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bou-Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Dezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.abb.2017.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7cp05599d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542856v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The UbiK protein is an accessory factor necessary for bacterial ubiquinone (UQ) biosynthesis and forms a complex with the UQ biogenesis factor UbiJ</w:t>
               </w:r>
@@ -2071,51 +2071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djemel Hamdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Velours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2411,207 +2411,219 @@
               <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1850 (7), pp.1426-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbagen.2015.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis and physiology of coenzyme Q in bacteria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fontecave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1837 (7), pp.1004-1011. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbabio.2014.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new gene involved in coenzyme Q biosynthesis in Escherichia coli: UbiI functions in aerobic C5-hydroxylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hajj Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2660,1008 +2672,1008 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 288 (27), pp.20085-92. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M113.480368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermolecular electron transfer in two-iron superoxide reductase: a putative role for the desulforedoxin center as an electron donor to the iron active site.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Houée-Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 16 (6), pp.889-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00775-011-0788-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superoxide reductase from Desulfoarculus baarsii: identification of protonation steps in the enzymatic mechanism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Asso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire O Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guigliarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 43, pp.808-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bi035698i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of iron(III) peroxo species in the active site of the superoxide reductase SOR from Desulfoarculus baarsii.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony A Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Horner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.4966-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superoxide reductase from Desulfoarculus baarsii.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Enzymology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 349, pp.123-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulse radiolysis studies on superoxide reductase from Treponema pallidum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Nivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fontecave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Houée-Levin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 497, pp.171-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0014-5793(01)02468-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superoxide reductase from Desulfoarculus baarsii: reaction mechanism and role of glutamate 47 and lysine 48 in catalysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Houée-Levin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontecave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Nivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.5032-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction of the desulfoferrodoxin from Desulfoarculus baarsii with superoxide anion. Evidence for a superoxide reductase activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontecave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Nivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 275, pp.115-21. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.275.1.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superoxide reductase as a unique defense system against superoxide stress in the microaerophile Treponema pallidum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontecave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Nivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 275 (35), pp.27021-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3671,168 +3683,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic ubiquinone biosynthetic pathway in Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Kazemzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Abby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Carole Chobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hajj Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société française de biochimie et biologie moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3979,51 +3991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lombard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemel Hamdane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom15030318" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614743v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sudol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Marie Kilz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thullier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae325" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04665824v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Kazemzadeh Ferizhendi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pelosi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S&#233;chet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roache Arulanandam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2321242121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colbie J Reed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Toubdji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12121760" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Br&#233;geon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.2c00307" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03343627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bou-Nader" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick W Stull" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24756-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837152v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyan Fakroun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Duy-Tam Vo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyenvalle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1899653" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361405v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dozova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacombat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plaza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03379D" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02746713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Elsen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouveret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.013748" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183791v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saphia Abby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loiseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rascalou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01319-19" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Deng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Back" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900277" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hajj Chehade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron David Fyfe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2018.12.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dezi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05599d" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01542856v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2017.06.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615493v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fyfe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aussel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara B. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.789164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393836v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Velours" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nicaise" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03635j" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424489v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ismail" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Smadja" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gonzalez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004690" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449701v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ducassou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Jonasson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dhers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Booma Ramassamy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2015.03.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077983v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierrel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2014.01.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904907v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.480368" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Valton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-011-0788-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075794v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivi&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Asso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O Weill" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guigliarelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi035698i" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075797v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Math&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony A Mattioli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Horner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Latour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075799v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nivi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lombard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontecave" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(01)02468-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075802v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Touati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.1.115" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976976v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Kazemzadeh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Carole Chobert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lombard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemel Hamdane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom15030318" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614743v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sudol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Marie Kilz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thullier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae325" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04665824v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Kazemzadeh Ferizhendi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pelosi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S&#233;chet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roache Arulanandam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2321242121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colbie J Reed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Toubdji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12121760" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Br&#233;geon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.2c00307" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dozova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacombat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plaza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03379D" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837152v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyan Fakroun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Duy-Tam Vo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyenvalle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1899653" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03343627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bou-Nader" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick W Stull" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24756-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02746713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Elsen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouveret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.013748" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183791v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saphia Abby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loiseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rascalou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01319-19" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Deng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Back" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900277" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hajj Chehade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron David Fyfe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2018.12.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01542856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2017.06.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187768v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dezi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05599d" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615493v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fyfe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aussel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara B. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.789164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393836v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Velours" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nicaise" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03635j" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424489v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ismail" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Smadja" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gonzalez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004690" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449701v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ducassou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Jonasson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dhers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Booma Ramassamy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2015.03.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CS9H7RC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077983v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierrel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2014.01.015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904907v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.480368" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Valton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-011-0788-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075794v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Asso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O Weill" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guigliarelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi035698i" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075797v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Math&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony A Mattioli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Horner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Latour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075799v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075800v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nivi&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lombard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontecave" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(01)02468-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075802v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Touati" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.1.115" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075805v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976976v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Kazemzadeh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abby" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Carole Chobert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>