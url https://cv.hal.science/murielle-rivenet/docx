--- v0 (2026-04-01)
+++ v1 (2026-05-03)
@@ -4671,471 +4671,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nucléaire et le devenir du combustible nucléaire usé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Méthodologie d’évaluation de la sélectivité de sorbants silicates, appliquée au traitement d’effluents aqueux contaminés en 90Sr et 137Cs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire transversal, Ruptures et transition à l’aune des défis contemporains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160499v1</w:t>
+                <w:t xml:space="preserve">hal-04160545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retraitement du combustible nucléaire usé : structure et mécanismes de précipitation de molybdates de zirconium modèles à base de cérium IV</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le nucléaire et le devenir du combustible nucléaire usé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rivenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire transversal, Ruptures et transition à l’aune des défis contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302365v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d’évaluation de la sélectivité de sorbants silicates, appliquée au traitement d’effluents aqueux contaminés en 90Sr et 137Cs,</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retraitement du combustible nucléaire usé : structure et mécanismes de précipitation de molybdates de zirconium modèles à base de cérium IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barre Yves</w:t>
+                <w:t xml:space="preserve">E. Abi-Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Grandjean</w:t>
+                <w:t xml:space="preserve">M. Nadolny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Geneste</w:t>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04728424v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d’évaluation de la sélectivité de sorbants silicates, appliquée au traitement d’effluents aqueux contaminés en 90Sr et 137Cs</w:t>
+                <w:t xml:space="preserve">Méthodologie d’évaluation de la sélectivité de sorbants silicates, appliquée au traitement d’effluents aqueux contaminés en 90Sr et 137Cs,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hertz</w:t>
+                <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Milcent</w:t>
+                <w:t xml:space="preserve">Théo Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Barre</w:t>
+                <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Grandjean</w:t>
+                <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Geneste</w:t>
+                <w:t xml:space="preserve">Amine Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160545v1</w:t>
+                <w:t xml:space="preserve">cea-04728424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du potentiel pour le stockage de la chaleur de l’oxy-hydroxyde d’uranyle [(UO2)4O(OH)6].5H2O : Influence des cycles d’hydratation/déshydratation sur les propriétés physico-chimiques</w:t>
               </w:r>
@@ -5371,103 +5371,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation structures-propriétés vis-à-vis de l’immobilisation des radionucléides dans des échangeurs silicates microporeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B-T Vien Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque NEEDS Environnement et mécanismes de transferts des radionucléides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t>
@@ -5496,90 +5496,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet RESPIR - RElation Structures-Propriétés vis-à-vis de l’Immobilisation des Radionucléides dans des échangeurs silicates microporeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bao-Trang Vien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5621,77 +5621,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement du combustible nucléaire usé : Structures et mécanismes de précipitation de molybdates de zirconium modèles, à base de cérium IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Abi-Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nadolny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5740,269 +5740,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of the precipitation mechanisms of element IV molybdates by X-ray Scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Compréhension des mécanismes de précipitation des molybdates d’éléments IV par Diffusion des Rayons X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Abi-Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Costenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Division Chimie du Solide de la Société Chimique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Webminaire GdR SciNEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160530v1</w:t>
+                <w:t xml:space="preserve">hal-04160534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension des mécanismes de précipitation des molybdates d’éléments IV par Diffusion des Rayons X</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Understanding of the precipitation mechanisms of element IV molybdates by X-ray Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Abi-Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Costenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webminaire GdR SciNEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Journées de la Division Chimie du Solide de la Société Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160534v1</w:t>
+                <w:t xml:space="preserve">hal-04160530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la chimie du solide au cycle du combustible nucléaire</w:t>
               </w:r>
@@ -6126,77 +6126,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension des mécanismes de précipitation des molybdates d’éléments IV par Diffusion des Rayons X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Abi-Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Costenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6949,826 +6949,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la décomposition thermique du peroxyde d’uranyle : Influence du traitement thermique sur les caractéristiques physico-chimiques de UO3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de l’hydratation et la déshydratation sur la structure des composés Th(SO4)2xH2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belonosov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Senentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Maschio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nouria Fatah</w:t>
+                <w:t xml:space="preserve">B. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576127v1</w:t>
+                <w:t xml:space="preserve">hal-03576916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et caractérisation structurale de complexes de plutonium à base de ligands peroxyde et peroxo-oxalate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hibert</w:t>
+                <w:t xml:space="preserve">Etude de la décomposition thermique du peroxyde d’uranyle : Influence du traitement thermique sur les caractéristiques physico-chimiques de UO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Maschio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouria Fatah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie (JECRRC-2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576091v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the structural relationships within the Th(SO4)2‧xH2O system by hydration and dehydration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Morel</w:t>
+                <w:t xml:space="preserve">Synthèse et caractérisation structurale de complexes de plutonium à base de ligands peroxyde et peroxo-oxalate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tougait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie (JECRRC-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576071v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Study of Molybdates of Tetravalent Elements (Zr, Ce or Pu) for a Better Understanding of Precipitation Phenomenon During the Head-End Treatment of Spent Nuclear Fuels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the structural relationships within the Th(SO4)2‧xH2O system by hydration and dehydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belonosov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Senentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rivenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie (JECRRC-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575022v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation d’un éco-matériau à base de ciment phospho-magnésien : effet de la présence de fines</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Comprehensive Study of Molybdates of Tetravalent Elements (Zr, Ce or Pu) for a Better Understanding of Precipitation Phenomenon During the Head-End Treatment of Spent Nuclear Fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Costenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nadolny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">2018 MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576809v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse d’oxyde d’uranium (IV) submicronique par voie hydro (solvo) thermale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Ndiaye</w:t>
+                <w:t xml:space="preserve">Formulation d’un éco-matériau à base de ciment phospho-magnésien : effet de la présence de fines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576143v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’hydratation et la déshydratation sur la structure des composés Th(SO4)2xH2O</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Senentz</w:t>
+                <w:t xml:space="preserve">Synthèse d’oxyde d’uranium (IV) submicronique par voie hydro (solvo) thermale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Aristide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Morel</w:t>
+                <w:t xml:space="preserve">A. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576916v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de nouveaux systèmes pour le stockage de la chaleur par voie thermochimique</w:t>
               </w:r>
@@ -8324,103 +8324,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent structural investigations of zirconium-plutonium molybdate precipitation and its inhibition during the dissolution step of the spent nuclear fuels treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Costenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nadolny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lavalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NuMat2018: The Nuclear Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Seattle, WA, United States</w:t>
@@ -8443,273 +8443,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude structurale et microstructurale du système thorium-oxalate-tétraéthyle-dyglicol-amide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation de la morphologie d’oxalates d’actinides tetravalents par ajout de composés organiques : mécanismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Haidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rivenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RX2017 - 12ème colloque Rayons X et Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de Marcoule JSM2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331396v1</w:t>
+                <w:t xml:space="preserve">hal-02331418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation de la morphologie d’oxalates d’actinides tetravalents par ajout de composés organiques : mécanismes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude structurale et microstructurale du système thorium-oxalate-tétraéthyle-dyglicol-amide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Farger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Haidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de Marcoule JSM2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Marcoule, France</w:t>
+              <w:t xml:space="preserve">RX2017 - 12ème colloque Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331418v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la TEDGA sur la cristallisation et la précipitation de l’oxalate de thorium</w:t>
               </w:r>
@@ -8855,51 +8855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9105,51 +9105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Vitart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Haidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9243,51 +9243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de Marcoule JSM2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Marcoule, France</w:t>
@@ -9618,51 +9618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de Marcoule JSM2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9789,236 +9789,236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00098206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intumescent silicates : synthesis, characterization and fire protective effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New open-frameworks with non-crossing channels in the uranyl vanadates : MU4V3O20 (M = Li, Na), Li2U3V2O15 and M3U7V5O35 (M = Li, Ag), an intergrowth structure between M2U3V2O15 and MU4V3O20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Obbade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Pelegris</w:t>
+                <w:t xml:space="preserve">Laurence Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Traisnel</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.68-78</w:t>
+                <w:t xml:space="preserve">Christian Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of 35ièmes Journées des Actinides, Schloss Weikersdorf, Baden, Austria, 23rd to 26th April 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Baden, Austria. pp.P-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00098196v1</w:t>
+                <w:t xml:space="preserve">hal-00098184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New open-frameworks with non-crossing channels in the uranyl vanadates : MU4V3O20 (M = Li, Na), Li2U3V2O15 and M3U7V5O35 (M = Li, Ag), an intergrowth structure between M2U3V2O15 and MU4V3O20</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intumescent silicates : synthesis, characterization and fire protective effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Duvieubourg</w:t>
+                <w:t xml:space="preserve">Christine Pelegris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Dion</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Baden, Austria. pp.P-30</w:t>
+                <w:t xml:space="preserve">Michel Traisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.68-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00098184v1</w:t>
+                <w:t xml:space="preserve">hal-00098196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New layered uranyl-vanadates organic-inorganic hybrids</w:t>
               </w:r>
@@ -10104,834 +10104,959 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00098174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations into the composition of an intermediate formed during the heat treatment of cerium oxalate under HCl</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Colmont</w:t>
+                <w:t xml:space="preserve">Impact of fission products on the thermophysical and structural properties of a SIMFUEL for MSR applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Floarea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Aergoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Capelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NueFuel 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Delft (Netherlands), Netherlands</w:t>
+              <w:t xml:space="preserve">First European Conference on Molten Salt Reactor Technology (EUROMOST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Baden Baden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553801v1</w:t>
+                <w:t xml:space="preserve">hal-05603407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la conversion en lit fluidisé dans le cadre du traitement du combustible nucléaire usé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rymek</w:t>
+                <w:t xml:space="preserve">Investigations into the composition of an intermediate formed during the heat treatment of cerium oxalate under HCl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cuvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP2022, Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">NueFuel 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Delft (Netherlands), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160485v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peroxide co-conversion as an original route for mixed (U,Pu)O2 pellet fabrication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de la conversion en lit fluidisé dans le cadre du traitement du combustible nucléaire usé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Maschio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rivenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouria Fatah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hibert</w:t>
+                <w:t xml:space="preserve">Xavier Cimetiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Arab-Chapelet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L Medyk</w:t>
+                <w:t xml:space="preserve">Christophe Rymek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NuMat2022. The Nuclear Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">SFGP2022, Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160528v1</w:t>
+                <w:t xml:space="preserve">hal-04160485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of humidity on the stability of metaschoepite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peroxide co-conversion as an original route for mixed (U,Pu)O2 pellet fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arab-Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rivenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Ishrayelu Merupo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Senentz</w:t>
+                <w:t xml:space="preserve">L Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Medyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR Scinee</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">NuMat2022. The Nuclear Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577076v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et caractérisation structurale de complexes de plutonium à base de ligands peroxyde</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of humidity on the stability of metaschoepite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Vauchy</w:t>
+                <w:t xml:space="preserve">Victor Ishrayelu Merupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belonosov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Senentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSM2019, Journées Scientifiques de Marcoule</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bagnols s/ Cèze, France</w:t>
+              <w:t xml:space="preserve">GdR Scinee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577315v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cement-Based Matrix for tritium trapping research project: MACH3 (PIA2/ANDRA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandy Lanier</w:t>
+                <w:t xml:space="preserve">Synthèse et caractérisation structurale de complexes de plutonium à base de ligands peroxyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rivenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Farcy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Murielle Rivenet</w:t>
+                <w:t xml:space="preserve">C. Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUWCEM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">JSM2019, Journées Scientifiques de Marcoule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bagnols s/ Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576960v1</w:t>
+                <w:t xml:space="preserve">hal-03577315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cement-Based Matrix for tritium trapping research project: MACH3 (PIA2/ANDRA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Lanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Duffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rivenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NUWCEM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Synthèse et caractérisation structurale de complexes de plutonium à base de ligands peroxyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10946,84 +11071,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSM2018, Journées Scientifiques de Marcoule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bagnols s/ Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11033,111 +11158,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition énergétique: entre solutions et paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 55|2022, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11147,104 +11272,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions vers une université verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MESHS, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11254,91 +11379,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de stockage et de libération d’énergie thermique par voie thermochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Belonosov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Senentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11350,51 +11475,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3107587 ; WO2021170945. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11404,51 +11529,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Vibrational Identification of the Uranyl Peroxodicarbonate [UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)(CO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;4-&amp;lt;/sup&amp;gt;: Insights into Peroxo-Carbonate Bonding from &amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O Labeling, DFT and QTAIM analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11500,65 +11625,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Milanole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId277"/>
+      <w:footerReference w:type="default" r:id="rId280"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11705,51 +11830,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04131842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Baumann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Popa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Walter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rivenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Senentz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13020340" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04134844v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cologna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra00487b" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04136652v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hibert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt02376h" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442677v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Campos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Davy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Djelal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106346" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abraham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c03224" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263482v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Haidon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02744" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04439875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ellart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02781" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03159378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hablot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grandjean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00565" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Vitart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bisel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00643" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Butorin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Kvashnina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prieur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC07684J" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Lorenzo Solari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Scheinost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481040v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Jouffret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hiltbrunner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Obbade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01765" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ellart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivenet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hablot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc09527a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01090" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780826v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2013.08.036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4DFMQ5N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Almeida" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Patisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt52944d" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780828v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab Chapelet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302587t" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780862v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg301039m" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780861v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gil-Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2012.10.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780865v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200345j" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780874v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.10.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QV7T83P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780872v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/9/1/012028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/281379EFFA6BBA861E5D153842586FC5E9A5333A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780871v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmian Shao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.07.035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43H7C6FQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2009.10.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNBRZ48T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780869v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1265-AA04-05" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780876v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.01.019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CTP3CGK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780877v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.06.031" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GQ8RF4X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187339v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.11.034" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098189v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Belva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf Jama" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Bras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.689" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G1R8FH9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780878v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Khan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luckham" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivasegaram Manimaaran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b109818g" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1EB5D3D4680F99BD8DBC46FEEAAC5F35222CD0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557195v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cuvilliers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Capelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colmont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563668v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Margate" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Floarea" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coubronne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Milanole" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553822v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Genot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918239v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arab" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553683v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04480211v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160499v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302365v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abi-Rached" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadolny" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728424v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hertz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Milcent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barre Yves" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Geneste" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160545v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hertz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Milcent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Barre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grandjean" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geneste" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160551v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vasseur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belonosov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V . Merupo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berrier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cazaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160541v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Baumann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. M. Konings" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Popa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O . Walter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160536v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B-T Vien Ngoc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728451v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Trang Vien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160537v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160530v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Costenoble" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grandjean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160534v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03620167v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03620173v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575968v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tougait" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394045v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haidon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575983v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belonosov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Senentz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576939v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330708v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575955v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576127v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maschio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arab" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Fatah" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576091v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576071v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575022v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costenoble" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavalette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576809v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576143v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Aristide" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576916v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576108v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330823v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576655v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575500v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Duron Garcia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576777v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Lanier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duffort" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575462v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331396v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331418v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331339v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331399v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748524v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Legoff" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331554v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331492v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331742v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331263v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330958v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098206v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098196v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pelegris" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Traisnel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098184v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duvieubourg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dion" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098174v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553801v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160485v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cimetiere" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rymek" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160528v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hibert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Venault" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Medyk" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03577076v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ishrayelu Merupo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03577315v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamain" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauchy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576960v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Farcy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03577007v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144321v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norrant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160345v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Benoit" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03648205v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Belonosov" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rey" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513260v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04131842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Baumann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Popa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Walter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rivenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Senentz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13020340" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04134844v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cologna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra00487b" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04136652v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hibert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt02376h" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442677v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Campos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Davy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Djelal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106346" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abraham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c03224" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263482v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Haidon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02744" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04439875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ellart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02781" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03159378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hablot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grandjean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00565" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Vitart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bisel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00643" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Butorin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Kvashnina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prieur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC07684J" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Lorenzo Solari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Scheinost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481040v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Jouffret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hiltbrunner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Obbade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01765" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ellart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivenet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hablot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc09527a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01090" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780826v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2013.08.036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4DFMQ5N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Almeida" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Patisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt52944d" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780828v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab Chapelet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302587t" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780862v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg301039m" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780861v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gil-Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2012.10.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780865v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200345j" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780874v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.10.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QV7T83P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780872v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/9/1/012028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/281379EFFA6BBA861E5D153842586FC5E9A5333A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780871v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmian Shao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.07.035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43H7C6FQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2009.10.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNBRZ48T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780869v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1265-AA04-05" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780876v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.01.019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CTP3CGK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780877v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.06.031" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GQ8RF4X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187339v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.11.034" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098189v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Belva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf Jama" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Bras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.689" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G1R8FH9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780878v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Khan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luckham" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivasegaram Manimaaran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b109818g" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1EB5D3D4680F99BD8DBC46FEEAAC5F35222CD0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557195v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cuvilliers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Capelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colmont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563668v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Margate" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Floarea" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coubronne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Milanole" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553822v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Genot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918239v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arab" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553683v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04480211v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160545v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hertz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Milcent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Barre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grandjean" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geneste" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160499v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302365v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abi-Rached" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadolny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728424v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hertz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Milcent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barre Yves" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Geneste" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160551v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vasseur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belonosov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V . Merupo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berrier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cazaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160541v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Baumann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. M. Konings" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Popa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O . Walter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160536v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B-T Vien Ngoc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728451v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Trang Vien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160537v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160534v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Costenoble" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grandjean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160530v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03620167v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03620173v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575968v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tougait" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394045v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haidon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575983v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belonosov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Senentz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576939v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330708v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575955v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576916v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576127v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maschio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arab" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Fatah" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576091v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576071v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575022v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costenoble" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavalette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576809v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576143v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Aristide" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576108v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330823v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576655v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575500v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Duron Garcia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576777v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Lanier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duffort" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575462v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331418v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331396v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331339v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331399v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748524v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Legoff" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331554v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331492v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331742v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331263v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330958v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098206v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098184v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duvieubourg" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dion" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098196v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pelegris" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Traisnel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098174v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603407v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Aergoug" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553801v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160485v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cimetiere" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rymek" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160528v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hibert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Venault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Medyk" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03577076v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ishrayelu Merupo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03577315v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauchy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576960v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Farcy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03577007v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144321v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norrant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160345v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Benoit" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03648205v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Belonosov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rey" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513260v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>