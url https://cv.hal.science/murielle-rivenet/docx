--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -66,3908 +66,4042 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Nanocrystalline PuO2 by Hydrothermal and Thermal Decomposition of Pu(IV) Oxalate: A Comparative Study</w:t>
+                <w:t xml:space="preserve">Synthesis and Vibrational Identification of the Synthesis and Vibrational Identification of the Uranyl Peroxodicarbonato [UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)(CO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;4-&amp;lt;/sup&amp;gt;: Insights into Peroxide-Carbonate Bonding from &amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O Labeling, DFT and QTAIM analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktoria Baumann</w:t>
+                <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Popa</w:t>
+                <w:t xml:space="preserve">Leonard Floarea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaf Walter</w:t>
+                <w:t xml:space="preserve">Charles Coubronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Rivenet</w:t>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Senentz</w:t>
+                <w:t xml:space="preserve">Gaëlle Milanole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Nanomaterials, 13 (2), pp.340. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano13020340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6c00907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131842v1</w:t>
+                <w:t xml:space="preserve">hal-05513260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain growth of NpO2 and UO2 nanocrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Nanocrystalline PuO2 by Hydrothermal and Thermal Decomposition of Pu(IV) Oxalate: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoria Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Senentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ra00487b⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Nanomaterials, 13 (2), pp.340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano13020340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134844v1</w:t>
+                <w:t xml:space="preserve">hal-04131842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coprecipitation of actinide peroxide salts in the U-Th and U-Pu systems and their thermal decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grain growth of NpO2 and UO2 nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoria Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cologna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hibert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2dt02376h⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (10), pp.6414-6421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ra00487b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136652v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a stoichiometric magnesium potassium phosphate cement (MKPC) for the immobilization of powdered minerals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coprecipitation of actinide peroxide salts in the U-Th and U-Pu systems and their thermal decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Davy</w:t>
+                <w:t xml:space="preserve">Nicolas Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Djelal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Garcia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106346⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (34), pp.12928-12942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2dt02376h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442677v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconium Oxalates: Zr(OH)2(C2O4), (H11O5)2[Zr2(C2O4)5(H2O)4], and MM′[Zr(C2O4)3]·xH2O with M and M′ = Ammonium, Alkali Metal, and Hydroxonium Ion H2n+1On+ (n = 2, 3, 4)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a stoichiometric magnesium potassium phosphate cement (MKPC) for the immobilization of powdered minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Devaux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">M. de Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Djelal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francis Abraham</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.0c03224⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Cement and Concrete Research, 142, pp.106346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442671v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Growth in the Thorium-TEDGA-Oxalate-Nitrate System: Description and Comparison of the Main Structural Features</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zirconium Oxalates: Zr(OH)2(C2O4), (H11O5)2[Zr2(C2O4)5(H2O)4], and MM′[Zr(C2O4)3]·xH2O with M and M′ = Ammonium, Alkali Metal, and Hydroxonium Ion H2n+1On+ (n = 2, 3, 4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaise Haidon</w:t>
+                <w:t xml:space="preserve">Rudy Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Philippe Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02744⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, ACS Omega, 5, pp.21260-21270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.0c03224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263482v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural variations of 2d and 3d lanthanide oxalate frameworks hydrothermally synthesized in the presence of hydrazinium ions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Crystal Growth in the Thorium-TEDGA-Oxalate-Nitrate System: Description and Comparison of the Main Structural Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Farger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Haidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Inorganic Chemistry, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02781⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 58 (2), pp.1267-1277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439875v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid State Chemistry of Ten-Fold Coordinate Thorium(IV) Complexes with Oxalates in the Presence of Ammonium and Hydrazinium Ions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Structural variations of 2d and 3d lanthanide oxalate frameworks hydrothermally synthesized in the presence of hydrazinium ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ellart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.8b00565⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Inorganic Chemistry, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159378v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Nd(III) and Pu(III) Oxalates to Oxides: Influence of Nitrilotris(methylenephosphonic acid) on Chemical Composition, Structure, and Morphology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Solid State Chemistry of Ten-Fold Coordinate Thorium(IV) Complexes with Oxalates in the Presence of Ammonium and Hydrazinium Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bisel</w:t>
+                <w:t xml:space="preserve">Nicolas Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hablot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17 (9), pp.4715 - 4725. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.7b00643⟩</w:t>
+              <w:t xml:space="preserve">, 2018, Crystal Growth &amp; Design, 18 (8), pp.4593-4601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.8b00565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663095v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of chemical bonding of pentavalent uranium in La-doped UO 2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Nd(III) and Pu(III) Oxalates to Oxides: Influence of Nitrilotris(methylenephosphonic acid) on Chemical Composition, Structure, and Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Prieur</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Anne-Lise Vitart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Haidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Arab-Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CC07684J⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (9), pp.4715 - 4725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.7b00643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780811v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of HERFD–XANES at the U L 3 - and M 4 -Edges To Determine the Uranium Valence State on [Ni(H 2 O) 4 ] 3 [U(OH,H 2 O)(UO 2 ) 8 O 12 (OH) 3 ]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characteristics of chemical bonding of pentavalent uranium in La-doped UO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Butorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Kvashnina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00014⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (1), pp.115 - 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CC07684J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780817v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the uranyl oxyfluoride topologies through the synthesis, crystal structure and evidence of a new oxyfluoride layer in [(UO2)4F13][Sr3(H2O)8](NO3).H2O</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Use of HERFD–XANES at the U L 3 - and M 4 -Edges To Determine the Uranium Valence State on [Ni(H 2 O) 4 ] 3 [U(OH,H 2 O)(UO 2 ) 8 O 12 (OH) 3 ]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Obbade</w:t>
+                <w:t xml:space="preserve">Pier-Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Kvashnina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Scheinost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 55, pp.12185-12192. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01765⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 55 (9), pp.4260 - 4270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481040v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neodymium uranyl peroxide synthesis by ion exchange on ammonium uranyl peroxide nanoclusters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insight into the uranyl oxyfluoride topologies through the synthesis, crystal structure and evidence of a new oxyfluoride layer in [(UO2)4F13][Sr3(H2O)8](NO3).H2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ellart</w:t>
+                <w:t xml:space="preserve">Laurent J. Jouffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rivenet</w:t>
+                <w:t xml:space="preserve">Jean-Michel Hiltbrunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vigier</w:t>
+                <w:t xml:space="preserve">Nicolas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Hablot</w:t>
+                <w:t xml:space="preserve">Saïd Obbade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (20), pp.3947 - 3950. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.12185-12192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5cc09527a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780824v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Ammonium Ions in the Formation of Ammonium Uranyl Peroxides and Uranyl Peroxo-oxalates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hablot</w:t>
+                <w:t xml:space="preserve">Neodymium uranyl peroxide synthesis by ion exchange on ammonium uranyl peroxide nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ellart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rivenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hablot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5b01090⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (20), pp.3947 - 3950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cc09527a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780825v1</w:t>
+                <w:t xml:space="preserve">hal-01780824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actinide oxalates, solid state structures and applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Role of Ammonium Ions in the Formation of Ammonium Uranyl Peroxides and Uranyl Peroxo-oxalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ellart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hablot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2013.08.036⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.200 - 209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5b01090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01780826v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrazinium lanthanide oxalates: synthesis, structure and thermal reactivity of N2H5[Ln(2)(C2O4)(4)(N2H5)]center dot 4H(2)O, Ln = Ce, Nd</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Actinide oxalates, solid state structures and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rivenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grandjean</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3dt52944d⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 266-267, pp.28 - 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2013.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290865v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Growth and First Crystallographic Characterization of Mixed Uranium(IV)–Plutonium(III) Oxalates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hydrazinium lanthanide oxalates: synthesis, structure and thermal reactivity of N2H5[Ln(2)(C2O4)(4)(N2H5)]center dot 4H(2)O, Ln = Ce, Nd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Patisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (12), pp.4680-4688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3dt52944d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic302587t⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01780828v1</w:t>
+                <w:t xml:space="preserve">hal-01290865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Crystal Synthesis Methods Dedicated to Structural Investigations of Very Low Solubility Mixed-Actinide Oxalate Coordination Polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Crystal Growth and First Crystallographic Characterization of Mixed Uranium(IV)–Plutonium(III) Oxalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Arab Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard L Caraballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cg301039m⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (9), pp.4941 - 4949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic302587t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780862v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Monovalent M Cation on the M2+xTh2-xNdx(C2O4)5 nH2O Solid Solution Domain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Single Crystal Synthesis Methods Dedicated to Structural Investigations of Very Low Solubility Mixed-Actinide Oxalate Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grandjean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proche.2012.10.007⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (11), pp.5447 - 5455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg301039m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780861v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Alkyl Diamine-Uranium-Phosphate Systems: U(VI) to U(IV) Reduction with Ethylenediamine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of the Monovalent M Cation on the M2+xTh2-xNdx(C2O4)5 nH2O Solid Solution Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gil-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic200345j⟩</w:t>
+              <w:t xml:space="preserve">Procedia Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.33 - 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proche.2012.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780865v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new series of pillared uranyl-vanadates based on uranophane-type sheets in the uranium-vanadium-linear alkyl diamine systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Linear Alkyl Diamine-Uranium-Phosphate Systems: U(VI) to U(IV) Reduction with Ethylenediamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jouffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2009.10.020⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (10), pp.4619 - 4626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic200345j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01780874v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U(VI) oxygen polyhedra as pillars for building frameworks from uranophane-type layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">A new series of pillared uranyl-vanadates based on uranophane-type sheets in the uranium-vanadium-linear alkyl diamine systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jouffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/9/1/012028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 183 (1), pp.84 - 92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2009.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780872v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New three-dimensional inorganic frameworks based on the uranophane-type sheet in monoamine templated uranyl-vanadates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">U(VI) oxygen polyhedra as pillars for building frameworks from uranophane-type layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jouffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2010.07.035⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/9/1/012028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780871v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new polymeric chain in the dihydrogendecavanadate(V)–decavanadate(V) [NH2(CH2)4]5[V10O28H2]0.5[V10O28]0.5 obtained by in situ synthesis of the organic cation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">New three-dimensional inorganic frameworks based on the uranophane-type sheet in monoamine templated uranyl-vanadates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jouffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenmian Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inoche.2009.10.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 183 (10), pp.2290 - 2297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2010.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780875v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Lanthanide Oxalato-nitrates Crystallized From Acidic Solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A new polymeric chain in the dihydrogendecavanadate(V)–decavanadate(V) [NH2(CH2)4]5[V10O28H2]0.5[V10O28]0.5 obtained by in situ synthesis of the organic cation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jouffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/PROC-1265-AA04-05⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (1), pp.5 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inoche.2009.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780869v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Ni(H2O)4]3[U(OH,H2O)(UO2)8O12(OH)3], crystal structure and comparison with uranium minerals with U3O8-type sheets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">New Lanthanide Oxalato-nitrates Crystallized From Acidic Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2009.01.019⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-1265-AA04-05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01780876v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional inorganic arrangement in the bismuth oxalate hydroxide Bi(C2O4)OH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">[Ni(H2O)4]3[U(OH,H2O)(UO2)8O12(OH)3], crystal structure and comparison with uranium minerals with U3O8-type sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 181 (10), pp.2586 - 2590. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2008.06.031⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 182 (4), pp.905 - 912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2009.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780877v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal synthesis, structure and thermal stability of diamine templated layered uranyl-vanadates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">One-dimensional inorganic arrangement in the bismuth oxalate hydroxide Bi(C2O4)OH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vigier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 180, pp.722-733. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2006.11.034⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 181 (10), pp.2586 - 2590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2008.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187339v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat and fire resistance of polyurethanepolydimethylsiloxane hybrid material</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrothermal synthesis, structure and thermal stability of diamine templated layered uranyl-vanadates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rivenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 17, pp.304-311. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 180, pp.722-733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pat.689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2006.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00098189v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Heat and fire resistance of polyurethanepolydimethylsiloxane hybrid material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Belva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charaf Jama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17, pp.304-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00098189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The strength of colloidal interactions in the presence of ceramic dispersants and binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asad Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Luckham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivasegaram Manimaaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 12 (6), pp.1743 - 1747. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b109818g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3977,4424 +4111,4424 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’atmosphère sur la décomposition de l’oxalate de cérium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cuvilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’association CenTRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2027, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational identification of uranyl peroxo-carbonate complexes in solution: insights from &amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O labeling and DFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Floarea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coubronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Milanole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Rencontres Rayonnement RadioChimie R3C2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2026, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Cerium Trichloride Hydrates used as Surrogates of Plutonium Trichloride Hydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Floarea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Berrier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisa Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NueFuel 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Delft (Netherlands), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of potassium uranates in peroxo-carbonate solutions: dissolution and uranyl stabilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Floarea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coubronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Milanole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, La Nouvelle Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des propriétés des poudres formées par dégradation thermique de l'oxalate de cérium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cuvilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R3C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage du combustible nucléaire usé dans un contexte d'indépendance énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire transversal, Ruptures et transition à l’aune des défis contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d’évaluation de la sélectivité de sorbants silicates, appliquée au traitement d’effluents aqueux contaminés en 90Sr et 137Cs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le nucléaire et le devenir du combustible nucléaire usé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rivenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire transversal, Ruptures et transition à l’aune des défis contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160545v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nucléaire et le devenir du combustible nucléaire usé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Méthodologie d’évaluation de la sélectivité de sorbants silicates, appliquée au traitement d’effluents aqueux contaminés en 90Sr et 137Cs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire transversal, Ruptures et transition à l’aune des défis contemporains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160499v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retraitement du combustible nucléaire usé : structure et mécanismes de précipitation de molybdates de zirconium modèles à base de cérium IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Abi-Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nadolny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d’évaluation de la sélectivité de sorbants silicates, appliquée au traitement d’effluents aqueux contaminés en 90Sr et 137Cs,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04728424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du potentiel pour le stockage de la chaleur de l’oxy-hydroxyde d’uranyle [(UO2)4O(OH)6].5H2O : Influence des cycles d’hydratation/déshydratation sur les propriétés physico-chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Belonosov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V . Merupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of nanometric PuO2 by hydrothermal decomposition of Pu(IV) oxalate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. J. M. Konings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O . Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51èmes journées des actinides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Santa Margherita, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation structures-propriétés vis-à-vis de l’immobilisation des radionucléides dans des échangeurs silicates microporeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B-T Vien Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque NEEDS Environnement et mécanismes de transferts des radionucléides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet RESPIR - RElation Structures-Propriétés vis-à-vis de l’Immobilisation des Radionucléides dans des échangeurs silicates microporeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bao-Trang Vien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque NEEDS Environnement et mécanismes de transferts des radionucléides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Aubière / Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04728451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement du combustible nucléaire usé : Structures et mécanismes de précipitation de molybdates de zirconium modèles, à base de cérium IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Abi-Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nadolny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension des mécanismes de précipitation des molybdates d’éléments IV par Diffusion des Rayons X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Abi-Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Costenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webminaire GdR SciNEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding of the precipitation mechanisms of element IV molybdates by X-ray Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Abi-Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Costenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Division Chimie du Solide de la Société Chimique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la chimie du solide au cycle du combustible nucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ORANO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From solution to solid: precipitation and crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th School on the Physics and Chemistry of the Actinides, 50èmes Journées des Actinides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension des mécanismes de précipitation des molybdates d’éléments IV par Diffusion des Rayons X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Abi-Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Costenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème Colloque Rayons X et Matière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Plutonium(IV) peroxide-based complexes, syntheses and structural characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hibert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49èmes Journées des Actinides (JdA-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Erice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de composes organiques sur la microstructure, la morphologie et la croissance cristalline de l'oxalate de thorium (IV), modele de l'oxalate de plutonium (IV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Haidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Farger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cristal 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02394045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of thorium salts behavior on hydration/dehydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belonosov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Senentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUPAC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la variation d’échelle sur la résistance en compression des mortiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des composés organiques sur la microstructure, la morphologie et la croissance cristalline de l’oxalate de thorium (IV), modèle de l’oxalate de plutonium (IV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Haidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Farger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9eme colloque Cristal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation of Alternative Cement Matrix for Solidification/stabilization of Nuclear Wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GENIV International Forum, Webminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’hydratation et la déshydratation sur la structure des composés Th(SO4)2xH2O</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Etude de la décomposition thermique du peroxyde d’uranyle : Influence du traitement thermique sur les caractéristiques physico-chimiques de UO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Maschio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouria Fatah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576916v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la décomposition thermique du peroxyde d’uranyle : Influence du traitement thermique sur les caractéristiques physico-chimiques de UO3</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Synthèse et caractérisation structurale de complexes de plutonium à base de ligands peroxyde et peroxo-oxalate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tougait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie (JECRRC-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576127v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et caractérisation structurale de complexes de plutonium à base de ligands peroxyde et peroxo-oxalate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the structural relationships within the Th(SO4)2‧xH2O system by hydration and dehydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belonosov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Senentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hibert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie (JECRRC-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576091v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the structural relationships within the Th(SO4)2‧xH2O system by hydration and dehydration</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Comprehensive Study of Molybdates of Tetravalent Elements (Zr, Ce or Pu) for a Better Understanding of Precipitation Phenomenon During the Head-End Treatment of Spent Nuclear Fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Costenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nadolny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie (JECRRC-2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">2018 MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576071v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Study of Molybdates of Tetravalent Elements (Zr, Ce or Pu) for a Better Understanding of Precipitation Phenomenon During the Head-End Treatment of Spent Nuclear Fuels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de l’hydratation et la déshydratation sur la structure des composés Th(SO4)2xH2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belonosov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Senentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rivenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575022v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation d’un éco-matériau à base de ciment phospho-magnésien : effet de la présence de fines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse d’oxyde d’uranium (IV) submicronique par voie hydro (solvo) thermale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive Aristide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de nouveaux systèmes pour le stockage de la chaleur par voie thermochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belonosov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Senentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology of plutonium oxalates: Implementation and limits of the use of surrogates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Haidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Vitart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Farger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation d’un éco-matériau à base de ciment phospho-magnésien : effet de la présence de fines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation of alternative cement matrix for solidification/stabilisation of nuclear waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Duron Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atoms for the Future 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation d’un mortier à porosité contrôlée pour le piégeage de tritium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Lanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent structural investigations of zirconium-plutonium molybdate precipitation and its inhibition during the dissolution step of the spent nuclear fuels treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Costenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nadolny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8413,1714 +8547,1714 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NuMat2018: The Nuclear Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Seattle, WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation de la morphologie d’oxalates d’actinides tetravalents par ajout de composés organiques : mécanismes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Etude structurale et microstructurale du système thorium-oxalate-tétraéthyle-dyglicol-amide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Farger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Haidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de Marcoule JSM2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Marcoule, France</w:t>
+              <w:t xml:space="preserve">RX2017 - 12ème colloque Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331418v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude structurale et microstructurale du système thorium-oxalate-tétraéthyle-dyglicol-amide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Modulation de la morphologie d’oxalates d’actinides tetravalents par ajout de composés organiques : mécanismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Haidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rivenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RX2017 - 12ème colloque Rayons X et Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de Marcoule JSM2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331396v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la TEDGA sur la cristallisation et la précipitation de l’oxalate de thorium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Farger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Haidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Division Chimie du Solide de la Société Chimique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of tetravalent actinides oxalates morphology through organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Haidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Annual American Nuclear Society Meeting (ANS2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Crystal Structure, Spectroscopic Characterizations of Americium Oxalate, Am2(C2O4)3(H2O)6·nH2O; Comparison with the Ln series.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Legoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atalante 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEA Marcoule, Jun 2016, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Growth and Design of Neodynium Oxide Precursors and Implementation to Actinides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Vitart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Haidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collaborative Conference on Crystal Growth 3CG 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la presence d’additifs sur la morphologie d’oxalates d’actinides (IV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Haidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de Marcoule JSM2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation of lanthanides and actinides oxalates in presence of additives : orientation of the microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Haidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Vitart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of additives presence on the structure and microstructure of lanthanides and actinides oxalate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Haidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Vitart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France (SCF2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précipitation d’oxalates de lanthanides et d’actinides : influence de la présence d’additifs sur la structure et la microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Haidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de Marcoule JSM2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèses template par voie hydrothermale de nouvelles matrices uranyl-vanadates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jouffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xèmes Journées Nationales Radiochimie et Chimie Nucléaire, Avignon, France, 7 et 8 septembre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00098206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New open-frameworks with non-crossing channels in the uranyl vanadates : MU4V3O20 (M = Li, Na), Li2U3V2O15 and M3U7V5O35 (M = Li, Ag), an intergrowth structure between M2U3V2O15 and MU4V3O20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Obbade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 35ièmes Journées des Actinides, Schloss Weikersdorf, Baden, Austria, 23rd to 26th April 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Baden, Austria. pp.P-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00098184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intumescent silicates : synthesis, characterization and fire protective effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pelegris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Traisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.68-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00098196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New layered uranyl-vanadates organic-inorganic hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vigier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 35ièmes Journées des Actinides, Schloss Weikersdorf, Baden, Austria, 23rd to 26th April 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Baden, Austria. pp.H-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00098174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10130,1025 +10264,1025 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of fission products on the thermophysical and structural properties of a SIMFUEL for MSR applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Floarea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Aergoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First European Conference on Molten Salt Reactor Technology (EUROMOST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Baden Baden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05603407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations into the composition of an intermediate formed during the heat treatment of cerium oxalate under HCl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cuvilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NueFuel 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Delft (Netherlands), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la conversion en lit fluidisé dans le cadre du traitement du combustible nucléaire usé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Maschio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouria Fatah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cimetiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rymek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP2022, Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peroxide co-conversion as an original route for mixed (U,Pu)O2 pellet fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Arab-Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Medyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NuMat2022. The Nuclear Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of humidity on the stability of metaschoepite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ishrayelu Merupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belonosov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Senentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR Scinee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et caractérisation structurale de complexes de plutonium à base de ligands peroxyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hibert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSM2019, Journées Scientifiques de Marcoule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bagnols s/ Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cement-Based Matrix for tritium trapping research project: MACH3 (PIA2/ANDRA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Lanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUWCEM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et caractérisation structurale de complexes de plutonium à base de ligands peroxyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hibert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSM2018, Journées Scientifiques de Marcoule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bagnols s/ Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11158,111 +11292,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition énergétique: entre solutions et paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 55|2022, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11272,104 +11406,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions vers une université verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MESHS, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11379,311 +11513,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de stockage et de libération d’énergie thermique par voie thermochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Belonosov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Senentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR3107587 ; WO2021170945. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rey</w:t>
-[...54 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03648205v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-05513260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId280"/>
+      <w:footerReference w:type="default" r:id="rId281"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11830,51 +11814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04131842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Baumann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Popa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Walter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rivenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Senentz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13020340" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04134844v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cologna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra00487b" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04136652v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hibert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt02376h" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442677v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Campos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Davy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Djelal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106346" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abraham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c03224" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263482v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Haidon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02744" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04439875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ellart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02781" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03159378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hablot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grandjean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00565" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Vitart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bisel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00643" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Butorin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Kvashnina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prieur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC07684J" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Lorenzo Solari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Scheinost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481040v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Jouffret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hiltbrunner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Obbade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01765" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ellart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivenet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hablot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc09527a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01090" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780826v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2013.08.036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4DFMQ5N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Almeida" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Patisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt52944d" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780828v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab Chapelet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302587t" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780862v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg301039m" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780861v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gil-Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2012.10.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780865v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200345j" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780874v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.10.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QV7T83P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780872v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/9/1/012028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/281379EFFA6BBA861E5D153842586FC5E9A5333A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780871v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmian Shao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.07.035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43H7C6FQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2009.10.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNBRZ48T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780869v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1265-AA04-05" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780876v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.01.019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CTP3CGK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780877v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.06.031" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GQ8RF4X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187339v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.11.034" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098189v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Belva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf Jama" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Bras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.689" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G1R8FH9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780878v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Khan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luckham" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivasegaram Manimaaran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b109818g" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1EB5D3D4680F99BD8DBC46FEEAAC5F35222CD0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557195v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cuvilliers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Capelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colmont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563668v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Margate" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Floarea" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coubronne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Milanole" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553822v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Genot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918239v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arab" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553683v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04480211v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160545v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hertz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Milcent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Barre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grandjean" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geneste" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160499v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302365v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abi-Rached" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadolny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728424v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hertz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Milcent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barre Yves" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Geneste" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160551v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vasseur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belonosov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V . Merupo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berrier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cazaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160541v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Baumann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. M. Konings" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Popa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O . Walter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160536v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B-T Vien Ngoc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728451v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Trang Vien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160537v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160534v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Costenoble" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grandjean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160530v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03620167v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03620173v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575968v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tougait" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394045v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haidon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575983v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belonosov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Senentz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576939v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330708v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575955v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576916v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576127v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maschio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arab" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Fatah" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576091v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576071v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575022v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costenoble" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavalette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576809v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576143v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Aristide" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576108v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330823v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576655v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575500v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Duron Garcia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576777v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Lanier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duffort" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575462v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331418v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331396v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331339v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331399v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748524v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Legoff" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331554v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331492v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331742v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331263v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330958v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098206v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098184v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duvieubourg" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dion" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098196v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pelegris" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Traisnel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098174v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603407v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Aergoug" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553801v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160485v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cimetiere" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rymek" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160528v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hibert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Venault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Medyk" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03577076v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ishrayelu Merupo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03577315v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauchy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576960v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Farcy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03577007v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144321v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norrant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160345v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Benoit" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03648205v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Belonosov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rey" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513260v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513260v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Margate" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Floarea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coubronne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Milanole" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6c00907" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04131842v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Baumann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Popa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Walter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rivenet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Senentz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13020340" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04134844v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cologna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra00487b" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04136652v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt02376h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442677v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Campos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Davy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Djelal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106346" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442671v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abraham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c03224" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263482v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Haidon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02744" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04439875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ellart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02781" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03159378v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hablot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grandjean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00565" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663095v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Vitart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bisel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00643" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780811v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Butorin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Kvashnina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prieur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC07684J" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780817v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Lorenzo Solari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Scheinost" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481040v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Jouffret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hiltbrunner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Obbade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01765" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780824v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ellart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivenet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hablot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc09527a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780825v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01090" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780826v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2013.08.036" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4DFMQ5N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290865v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Almeida" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Patisson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt52944d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780828v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab Chapelet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302587t" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780862v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg301039m" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780861v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gil-Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2012.10.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780865v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200345j" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780874v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.10.020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QV7T83P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/9/1/012028" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/281379EFFA6BBA861E5D153842586FC5E9A5333A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780871v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmian Shao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.07.035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43H7C6FQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780875v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2009.10.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNBRZ48T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780869v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1265-AA04-05" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780876v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.01.019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CTP3CGK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780877v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.06.031" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GQ8RF4X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187339v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.11.034" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Belva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf Jama" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Bras" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.689" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G1R8FH9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780878v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Khan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luckham" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivasegaram Manimaaran" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b109818g" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1EB5D3D4680F99BD8DBC46FEEAAC5F35222CD0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557195v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cuvilliers" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Capelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colmont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563668v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553822v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Genot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918239v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arab" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553683v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04480211v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160499v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160545v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hertz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Milcent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Barre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grandjean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geneste" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302365v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abi-Rached" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadolny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728424v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hertz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Milcent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barre Yves" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Geneste" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160551v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vasseur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belonosov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V . Merupo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berrier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cazaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160541v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Baumann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. M. Konings" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Popa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O . Walter" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160536v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B-T Vien Ngoc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728451v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Trang Vien" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160537v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160534v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Costenoble" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grandjean" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160530v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03620167v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03620173v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160538v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575968v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tougait" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394045v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haidon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575983v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belonosov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Senentz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576939v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330708v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575955v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576127v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maschio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arab" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Fatah" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576091v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576071v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575022v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costenoble" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavalette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576916v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576809v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576143v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Aristide" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576108v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330823v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576655v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575500v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Duron Garcia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576777v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Lanier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duffort" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575462v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331396v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331418v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331339v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331399v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748524v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Legoff" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331554v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331492v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331742v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331263v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330958v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098206v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098184v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duvieubourg" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dion" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098196v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pelegris" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Traisnel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098174v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603407v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Aergoug" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553801v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160485v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cimetiere" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rymek" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160528v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hibert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Venault" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Medyk" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03577076v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ishrayelu Merupo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03577315v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauchy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576960v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Farcy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03577007v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144321v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norrant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160345v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Benoit" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03648205v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Belonosov" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rey" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>