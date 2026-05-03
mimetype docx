--- v0 (2026-03-24)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Murielle Serlet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Titulaire d'un Master en Sciences de l'Information et des Bibliothèques à l'ENSSIB, je suis documentaliste chargée d'édition pour le centre Mersenne, plateforme d'édition scientifique en libre accès diamant.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">murielle-serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5279-352X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13926602X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">218516945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000359703862</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Documentaliste chargée d'édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre Mersenne - Mathdoc, CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juillet 2021 - Aujourd'hui</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Accompagnement des revues du centre Mersenne dans leurs démarches de création, d'accession, de publication, et de référencement, notamment en rassemblant, rédigeant ou procurant les informations pertinentes sur ces questions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Constitution d'une documentation en français et anglais sur les outils et procédures du centre Mersenne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communication autour du centre Mersenne.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Documentaliste scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut de Radioastronomie Millimétrique - IRAM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avril 2019 - Juin 2021</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion quotidienne du centre de documentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réorganisation spatiale du centre de documentation: travail avec un architecte afin de redynamiser les lieux et réorganiser intégralement l'espace documentaire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Informatisation et création d'un portail documentaire sous Koha: paramétrages, migration de la base de données, intégration d'un thésaurus...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création et administration d'un site web sous Sciencesconf: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://iram2020nice.sciencesconf.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet de numérisation de documents: analyse de l'existant, rédaction du cahier des charges, suivi du projet avec le prestataire.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestionnaire de l'information et de la documentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AE&CC-ENSAG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct. 2012 – Avril 2019</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Migration de la base de données documentaires vers le logiciel Koha.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aide quotidienne auprès des chercheurs: recherches spécialisées, établissement de bibliographies, conseil en gestion de l'information...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Webmaster éditorialiste des sites web de CRAterre (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.craterre.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et de Cultures constructives (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://culturesconstructives-aecc.com/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création et administration des blogs des deux laboratoires et de l'unité.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aide à la création de sites web: rédaction de cahier des charges, suivi de projet, tests.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aide à la création d'une revue scientifique sur la plateforme Revues.org</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rédactrice en chef du carnet de recherche Lab&Doc (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://labedoc.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Documentaliste chargée de veille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Paul Bocuse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2010 – juin 2012</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ecully</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargée de veille stratégique et concurrentielle : analyse des besoins, réalisation du plan de veille, paramétrage des outils de veille...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du centre de documentation de l’Institut Paul Bocuse (Ecully)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à un projet de réinformatisation, gestion de la chaîne documentaire, accueil du public…</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion de la photothèque interne et externe de l'Institut.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Audit du centre de documentation et proposition de solutions.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création d'un thésaurus bilingue spécialisé en hôtellerie-restauration.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mise en place d'une politique d'acquisitions d'ouvrages. Création de règles de conservation des revues et des travaux d'étudiants.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion d'un fonds spécialisé (menus de restaurants).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargée de ressources documentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Août 2010 – janv. 2011</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création et alimentation d'une base de données</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à une mission de valorisation de la recherche.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Administration du site web du programme PSDR-RA.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Utilisation du CMS Spip.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Documentaliste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Santé Social Sud Est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov. 2009 – avr. 2010</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Catalogage, indexation, accueil du public, aide à la recherche documentaire…</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à un projet de migration vers PMB.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation approfondie au logiciel PMB.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stage de fin d’études dans un cabinet conseil en systèmes d’information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LV2C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réalisation d’une étude de faisabilité pour la dématérialisation des documents d’une entreprise (recherche documentaire, travail en mode projet, entretiens, réunions…).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réaménagement du plan de classement d'un centre de ressources documentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRA de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 – 2009 : Ecole nationale supérieure des Sciences de l'Information et des Bibliothèques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master SIB, mention Bien</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : Université Stendhal, Grenoble 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA de Lettres Modernes, mention Bien</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonds de recherche dans les écoles d'architecture : une politique documentaire en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van Effenterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEnsA20 : histoire de l'enseignement de l'architecture au 20e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Séminaire 5, décembre 2018, cahier 6, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le référencement des revues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mir@bel 2023 - Visibilité des revues scientifiques françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mir@bel, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un carnet Hypothèses : un incontournable de la recherche en SHS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale de l'Ecole Nationale Supérieure d'Architecture de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des sources en architecture et pratiques éditoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Doctorale 2015-2016 de l’ENSAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale de l'Ecole Nationale Supérieure d'Architecture de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG, AfaireAsuivre, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Mersenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathdoc : 30 années au service de la communauté mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grenoble, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure de publication scientifique en libre accès diamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps Couperin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Our contribution to open and inclusive scientific communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Diamond OA Publishing in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Mersenne : diamond open access scientific publishing infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Vaudaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OASPA 2024 - Open Access Scholarly Publishing Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, LISBONNE, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Mersenne - An open access publishing platform for scientific publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Vaudaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères 2023 - Nouveaux horizons pour les pépinières de revues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Mersenne - An open access publishing platform for scientific publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Vaudaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Diamond Open Access Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Toluca, Mexico. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed country profile Fiji: local building cultures for sustainable and resilient habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Caimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRAterre, 24 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ficha de referencia detallada Ecuador Costa: culturas constructivas locales para la resiliencia y el desarrollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Sevillano Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Caimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Durzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRAterre, 28 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de gestion des données de la recherche dans les universités belges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon CV et ma collection en ligne? HALors là, c’est le top!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sources en architecture, urbanisme et paysage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditeurs prédateurs: savoir les reconnaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL-lucinant!… Ou pourquoi déposer sur HAL?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment écrire une bibliographie efficace?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre un chercheur par la main… pour l’emmener vers HAL demain…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zotero mon amour…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Murielle Serlet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Titulaire d'un Master en Sciences de l'Information et des Bibliothèques à l'ENSSIB, je suis documentaliste chargée d'édition pour le centre Mersenne, plateforme d'édition scientifique en libre accès diamant.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">murielle-serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5279-352X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13926602X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">218516945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000359703862</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Documentaliste chargée d'édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre Mersenne - Mathdoc, CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juillet 2021 - Aujourd'hui</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Accompagnement des revues du centre Mersenne dans leurs démarches de création, d'accession, de publication, et de référencement, notamment en rassemblant, rédigeant ou procurant les informations pertinentes sur ces questions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Constitution d'une documentation en français et anglais sur les outils et procédures du centre Mersenne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communication autour du centre Mersenne.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Documentaliste scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut de Radioastronomie Millimétrique - IRAM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avril 2019 - Juin 2021</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion quotidienne du centre de documentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réorganisation spatiale du centre de documentation: travail avec un architecte afin de redynamiser les lieux et réorganiser intégralement l'espace documentaire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Informatisation et création d'un portail documentaire sous Koha: paramétrages, migration de la base de données, intégration d'un thésaurus...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création et administration d'un site web sous Sciencesconf: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://iram2020nice.sciencesconf.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet de numérisation de documents: analyse de l'existant, rédaction du cahier des charges, suivi du projet avec le prestataire.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestionnaire de l'information et de la documentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AE&CC-ENSAG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct. 2012 – Avril 2019</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Migration de la base de données documentaires vers le logiciel Koha.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aide quotidienne auprès des chercheurs: recherches spécialisées, établissement de bibliographies, conseil en gestion de l'information...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Webmaster éditorialiste des sites web de CRAterre (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.craterre.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et de Cultures constructives (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://culturesconstructives-aecc.com/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création et administration des blogs des deux laboratoires et de l'unité.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aide à la création de sites web: rédaction de cahier des charges, suivi de projet, tests.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aide à la création d'une revue scientifique sur la plateforme Revues.org</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rédactrice en chef du carnet de recherche Lab&Doc (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://labedoc.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Documentaliste chargée de veille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Paul Bocuse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2010 – juin 2012</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ecully</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargée de veille stratégique et concurrentielle : analyse des besoins, réalisation du plan de veille, paramétrage des outils de veille...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du centre de documentation de l’Institut Paul Bocuse (Ecully)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à un projet de réinformatisation, gestion de la chaîne documentaire, accueil du public…</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion de la photothèque interne et externe de l'Institut.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Audit du centre de documentation et proposition de solutions.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création d'un thésaurus bilingue spécialisé en hôtellerie-restauration.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mise en place d'une politique d'acquisitions d'ouvrages. Création de règles de conservation des revues et des travaux d'étudiants.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion d'un fonds spécialisé (menus de restaurants).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargée de ressources documentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Août 2010 – janv. 2011</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création et alimentation d'une base de données</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à une mission de valorisation de la recherche.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Administration du site web du programme PSDR-RA.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Utilisation du CMS Spip.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Documentaliste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Santé Social Sud Est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov. 2009 – avr. 2010</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Catalogage, indexation, accueil du public, aide à la recherche documentaire…</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à un projet de migration vers PMB.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation approfondie au logiciel PMB.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stage de fin d’études dans un cabinet conseil en systèmes d’information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LV2C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réalisation d’une étude de faisabilité pour la dématérialisation des documents d’une entreprise (recherche documentaire, travail en mode projet, entretiens, réunions…).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réaménagement du plan de classement d'un centre de ressources documentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRA de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 – 2009 : Ecole nationale supérieure des Sciences de l'Information et des Bibliothèques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master SIB, mention Bien</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : Université Stendhal, Grenoble 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA de Lettres Modernes, mention Bien</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonds de recherche dans les écoles d'architecture : une politique documentaire en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van Effenterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEnsA20 : histoire de l'enseignement de l'architecture au 20e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Séminaire 5, décembre 2018, cahier 6, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le référencement des revues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mir@bel 2023 - Visibilité des revues scientifiques françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mir@bel, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un carnet Hypothèses : un incontournable de la recherche en SHS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale de l'Ecole Nationale Supérieure d'Architecture de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des sources en architecture et pratiques éditoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Doctorale 2015-2016 de l’ENSAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale de l'Ecole Nationale Supérieure d'Architecture de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG, AfaireAsuivre, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Mersenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathdoc : 30 années au service de la communauté mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grenoble, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure de publication scientifique en libre accès diamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps Couperin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Our contribution to open and inclusive scientific communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Diamond OA Publishing in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Mersenne : diamond open access scientific publishing infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Vaudaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OASPA 2024 - Open Access Scholarly Publishing Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, LISBONNE, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Mersenne - An open access publishing platform for scientific publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Vaudaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères 2023 - Nouveaux horizons pour les pépinières de revues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Mersenne - An open access publishing platform for scientific publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Vaudaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Diamond Open Access Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Toluca, Mexico. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed country profile Fiji: local building cultures for sustainable and resilient habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Caimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRAterre, 24 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ficha de referencia detallada Ecuador Costa: culturas constructivas locales para la resiliencia y el desarrollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Sevillano Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Caimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Durzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRAterre, 28 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de gestion des données de la recherche dans les universités belges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre un chercheur par la main… pour l’emmener vers HAL demain…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL-lucinant!… Ou pourquoi déposer sur HAL?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment écrire une bibliographie efficace?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zotero mon amour…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon CV et ma collection en ligne? HALors là, c’est le top!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sources en architecture, urbanisme et paysage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditeurs prédateurs: savoir les reconnaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70F04004"/>
+    <w:nsid w:val="73A1655E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8C9A348C"/>
+    <w:nsid w:val="C8001E50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="03D0C664"/>
+    <w:nsid w:val="AE0703C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4A731F5B"/>
+    <w:nsid w:val="1CD71B31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A6A6BA79"/>
+    <w:nsid w:val="3120D9F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8C25C049"/>
+    <w:nsid w:val="A584AC00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5326F6D5"/>
+    <w:nsid w:val="78534593"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="6E04C93B"/>
+    <w:nsid w:val="BC86059F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1395,51 +1395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/murielle-serlet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5279-352X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13926602X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218516945" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359703862" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iram2020nice.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.craterre.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://culturesconstructives-aecc.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labedoc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gaillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bastard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van Effenterre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04285366v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Serlet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Serlet," TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05318305v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009044v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04695788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vaudaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04543265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04273582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Caimi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joffroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Sevillano Gutierrez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Durzo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463767v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Blondiau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo15" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630068v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01616117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01616076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01616124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01616119v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01616130v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01616112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/murielle-serlet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5279-352X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13926602X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218516945" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359703862" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iram2020nice.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.craterre.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://culturesconstructives-aecc.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labedoc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gaillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bastard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van Effenterre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04285366v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Serlet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Serlet," TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05318305v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009044v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04695788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vaudaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04543265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04273582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Caimi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joffroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Sevillano Gutierrez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Durzo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463767v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Blondiau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo15" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01616130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01616124v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01616119v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01616112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630068v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01616117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01616076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>