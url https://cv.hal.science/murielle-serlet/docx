--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Murielle Serlet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Titulaire d'un Master en Sciences de l'Information et des Bibliothèques à l'ENSSIB, je suis documentaliste chargée d'édition pour le centre Mersenne, plateforme d'édition scientifique en libre accès diamant.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">murielle-serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5279-352X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13926602X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">218516945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000359703862</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Documentaliste chargée d'édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre Mersenne - Mathdoc, CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juillet 2021 - Aujourd'hui</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Accompagnement des revues du centre Mersenne dans leurs démarches de création, d'accession, de publication, et de référencement, notamment en rassemblant, rédigeant ou procurant les informations pertinentes sur ces questions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Constitution d'une documentation en français et anglais sur les outils et procédures du centre Mersenne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communication autour du centre Mersenne.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Documentaliste scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut de Radioastronomie Millimétrique - IRAM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avril 2019 - Juin 2021</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion quotidienne du centre de documentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réorganisation spatiale du centre de documentation: travail avec un architecte afin de redynamiser les lieux et réorganiser intégralement l'espace documentaire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Informatisation et création d'un portail documentaire sous Koha: paramétrages, migration de la base de données, intégration d'un thésaurus...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création et administration d'un site web sous Sciencesconf: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://iram2020nice.sciencesconf.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet de numérisation de documents: analyse de l'existant, rédaction du cahier des charges, suivi du projet avec le prestataire.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestionnaire de l'information et de la documentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AE&CC-ENSAG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct. 2012 – Avril 2019</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Migration de la base de données documentaires vers le logiciel Koha.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aide quotidienne auprès des chercheurs: recherches spécialisées, établissement de bibliographies, conseil en gestion de l'information...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Webmaster éditorialiste des sites web de CRAterre (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.craterre.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et de Cultures constructives (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://culturesconstructives-aecc.com/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création et administration des blogs des deux laboratoires et de l'unité.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aide à la création de sites web: rédaction de cahier des charges, suivi de projet, tests.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aide à la création d'une revue scientifique sur la plateforme Revues.org</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rédactrice en chef du carnet de recherche Lab&Doc (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://labedoc.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Documentaliste chargée de veille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Paul Bocuse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2010 – juin 2012</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ecully</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargée de veille stratégique et concurrentielle : analyse des besoins, réalisation du plan de veille, paramétrage des outils de veille...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du centre de documentation de l’Institut Paul Bocuse (Ecully)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à un projet de réinformatisation, gestion de la chaîne documentaire, accueil du public…</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion de la photothèque interne et externe de l'Institut.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Audit du centre de documentation et proposition de solutions.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création d'un thésaurus bilingue spécialisé en hôtellerie-restauration.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mise en place d'une politique d'acquisitions d'ouvrages. Création de règles de conservation des revues et des travaux d'étudiants.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion d'un fonds spécialisé (menus de restaurants).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargée de ressources documentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Août 2010 – janv. 2011</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création et alimentation d'une base de données</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à une mission de valorisation de la recherche.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Administration du site web du programme PSDR-RA.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Utilisation du CMS Spip.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Documentaliste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Santé Social Sud Est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov. 2009 – avr. 2010</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Catalogage, indexation, accueil du public, aide à la recherche documentaire…</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à un projet de migration vers PMB.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation approfondie au logiciel PMB.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stage de fin d’études dans un cabinet conseil en systèmes d’information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LV2C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réalisation d’une étude de faisabilité pour la dématérialisation des documents d’une entreprise (recherche documentaire, travail en mode projet, entretiens, réunions…).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réaménagement du plan de classement d'un centre de ressources documentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRA de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 – 2009 : Ecole nationale supérieure des Sciences de l'Information et des Bibliothèques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master SIB, mention Bien</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : Université Stendhal, Grenoble 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA de Lettres Modernes, mention Bien</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonds de recherche dans les écoles d'architecture : une politique documentaire en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van Effenterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEnsA20 : histoire de l'enseignement de l'architecture au 20e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Séminaire 5, décembre 2018, cahier 6, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le référencement des revues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mir@bel 2023 - Visibilité des revues scientifiques françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mir@bel, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un carnet Hypothèses : un incontournable de la recherche en SHS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale de l'Ecole Nationale Supérieure d'Architecture de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des sources en architecture et pratiques éditoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Doctorale 2015-2016 de l’ENSAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale de l'Ecole Nationale Supérieure d'Architecture de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG, AfaireAsuivre, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Mersenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathdoc : 30 années au service de la communauté mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grenoble, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure de publication scientifique en libre accès diamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps Couperin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Our contribution to open and inclusive scientific communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Diamond OA Publishing in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Mersenne : diamond open access scientific publishing infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Vaudaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OASPA 2024 - Open Access Scholarly Publishing Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, LISBONNE, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Mersenne - An open access publishing platform for scientific publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Vaudaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères 2023 - Nouveaux horizons pour les pépinières de revues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Mersenne - An open access publishing platform for scientific publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Vaudaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Diamond Open Access Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Toluca, Mexico. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed country profile Fiji: local building cultures for sustainable and resilient habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Caimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRAterre, 24 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ficha de referencia detallada Ecuador Costa: culturas constructivas locales para la resiliencia y el desarrollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Sevillano Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Caimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Durzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRAterre, 28 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de gestion des données de la recherche dans les universités belges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre un chercheur par la main… pour l’emmener vers HAL demain…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL-lucinant!… Ou pourquoi déposer sur HAL?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment écrire une bibliographie efficace?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zotero mon amour…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon CV et ma collection en ligne? HALors là, c’est le top!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sources en architecture, urbanisme et paysage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditeurs prédateurs: savoir les reconnaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Murielle Serlet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Titulaire d'un Master en Sciences de l'Information et des Bibliothèques à l'ENSSIB, je suis documentaliste chargée d'édition pour le centre Mersenne, plateforme d'édition scientifique en libre accès diamant.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">murielle-serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5279-352X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13926602X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">218516945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000359703862</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Documentaliste chargée d'édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre Mersenne - Mathdoc, CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juillet 2021 - Aujourd'hui</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Accompagnement des revues du centre Mersenne dans leurs démarches de création, d'accession, de publication, et de référencement, notamment en rassemblant, rédigeant ou procurant les informations pertinentes sur ces questions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Constitution d'une documentation en français et anglais sur les outils et procédures du centre Mersenne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communication autour du centre Mersenne.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Documentaliste scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut de Radioastronomie Millimétrique - IRAM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avril 2019 - Juin 2021</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion quotidienne du centre de documentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réorganisation spatiale du centre de documentation: travail avec un architecte afin de redynamiser les lieux et réorganiser intégralement l'espace documentaire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Informatisation et création d'un portail documentaire sous Koha: paramétrages, migration de la base de données, intégration d'un thésaurus...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création et administration d'un site web sous Sciencesconf: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://iram2020nice.sciencesconf.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet de numérisation de documents: analyse de l'existant, rédaction du cahier des charges, suivi du projet avec le prestataire.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestionnaire de l'information et de la documentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AE&CC-ENSAG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct. 2012 – Avril 2019</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Migration de la base de données documentaires vers le logiciel Koha.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aide quotidienne auprès des chercheurs: recherches spécialisées, établissement de bibliographies, conseil en gestion de l'information...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Webmaster éditorialiste des sites web de CRAterre (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.craterre.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et de Cultures constructives (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://culturesconstructives-aecc.com/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création et administration des blogs des deux laboratoires et de l'unité.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aide à la création de sites web: rédaction de cahier des charges, suivi de projet, tests.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aide à la création d'une revue scientifique sur la plateforme Revues.org</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rédactrice en chef du carnet de recherche Lab&Doc (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://labedoc.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Documentaliste chargée de veille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Paul Bocuse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2010 – juin 2012</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ecully</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargée de veille stratégique et concurrentielle : analyse des besoins, réalisation du plan de veille, paramétrage des outils de veille...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du centre de documentation de l’Institut Paul Bocuse (Ecully)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à un projet de réinformatisation, gestion de la chaîne documentaire, accueil du public…</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion de la photothèque interne et externe de l'Institut.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Audit du centre de documentation et proposition de solutions.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création d'un thésaurus bilingue spécialisé en hôtellerie-restauration.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mise en place d'une politique d'acquisitions d'ouvrages. Création de règles de conservation des revues et des travaux d'étudiants.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion d'un fonds spécialisé (menus de restaurants).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargée de ressources documentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Août 2010 – janv. 2011</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création et alimentation d'une base de données</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à une mission de valorisation de la recherche.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Administration du site web du programme PSDR-RA.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Utilisation du CMS Spip.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Documentaliste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Santé Social Sud Est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov. 2009 – avr. 2010</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Catalogage, indexation, accueil du public, aide à la recherche documentaire…</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à un projet de migration vers PMB.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation approfondie au logiciel PMB.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stage de fin d’études dans un cabinet conseil en systèmes d’information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LV2C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réalisation d’une étude de faisabilité pour la dématérialisation des documents d’une entreprise (recherche documentaire, travail en mode projet, entretiens, réunions…).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réaménagement du plan de classement d'un centre de ressources documentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRA de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 – 2009 : Ecole nationale supérieure des Sciences de l'Information et des Bibliothèques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master SIB, mention Bien</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : Université Stendhal, Grenoble 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA de Lettres Modernes, mention Bien</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonds de recherche dans les écoles d'architecture : une politique documentaire en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van Effenterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEnsA20 : histoire de l'enseignement de l'architecture au 20e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Séminaire 5, décembre 2018, cahier 6, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le référencement des revues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mir@bel 2023 - Visibilité des revues scientifiques françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mir@bel, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un carnet Hypothèses : un incontournable de la recherche en SHS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale de l'Ecole Nationale Supérieure d'Architecture de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des sources en architecture et pratiques éditoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Doctorale 2015-2016 de l’ENSAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale de l'Ecole Nationale Supérieure d'Architecture de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG, AfaireAsuivre, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The centre Mersenne : a diamond open access publishing platform created by researchers for researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPERAS 2026 &amp; SCIROS Conference. One Network, Many Possibilities: Strengthening the OPERAS Community (OPERAS2026SCIROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, OPERAS 2026 &amp; SCIROS Conference. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.19843956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Mersenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathdoc : 30 années au service de la communauté mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grenoble, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure de publication scientifique en libre accès diamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps Couperin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Our contribution to open and inclusive scientific communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Diamond OA Publishing in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Mersenne : diamond open access scientific publishing infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Vaudaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OASPA 2024 - Open Access Scholarly Publishing Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, LISBONNE, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Mersenne - An open access publishing platform for scientific publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Vaudaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères 2023 - Nouveaux horizons pour les pépinières de revues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Mersenne - An open access publishing platform for scientific publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Vaudaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Diamond Open Access Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Toluca, Mexico. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed country profile Fiji: local building cultures for sustainable and resilient habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Caimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRAterre, 24 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ficha de referencia detallada Ecuador Costa: culturas constructivas locales para la resiliencia y el desarrollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Sevillano Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Caimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Durzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRAterre, 28 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de gestion des données de la recherche dans les universités belges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL-lucinant!… Ou pourquoi déposer sur HAL?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment écrire une bibliographie efficace?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre un chercheur par la main… pour l’emmener vers HAL demain…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zotero mon amour…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sources en architecture, urbanisme et paysage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon CV et ma collection en ligne? HALors là, c’est le top!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditeurs prédateurs: savoir les reconnaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73A1655E"/>
+    <w:nsid w:val="B38843E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C8001E50"/>
+    <w:nsid w:val="DE04888F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="AE0703C3"/>
+    <w:nsid w:val="9F52DAC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1CD71B31"/>
+    <w:nsid w:val="BB4610F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3120D9F4"/>
+    <w:nsid w:val="D05356B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A584AC00"/>
+    <w:nsid w:val="E6B48B6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="78534593"/>
+    <w:nsid w:val="973A4462"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="BC86059F"/>
+    <w:nsid w:val="B835AD1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1395,51 +1395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/murielle-serlet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5279-352X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13926602X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218516945" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359703862" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iram2020nice.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.craterre.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://culturesconstructives-aecc.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labedoc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gaillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bastard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van Effenterre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04285366v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Serlet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Serlet," TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05318305v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009044v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04695788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vaudaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04543265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04273582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Caimi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joffroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Sevillano Gutierrez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Durzo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463767v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Blondiau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo15" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01616130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01616124v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01616119v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01616112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630068v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01616117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01616076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/murielle-serlet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5279-352X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13926602X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218516945" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359703862" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iram2020nice.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.craterre.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://culturesconstructives-aecc.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labedoc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gaillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bastard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van Effenterre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04285366v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Serlet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Serlet," TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://operas-eu.org/news-and-events/calendar-2/operas-2026-sciros-conference/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19843956" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05318305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107941v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04695788v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vaudaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04543265v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04273582v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Caimi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joffroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Sevillano Gutierrez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Durzo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463767v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Blondiau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fort" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo15" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01616124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01616119v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01616130v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01616112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01616117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630068v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01616076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>