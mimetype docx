--- v1 (2026-03-29)
+++ v2 (2026-04-30)
@@ -2903,268 +2903,268 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenabum : l’atelier monétaire et le monnayage carnute</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Gaël Rideau; Pierre Allorant. </w:t>
+                <w:t xml:space="preserve">La fouille du 13 bis rue des Ponts Chartrains : découverte d’une occupation agro-pastorale inédite du Ve/VIe au XIIe siècle dans le faubourg de Vienne à Blois (Loir-et-Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Jouquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Jouanneau-Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Champault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Bazin; François Capron; Alexis Corrochano; Stéphane Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire d'Orléans</w:t>
+              <w:t xml:space="preserve">L’archéologie des Ve-XIIe siècles en région Centre-Val de Loire, Actes des 41es Journées internationales de l’Association française d’Archéologie mérovingienne. Chartres (Eure-et-Loir) – 29 sept. au 2 oct. 2021, Vol. 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Collection "Histoire de ville", série Centre-Val de Loire, 978-2-7535-9889-8</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFAM; FERACF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.111-118, 2024, Revue archéologique du Centre de la France - Suppléments, 85, 332 p., 2024, Mémoires de l’Association française d’Archéologie mérovingienne, Tome 40, 978-2-913272-70-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385192v1</w:t>
+                <w:t xml:space="preserve">hal-04693422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fouille du 13 bis rue des Ponts Chartrains : découverte d’une occupation agro-pastorale inédite du Ve/VIe au XIIe siècle dans le faubourg de Vienne à Blois (Loir-et-Cher)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Bruno Bazin; François Capron; Alexis Corrochano; Stéphane Joly. </w:t>
+                <w:t xml:space="preserve">Cenabum : l’atelier monétaire et le monnayage carnute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Troubady</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaël Rideau; Pierre Allorant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’archéologie des Ve-XIIe siècles en région Centre-Val de Loire, Actes des 41es Journées internationales de l’Association française d’Archéologie mérovingienne. Chartres (Eure-et-Loir) – 29 sept. au 2 oct. 2021, Vol. 2</w:t>
+              <w:t xml:space="preserve">Histoire d'Orléans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFAM; FERACF</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.111-118, 2024, Revue archéologique du Centre de la France - Suppléments, 85, 332 p., 2024, Mémoires de l’Association française d’Archéologie mérovingienne, Tome 40, 978-2-913272-70-5</w:t>
+                <w:t xml:space="preserve">Presses universitaires de Rennes; Presses Universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Collection "Histoire de ville", série Centre-Val de Loire, 978-2-7535-9889-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693422v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques et modalités du peuplement dans la vallée de la Loire, entre Orléans et Saint-Nazaire, de La Tène moyenne à la fin du règne d’Auguste</w:t>
               </w:r>
@@ -4101,811 +4101,811 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01592977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monnaies en contexte cultuel chez les Turons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les limites orientales de la cité Turonorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Troubady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les gallo-romains entre Loire et Vienne, 40 ans de découvertes archéologiques, catalogue de l’exposition du musée du Véron du 14 avril 2012 à nov. 2013, musée du Véron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.106, 2012</w:t>
+              <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre, actes de la table ronde d’Orléans nov. 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supp. (42), pp.59-84, 2012, RACF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01570875v1</w:t>
+                <w:t xml:space="preserve">halshs-01570877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monnaies et commerce</w:t>
+                <w:t xml:space="preserve">Monnaies en contexte cultuel chez les Turons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Troubady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les gallo-romains entre Loire et Vienne, 40 ans de découvertes archéologiques, catalogue de l’exposition du musée du Véron du 14 avril 2012 à nov. 2013, musée du Véron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.71, 2012</w:t>
+              <w:t xml:space="preserve">, pp.106, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01570876v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01570875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les limites orientales de la cité Turonorum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monnaies et commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Troubady</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre, actes de la table ronde d’Orléans nov. 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Supp. (42), pp.59-84, 2012, RACF</w:t>
+              <w:t xml:space="preserve">Les gallo-romains entre Loire et Vienne, 40 ans de découvertes archéologiques, catalogue de l’exposition du musée du Véron du 14 avril 2012 à nov. 2013, musée du Véron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01570877v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01570876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des faciès monétaires d'Orléans (Loiret), Levroux (Indre) et Châteaumeillant (Cher)</w:t>
+                <w:t xml:space="preserve">Comparaison des faciès monétaires d’Orléans (Loiret), Levroux (Indre) et Châteaumeillant (Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charnotet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Troubady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Buchsenschutz, Marie-Bernadette Chardenoux, Sophie Krausz.. [et al.]. </w:t>
+              <w:t xml:space="preserve">Olivier Buchsenschutz; Marie-Bernadette Chardenoux; Sophie Krausz; Michel Vaginay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'âge du fer dans la boucle de la Loire : les Gaulois sont dans la ville : actes du XXXIIe colloque / de l'Association Française pour l'Etude de l'Age du Fer, Bourges, 1er-4 mai 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris ; Tours : [FERACF], pp.121−134, 2009, Supplément à la Revue archéologique du Centre de la France ISSN 1159-7151; 35</w:t>
+              <w:t xml:space="preserve">L’âge du Fer dans la boucle de la Loire. Les Gaulois sont dans la ville. Actes du XXXIIe colloque de l’Association française pour l’étude de l’âge du Fer (Bourges, 1er-4 mai 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supplément à la Revue archéologique du Centre de la France (35), FERACF, pp.121-134, 2009, 978-2-913272-20-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440183v1</w:t>
+                <w:t xml:space="preserve">halshs-03978344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une unité d’exploitation rurale de la première moitié du III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. J.-C à Mer (Loir-et-Cher)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Olivier Buchsenschutz; Marie-Bernadette Chardenoux; Sophie Krausz; Michel Vaginay. </w:t>
+                <w:t xml:space="preserve">Comparaison des faciès monétaires d'Orléans (Loiret), Levroux (Indre) et Châteaumeillant (Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charnotet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Troubady</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Buchsenschutz, Marie-Bernadette Chardenoux, Sophie Krausz.. [et al.]. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’âge du Fer dans la boucle de la Loire. Les Gaulois sont dans la ville. Actes du XXXIIe colloque de l’Association française pour l’étude de l’âge du Fer (Bourges, 1er-4 mai 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Supplément à la Revue archéologique du Centre de la France (35), FERACF, pp.157-165, 2009, 978-2-913272-20-0</w:t>
+              <w:t xml:space="preserve">L'âge du fer dans la boucle de la Loire : les Gaulois sont dans la ville : actes du XXXIIe colloque / de l'Association Française pour l'Etude de l'Age du Fer, Bourges, 1er-4 mai 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris ; Tours : [FERACF], pp.121−134, 2009, Supplément à la Revue archéologique du Centre de la France ISSN 1159-7151; 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01244044v2</w:t>
+                <w:t xml:space="preserve">hal-00440183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orléans gaulois : état des connaissances</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Miejac</w:t>
+                <w:t xml:space="preserve">Une unité d’exploitation rurale de la première moitié du III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. J.-C à Mer (Loir-et-Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Trébuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Frey-Kupper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Buchsenschutz; Marie-Bernadette Chardenoux; Sophie Krausz; Michel Vaginay. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'âge du Fer dans la boucle de la Loire. Les Gaulois sont dans la ville. Actes du XXXIIe Colloque de l'Association française pour l'étude de l'âge du fer, Bourges, 1er-4 mai 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, suppl. RACF n°35, FERAC, pp.251-262, 2009</w:t>
+              <w:t xml:space="preserve">L’âge du Fer dans la boucle de la Loire. Les Gaulois sont dans la ville. Actes du XXXIIe colloque de l’Association française pour l’étude de l’âge du Fer (Bourges, 1er-4 mai 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supplément à la Revue archéologique du Centre de la France (35), FERACF, pp.157-165, 2009, 978-2-913272-20-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222370v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01244044v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermes, hameaux et résidences aristocratiques de l’âge du Fer entre Loire et Dordogne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maguer</w:t>
+                <w:t xml:space="preserve">Orléans gaulois : état des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Lusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Massat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Miejac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les gaulois entre Loire et Dordogne. Actes du 31e colloque international de l'AFEAF, 17-20 mai 2007, Chauvigny (Vienne-F)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1 (XXXIV), APC, 2009, Les Gaulois entre Loire et Dordogne</w:t>
+              <w:t xml:space="preserve">L'âge du Fer dans la boucle de la Loire. Les Gaulois sont dans la ville. Actes du XXXIIe Colloque de l'Association française pour l'étude de l'âge du fer, Bourges, 1er-4 mai 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, suppl. RACF n°35, FERAC, pp.251-262, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01240177v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des faciès monétaires d’Orléans (Loiret), Levroux (Indre) et Châteaumeillant (Cher)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Charnotet</w:t>
+                <w:t xml:space="preserve">Fermes, hameaux et résidences aristocratiques de l’âge du Fer entre Loire et Dordogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Lusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Troubady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Buchsenschutz; Marie-Bernadette Chardenoux; Sophie Krausz; Michel Vaginay. </w:t>
+              <w:t xml:space="preserve">Isabelle Bertrand, Alain Duval, José Gomez de Soto, Patrick Maguer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’âge du Fer dans la boucle de la Loire. Les Gaulois sont dans la ville. Actes du XXXIIe colloque de l’Association française pour l’étude de l’âge du Fer (Bourges, 1er-4 mai 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Supplément à la Revue archéologique du Centre de la France (35), FERACF, pp.121-134, 2009, 978-2-913272-20-0</w:t>
+              <w:t xml:space="preserve">Les gaulois entre Loire et Dordogne. Actes du 31e colloque international de l'AFEAF, 17-20 mai 2007, Chauvigny (Vienne-F)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (XXXIV), APC, 2009, Les Gaulois entre Loire et Dordogne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03978344v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monnaies gauloises</w:t>
               </w:r>
@@ -4990,51 +4990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confrontations de quelques données : monnaies, céramiques et tombes privilégiées des territoires carnute, bituriges cubes et turon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Troubady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5941,747 +5941,747 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amboise (37), Réserve de la &amp;quot;Butte de César&amp;quot;, campagne 2022. Rapport d'analyses et de sondages complémentaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Chaussée-Saint-Victor, Saint-Victor : Occupations en bord de Loire de l'Antiquité à la fin de la période moderne : Centre-Val de Loire, Loir-et-Cher : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Berranger</w:t>
+                <w:t xml:space="preserve">Gwenaël Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bon Céline</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+                <w:t xml:space="preserve">Cécile Bebien-Dabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service Archéologique départemental d'Indre-et-Loire (SADIL). 2023</w:t>
+              <w:t xml:space="preserve">Inrap CIF. 2023, 2 vol. (382, 461 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195878v1</w:t>
+                <w:t xml:space="preserve">hal-04346743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Gemmes-sur-Loire (Maine-et-Loire), 40 Chemin du Hutreau : rapport de diagnostic / sous la direction de Jérôme Briand, avec la collaboration de Maxime Mortreau, Murielle Troubady avec la participation de Eric Girard, Héléna Hostein, Pierrick Leblanc... [et al.].- Cesson-Sévigné : Inrap GO, 2023.- 1 vol. (60 p.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AMBOISE (37), 45-47 Rue de Bel-Air. Rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Troubady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Briand Jérôme</w:t>
+                <w:t xml:space="preserve">Christophe Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortreau Maxime</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">INRAP GO, Cesson-Sévigné. 2023</w:t>
+                <w:t xml:space="preserve">Guillaume Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Archéologique départemental d'Indre-et-Loire (SADIL). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124740v1</w:t>
+                <w:t xml:space="preserve">hal-04197200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMBOISE (37), 45-47 Rue de Bel-Air. Rapport de diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Amboise (37), Réserve de la &amp;quot;Butte de César&amp;quot;, campagne 2022. Rapport d'analyses et de sondages complémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bon Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Archéologique départemental d'Indre-et-Loire (SADIL). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197200v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Chaussée-Saint-Victor, Saint-Victor : Occupations en bord de Loire de l'Antiquité à la fin de la période moderne : Centre-Val de Loire, Loir-et-Cher : rapport de fouille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sainte-Gemmes-sur-Loire (Maine-et-Loire), 40 Chemin du Hutreau : rapport de diagnostic / sous la direction de Jérôme Briand, avec la collaboration de Maxime Mortreau, Murielle Troubady avec la participation de Eric Girard, Héléna Hostein, Pierrick Leblanc... [et al.].- Cesson-Sévigné : Inrap GO, 2023.- 1 vol. (60 p.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briand Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortreau Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Troubady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Aunay</w:t>
+                <w:t xml:space="preserve">Hostein Héléna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bebien-Dabek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Séverine Braguier</w:t>
+                <w:t xml:space="preserve">Leblanc Pierrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap CIF. 2023, 2 vol. (382, 461 p.)</w:t>
+              <w:t xml:space="preserve">INRAP GO, Cesson-Sévigné. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04346743v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loiret, Meung-sur-Loire, ZAC Synergie Val-de-Loire, les Bouillants et la Maison Neuve : De l'établissement aristocratique laténien à l'exploitation rurale antique : rapport de fouille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Gay</w:t>
+                <w:t xml:space="preserve">Amboise (37), Réserve de la &amp;quot;Butte de César&amp;quot;, campagne 2021. Rapport de fouille archéologique programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Noël</w:t>
+                <w:t xml:space="preserve">Pierre Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tellier Alice</w:t>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Bayle</w:t>
+                <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisella Cabboï</w:t>
+                <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAP CIF, Pantin. 2022, 8 vol., 3370 pp</w:t>
+              <w:t xml:space="preserve">Service Archéologique départemental d'Indre-et-Loire (SADIL). Chambray-lès-Tours. 2022, 2 vol. (409 p., 692 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736442v1</w:t>
+                <w:t xml:space="preserve">hal-04197146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amboise (37), Réserve de la &amp;quot;Butte de César&amp;quot;, campagne 2021. Rapport de fouille archéologique programmée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+                <w:t xml:space="preserve">Loiret, Meung-sur-Loire, ZAC Synergie Val-de-Loire, les Bouillants et la Maison Neuve : De l'établissement aristocratique laténien à l'exploitation rurale antique : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Adam</w:t>
+                <w:t xml:space="preserve">Mathilde Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+                <w:t xml:space="preserve">Tellier Alice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Borderie</w:t>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Boucher</w:t>
+                <w:t xml:space="preserve">Luisella Cabboï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service Archéologique départemental d'Indre-et-Loire (SADIL). Chambray-lès-Tours. 2022, 2 vol. (409 p., 692 p.)</w:t>
+              <w:t xml:space="preserve">INRAP CIF, Pantin. 2022, 8 vol., 3370 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197146v1</w:t>
+                <w:t xml:space="preserve">hal-04736442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levroux, Le Pré Cottin : Centre-Val de Loire, Indre</w:t>
               </w:r>
@@ -6794,51 +6794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorigny (Indre-et-Loire) - Extension de la ZAC Isoparc. Rapport de diagnostic archéologique réalisé du 18 octobre au 23 novembre 2021 (OA 0612894)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6955,51 +6955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pôle d'archéologie, Ville d'Orléans. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7051,64 +7051,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7199,51 +7199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Baiget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service archéologique de la ville de Chartres, Chartres métropole. 2019, 7 vol. ( 678, 579, 643 p.) : ill. en coul., cartes, 786 photographies, 128 figures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7295,77 +7295,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Archéologique départemental d'Indre-et-Loire (SADIL). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7539,64 +7539,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bartholome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7809,51 +7809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Départemental d'Indre-et-Loire. Tours. 2018, 3 vol. (298 p., 508 p., 275 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7995,267 +7995,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fenêtre sur un îlot à vocation domestique et artisanale (fin de l'Indépendance gauloise - début IIIe s. ap. J.-C.) : Centre-Val de Loire, Indre-et-Loire, Amboise, 30 rue du Petit Bonheur. Document final de synthèse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le site dit “du Cinéma” à Chartres (rues Pasteur, des Vieux-Capucins et de Châteaudun. Eure-et-Loir. Centre-Val-de-Loire). Rapport de fouille archéologique préventive. N° 033.28.085.0219. Opération 1. Numéro Patriarche 066445. Prescription du 26 avril 2005. Dates d’intervention : du 27 avril 2005 au 6 juillet 2006. Volume 1. Une nécropole de la Tène D2b sur l’oppidum d’Autricum. Volume 2. Une nécropole de la Tène D2b sur l’oppidum d’Autricum. Dossiers d’étude. Volume 3. Une nécropole de la Tène D2b sur l’oppidum d’Autricum. Inventaires de la documentation. Programme 19 - Le fait urbain, Ville de Chartres. Direction de l’archéologie, Chartres, 262 p., 294 p. et 531 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+                <w:t xml:space="preserve">Dominique Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fissette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Braguier Séverine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Cherdo</w:t>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cincon Laureline</w:t>
+                <w:t xml:space="preserve">Pauline Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] SRA Centre-Val de Loire; Inrap Centre–Île-de-France. 2018, 1 vol., 660 p</w:t>
+              <w:t xml:space="preserve">Service archéologique de la ville de Chartres, Chartres métropole. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556552v1</w:t>
+                <w:t xml:space="preserve">hal-04367285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site dit “du Cinéma” à Chartres (rues Pasteur, des Vieux-Capucins et de Châteaudun. Eure-et-Loir. Centre-Val-de-Loire). Rapport de fouille archéologique préventive. N° 033.28.085.0219. Opération 1. Numéro Patriarche 066445. Prescription du 26 avril 2005. Dates d’intervention : du 27 avril 2005 au 6 juillet 2006. Volume 1. Une nécropole de la Tène D2b sur l’oppidum d’Autricum. Volume 2. Une nécropole de la Tène D2b sur l’oppidum d’Autricum. Dossiers d’étude. Volume 3. Une nécropole de la Tène D2b sur l’oppidum d’Autricum. Inventaires de la documentation. Programme 19 - Le fait urbain, Ville de Chartres. Direction de l’archéologie, Chartres, 262 p., 294 p. et 531 p</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fenêtre sur un îlot à vocation domestique et artisanale (fin de l'Indépendance gauloise - début IIIe s. ap. J.-C.) : Centre-Val de Loire, Indre-et-Loire, Amboise, 30 rue du Petit Bonheur. Document final de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braguier Séverine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cherdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cincon Laureline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] SRA Centre-Val de Loire; Inrap Centre–Île-de-France. 2018, 1 vol., 660 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Joly</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04367285v1</w:t>
+                <w:t xml:space="preserve">hal-02556552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fouille du 13bis rue des Ponts-Chartrains : contribution à l'étude de la formation du quartier Blois Vienne</w:t>
               </w:r>
@@ -8293,51 +8293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Champault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF, SRA Centre - Val de Loire. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8357,271 +8357,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joué-Lès-Tours : ZAC des Courelières, Phase 1. Rapport de diagnostic archéologique réalisé du 30 janvier au 22 mars 2017 (OA 0610460)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+                <w:t xml:space="preserve">Amboise (Indre-et-Loire), 7 rue Rouget de l'Isle. Construction d'une extension : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Troubady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Conseil départemental d'Indre-et-Loire. Tours. 2017, 2 vol. (179 p., 343 p.)</w:t>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2017, 1 vol. (53 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01710258v1</w:t>
+                <w:t xml:space="preserve">hal-05160074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amboise (Indre-et-Loire), 7 rue Rouget de l'Isle. Construction d'une extension : rapport de diagnostic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Murielle Troubady</w:t>
+                <w:t xml:space="preserve">Joué-Lès-Tours : ZAC des Courelières, Phase 1. Rapport de diagnostic archéologique réalisé du 30 janvier au 22 mars 2017 (OA 0610460)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boucher Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2017, 1 vol. (53 p.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil départemental d'Indre-et-Loire. Tours. 2017, 2 vol. (179 p., 343 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160074v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01710258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amboise, réserve de la « Butte de César », campagne 2016 , Rapport final d’opération de fouille programmée</w:t>
               </w:r>
@@ -9362,51 +9362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9484,51 +9484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barthélémy-Sylvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Lusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simard Mélanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10039,77 +10039,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap, SRA Centre. 2009, pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10266,51 +10266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orléans, ZAC le Clos de la Fontaine (Loiret-Centre) : rapport de fouille, 3 vol. (550, 175, 703 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Verneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10388,51 +10388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esvres-sur-Indre (Indre-et-Loire), &amp;quot;Vaugrignon Varidaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Troubady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10806,51 +10806,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BC7410D"/>
+    <w:nsid w:val="B07AE988"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11037,51 +11037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/murielle-troubady" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3267-3617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580088v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grandjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02569826v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roux-Capron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664549v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297609v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charnotet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bossavit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04528620v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04528625v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rageot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique da Mota" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Massat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hollard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sarreste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004768v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555861v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Sauvage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02565250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandjean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03027299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Champault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9kg5-9746" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cin&#231;on Laureline" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385192v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/histoire-dorleans/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693422v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514149v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161873v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891863v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/2613" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068285v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570875v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570876v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570877v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herv&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440183v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244044v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Frey-Kupper" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222370v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Miejac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240177v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978344v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335070v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355308v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019737v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210799v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882218v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Duval" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603015v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coulon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882710v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195878v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon C&#233;line" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124740v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briand J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortreau Maxime" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hostein H&#233;l&#233;na" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leblanc Pierrick" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197200v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebrun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecocq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346743v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736442v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tellier Alice" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197146v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397277v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198146v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198166v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Najera-Marcos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195856v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Anglade" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367504v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fissette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acher&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baiget" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195851v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201578v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ziegler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201590v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160069v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206631v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204198v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556552v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cincon Laureline" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367285v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Denat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaudin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213761v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710258v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hirn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Thomas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160074v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471731v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nuviala" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plessis Matthieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504394v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282690v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204200v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829550v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367752v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gibut" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Denat-Simon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210486v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756942v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simard M&#233;lanie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269668v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092091v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713938v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Baguenier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boeckler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829506v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel David" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829471v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091607v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Quilliec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Armitage" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Chanteux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241183v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verneau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800643v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092115v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauraige (de)" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Scheffer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015453v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducong&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/murielle-troubady" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3267-3617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580088v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grandjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02569826v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roux-Capron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664549v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297609v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charnotet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bossavit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04528620v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04528625v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rageot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique da Mota" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Massat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hollard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sarreste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004768v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555861v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Sauvage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02565250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandjean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03027299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Champault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9kg5-9746" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cin&#231;on Laureline" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385192v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/histoire-dorleans/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514149v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161873v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891863v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/2613" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068285v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570877v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herv&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570875v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570876v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978344v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440183v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244044v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Frey-Kupper" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Miejac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335070v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355308v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019737v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210799v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882218v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Duval" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603015v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coulon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882710v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346743v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197200v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebrun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecocq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195878v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon C&#233;line" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briand J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortreau Maxime" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hostein H&#233;l&#233;na" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leblanc Pierrick" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197146v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736442v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tellier Alice" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397277v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198146v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198166v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Najera-Marcos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195856v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Anglade" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367504v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fissette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acher&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baiget" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195851v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201578v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ziegler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201590v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160069v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206631v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204198v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367285v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Denat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaudin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556552v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cincon Laureline" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213761v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160074v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710258v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hirn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Thomas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471731v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nuviala" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plessis Matthieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504394v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282690v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204200v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829550v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367752v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gibut" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Denat-Simon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210486v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756942v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simard M&#233;lanie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269668v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092091v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713938v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Baguenier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boeckler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829506v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel David" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829471v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091607v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Quilliec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Armitage" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Chanteux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241183v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verneau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800643v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092115v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauraige (de)" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Scheffer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015453v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducong&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>