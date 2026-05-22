--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -3301,255 +3301,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première approche sur les sanctuaires laténiens et les pratiques cultuelles en territoire turon</w:t>
+                <w:t xml:space="preserve">Les monnaies burinées ou limées : une pratique sacrificielle ? Étude de cas des sanctuaires communautaires turons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Troubady</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral; Matthieu Thivet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sanctuaires de l’âge du Fer. Actes du 41e colloque international de l’Association française pour l’étude de l’âge du Fer (Dole, 25-28 mai 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection AFEAF (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFEAF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.271-290, 2019, 978-2-9567407-0-4</w:t>
+              <w:t xml:space="preserve">, pp.411-413, 2019, 978-2-9567407-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161873v2</w:t>
+                <w:t xml:space="preserve">hal-02891863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les monnaies burinées ou limées : une pratique sacrificielle ? Étude de cas des sanctuaires communautaires turons</w:t>
+                <w:t xml:space="preserve">Première approche sur les sanctuaires laténiens et les pratiques cultuelles en territoire turon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Troubady</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral; Matthieu Thivet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sanctuaires de l’âge du Fer. Actes du 41e colloque international de l’Association française pour l’étude de l’âge du Fer (Dole, 25-28 mai 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection AFEAF (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFEAF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.411-413, 2019, 978-2-9567407-0-4</w:t>
+              <w:t xml:space="preserve">, pp.271-290, 2019, 978-2-9567407-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891863v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161873v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un terroir sur le plateau de Tours nord, de l’âge du Fer au Moyen Âge : les fouilles de la première ligne de Tramway de l’agglomération tourangelle (Centre de Maintenance et Parking Relais)</w:t>
               </w:r>
@@ -4433,380 +4433,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03978344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des faciès monétaires d'Orléans (Loiret), Levroux (Indre) et Châteaumeillant (Cher)</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Olivier Buchsenschutz, Marie-Bernadette Chardenoux, Sophie Krausz.. [et al.]. </w:t>
+                <w:t xml:space="preserve">Une unité d’exploitation rurale de la première moitié du III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. J.-C à Mer (Loir-et-Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Trébuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Frey-Kupper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Buchsenschutz; Marie-Bernadette Chardenoux; Sophie Krausz; Michel Vaginay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'âge du fer dans la boucle de la Loire : les Gaulois sont dans la ville : actes du XXXIIe colloque / de l'Association Française pour l'Etude de l'Age du Fer, Bourges, 1er-4 mai 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris ; Tours : [FERACF], pp.121−134, 2009, Supplément à la Revue archéologique du Centre de la France ISSN 1159-7151; 35</w:t>
+              <w:t xml:space="preserve">L’âge du Fer dans la boucle de la Loire. Les Gaulois sont dans la ville. Actes du XXXIIe colloque de l’Association française pour l’étude de l’âge du Fer (Bourges, 1er-4 mai 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supplément à la Revue archéologique du Centre de la France (35), FERACF, pp.157-165, 2009, 978-2-913272-20-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440183v1</w:t>
+                <w:t xml:space="preserve">halshs-01244044v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une unité d’exploitation rurale de la première moitié du III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. J.-C à Mer (Loir-et-Cher)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Robert</w:t>
+                <w:t xml:space="preserve">Orléans gaulois : état des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Massat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Miejac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’âge du Fer dans la boucle de la Loire. Les Gaulois sont dans la ville. Actes du XXXIIe colloque de l’Association française pour l’étude de l’âge du Fer (Bourges, 1er-4 mai 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Supplément à la Revue archéologique du Centre de la France (35), FERACF, pp.157-165, 2009, 978-2-913272-20-0</w:t>
+              <w:t xml:space="preserve">L'âge du Fer dans la boucle de la Loire. Les Gaulois sont dans la ville. Actes du XXXIIe Colloque de l'Association française pour l'étude de l'âge du fer, Bourges, 1er-4 mai 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, suppl. RACF n°35, FERAC, pp.251-262, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01244044v2</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orléans gaulois : état des connaissances</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison des faciès monétaires d'Orléans (Loiret), Levroux (Indre) et Châteaumeillant (Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charnotet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Troubady</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Buchsenschutz, Marie-Bernadette Chardenoux, Sophie Krausz.. [et al.]. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'âge du Fer dans la boucle de la Loire. Les Gaulois sont dans la ville. Actes du XXXIIe Colloque de l'Association française pour l'étude de l'âge du fer, Bourges, 1er-4 mai 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, suppl. RACF n°35, FERAC, pp.251-262, 2009</w:t>
+              <w:t xml:space="preserve">L'âge du fer dans la boucle de la Loire : les Gaulois sont dans la ville : actes du XXXIIe colloque / de l'Association Française pour l'Etude de l'Age du Fer, Bourges, 1er-4 mai 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris ; Tours : [FERACF], pp.121−134, 2009, Supplément à la Revue archéologique du Centre de la France ISSN 1159-7151; 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222370v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermes, hameaux et résidences aristocratiques de l’âge du Fer entre Loire et Dordogne</w:t>
               </w:r>
@@ -5469,381 +5469,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre-Val de Loire, Indre-et-Loire, Esvres, Rue du Chanoine Carlotti et rue du Stade au lieu-dit&amp;quot;La Haute-Cour&amp;quot;. La nécropole gauloise et gallo-romaine de la Haute-Cour, ensemble 1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+                <w:t xml:space="preserve">PCR AMBACIA, année probatoire 2023. Rapport de Projet Collectif de Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Aunay</w:t>
+                <w:t xml:space="preserve">Jessie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Badey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marielle Delémont</w:t>
+                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2024, pp.760</w:t>
+              <w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire - Tours; Inrap; Eveha. 2024, 357 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829424v1</w:t>
+                <w:t xml:space="preserve">hal-04882218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR AMBACIA, année probatoire 2023. Rapport de Projet Collectif de Recherche</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Villedieu-sur-Indre (36) « Approche multiscalaire des dynamiques environnementales et anthropiques de la moyenne vallée de l'Indre » Rapport de prospection thématique 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessie Duval</w:t>
+                <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire - Tours; Inrap; Eveha. 2024, 357 p</w:t>
+              <w:t xml:space="preserve">INRAP Centre Ile de France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882218v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villedieu-sur-Indre (36) « Approche multiscalaire des dynamiques environnementales et anthropiques de la moyenne vallée de l'Indre » Rapport de prospection thématique 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+                <w:t xml:space="preserve">Centre-Val de Loire, Indre-et-Loire, Esvres, Rue du Chanoine Carlotti et rue du Stade au lieu-dit&amp;quot;La Haute-Cour&amp;quot;. La nécropole gauloise et gallo-romaine de la Haute-Cour, ensemble 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Coulon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gardère</w:t>
+                <w:t xml:space="preserve">Céline Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Kildea</w:t>
+                <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+                <w:t xml:space="preserve">Marielle Delémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAP Centre Ile de France. 2024</w:t>
+              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2024, pp.760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603015v1</w:t>
+                <w:t xml:space="preserve">hal-04829424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amboise, « Le rempart interne », campagne 2024. Rapport de fouille archéologique programmée</w:t>
               </w:r>
@@ -5881,51 +5881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Archéologique départemental d'Indre-et-Loire (SADIL). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5941,263 +5941,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Chaussée-Saint-Victor, Saint-Victor : Occupations en bord de Loire de l'Antiquité à la fin de la période moderne : Centre-Val de Loire, Loir-et-Cher : rapport de fouille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AMBOISE (37), 45-47 Rue de Bel-Air. Rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Troubady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Aunay</w:t>
+                <w:t xml:space="preserve">Christophe Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bebien-Dabek</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Inrap CIF. 2023, 2 vol. (382, 461 p.)</w:t>
+                <w:t xml:space="preserve">Guillaume Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Archéologique départemental d'Indre-et-Loire (SADIL). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346743v1</w:t>
+                <w:t xml:space="preserve">hal-04197200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMBOISE (37), 45-47 Rue de Bel-Air. Rapport de diagnostic archéologique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Chaussée-Saint-Victor, Saint-Victor : Occupations en bord de Loire de l'Antiquité à la fin de la période moderne : Centre-Val de Loire, Loir-et-Cher : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lebrun</w:t>
+                <w:t xml:space="preserve">Gwenaël Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lecocq</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Service Archéologique départemental d'Indre-et-Loire (SADIL). 2023</w:t>
+                <w:t xml:space="preserve">Cécile Bebien-Dabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap CIF. 2023, 2 vol. (382, 461 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197200v1</w:t>
+                <w:t xml:space="preserve">hal-04346743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amboise (37), Réserve de la &amp;quot;Butte de César&amp;quot;, campagne 2022. Rapport d'analyses et de sondages complémentaires</w:t>
               </w:r>
@@ -6421,267 +6421,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amboise (37), Réserve de la &amp;quot;Butte de César&amp;quot;, campagne 2021. Rapport de fouille archéologique programmée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+                <w:t xml:space="preserve">Loiret, Meung-sur-Loire, ZAC Synergie Val-de-Loire, les Bouillants et la Maison Neuve : De l'établissement aristocratique laténien à l'exploitation rurale antique : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Adam</w:t>
+                <w:t xml:space="preserve">Mathilde Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+                <w:t xml:space="preserve">Tellier Alice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Borderie</w:t>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Boucher</w:t>
+                <w:t xml:space="preserve">Luisella Cabboï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service Archéologique départemental d'Indre-et-Loire (SADIL). Chambray-lès-Tours. 2022, 2 vol. (409 p., 692 p.)</w:t>
+              <w:t xml:space="preserve">INRAP CIF, Pantin. 2022, 8 vol., 3370 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197146v1</w:t>
+                <w:t xml:space="preserve">hal-04736442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loiret, Meung-sur-Loire, ZAC Synergie Val-de-Loire, les Bouillants et la Maison Neuve : De l'établissement aristocratique laténien à l'exploitation rurale antique : rapport de fouille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Gay</w:t>
+                <w:t xml:space="preserve">Amboise (37), Réserve de la &amp;quot;Butte de César&amp;quot;, campagne 2021. Rapport de fouille archéologique programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Noël</w:t>
+                <w:t xml:space="preserve">Pierre Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tellier Alice</w:t>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Bayle</w:t>
+                <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisella Cabboï</w:t>
+                <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAP CIF, Pantin. 2022, 8 vol., 3370 pp</w:t>
+              <w:t xml:space="preserve">Service Archéologique départemental d'Indre-et-Loire (SADIL). Chambray-lès-Tours. 2022, 2 vol. (409 p., 692 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736442v1</w:t>
+                <w:t xml:space="preserve">hal-04197146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levroux, Le Pré Cottin : Centre-Val de Loire, Indre</w:t>
               </w:r>
@@ -6794,51 +6794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorigny (Indre-et-Loire) - Extension de la ZAC Isoparc. Rapport de diagnostic archéologique réalisé du 18 octobre au 23 novembre 2021 (OA 0612894)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6955,51 +6955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pôle d'archéologie, Ville d'Orléans. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7051,64 +7051,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7199,51 +7199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Baiget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service archéologique de la ville de Chartres, Chartres métropole. 2019, 7 vol. ( 678, 579, 643 p.) : ill. en coul., cartes, 786 photographies, 128 figures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7295,77 +7295,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Archéologique départemental d'Indre-et-Loire (SADIL). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7417,51 +7417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7539,64 +7539,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bartholome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7629,271 +7629,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amboise, Zone d'activité de la Boitardière, Centre-Val de Loire, Indre-et-Loire : rapport de diagnostic archéologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+                <w:t xml:space="preserve">Amboise, Village Vacances Familles (VVF) des Violettes. Fouilles sur le flanc nord de l'oppidum d'Ambacia. Rapport Final d'Opération de Fouille (site 37.003.139.AH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gardère</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2018, 1 vol. (166 p.)</w:t>
+              <w:t xml:space="preserve">Conseil Départemental d'Indre-et-Loire. Tours. 2018, 3 vol. (298 p., 508 p., 275 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05160069v1</w:t>
+                <w:t xml:space="preserve">hal-04206631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amboise, Village Vacances Familles (VVF) des Violettes. Fouilles sur le flanc nord de l'oppidum d'Ambacia. Rapport Final d'Opération de Fouille (site 37.003.139.AH)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+                <w:t xml:space="preserve">Amboise, Zone d'activité de la Boitardière, Centre-Val de Loire, Indre-et-Loire : rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lebrun</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil Départemental d'Indre-et-Loire. Tours. 2018, 3 vol. (298 p., 508 p., 275 p.)</w:t>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2018, 1 vol. (166 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04206631v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amboise (37), Rue du Petit-Bonheur/Ruelle Farcin - Fouille d’un quartier sur le flanc sud de l’oppidum d’Ambacia. Rapport de fouille archéologique</w:t>
               </w:r>
@@ -7995,267 +7995,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site dit “du Cinéma” à Chartres (rues Pasteur, des Vieux-Capucins et de Châteaudun. Eure-et-Loir. Centre-Val-de-Loire). Rapport de fouille archéologique préventive. N° 033.28.085.0219. Opération 1. Numéro Patriarche 066445. Prescription du 26 avril 2005. Dates d’intervention : du 27 avril 2005 au 6 juillet 2006. Volume 1. Une nécropole de la Tène D2b sur l’oppidum d’Autricum. Volume 2. Une nécropole de la Tène D2b sur l’oppidum d’Autricum. Dossiers d’étude. Volume 3. Une nécropole de la Tène D2b sur l’oppidum d’Autricum. Inventaires de la documentation. Programme 19 - Le fait urbain, Ville de Chartres. Direction de l’archéologie, Chartres, 262 p., 294 p. et 531 p</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fenêtre sur un îlot à vocation domestique et artisanale (fin de l'Indépendance gauloise - début IIIe s. ap. J.-C.) : Centre-Val de Loire, Indre-et-Loire, Amboise, 30 rue du Petit Bonheur. Document final de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Joly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Fissette</w:t>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Coussot</w:t>
+                <w:t xml:space="preserve">Braguier Séverine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cherdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Denat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Gaudin</w:t>
+                <w:t xml:space="preserve">Cincon Laureline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service archéologique de la ville de Chartres, Chartres métropole. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] SRA Centre-Val de Loire; Inrap Centre–Île-de-France. 2018, 1 vol., 660 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04367285v1</w:t>
+                <w:t xml:space="preserve">hal-02556552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fenêtre sur un îlot à vocation domestique et artisanale (fin de l'Indépendance gauloise - début IIIe s. ap. J.-C.) : Centre-Val de Loire, Indre-et-Loire, Amboise, 30 rue du Petit Bonheur. Document final de synthèse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+                <w:t xml:space="preserve">Le site dit “du Cinéma” à Chartres (rues Pasteur, des Vieux-Capucins et de Châteaudun. Eure-et-Loir. Centre-Val-de-Loire). Rapport de fouille archéologique préventive. N° 033.28.085.0219. Opération 1. Numéro Patriarche 066445. Prescription du 26 avril 2005. Dates d’intervention : du 27 avril 2005 au 6 juillet 2006. Volume 1. Une nécropole de la Tène D2b sur l’oppidum d’Autricum. Volume 2. Une nécropole de la Tène D2b sur l’oppidum d’Autricum. Dossiers d’étude. Volume 3. Une nécropole de la Tène D2b sur l’oppidum d’Autricum. Inventaires de la documentation. Programme 19 - Le fait urbain, Ville de Chartres. Direction de l’archéologie, Chartres, 262 p., 294 p. et 531 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fissette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Braguier Séverine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Cherdo</w:t>
+                <w:t xml:space="preserve">Pauline Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cincon Laureline</w:t>
+                <w:t xml:space="preserve">Loïc Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] SRA Centre-Val de Loire; Inrap Centre–Île-de-France. 2018, 1 vol., 660 p</w:t>
+              <w:t xml:space="preserve">Service archéologique de la ville de Chartres, Chartres métropole. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02556552v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fouille du 13bis rue des Ponts-Chartrains : contribution à l'étude de la formation du quartier Blois Vienne</w:t>
               </w:r>
@@ -8357,271 +8357,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amboise (Indre-et-Loire), 7 rue Rouget de l'Isle. Construction d'une extension : rapport de diagnostic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Murielle Troubady</w:t>
+                <w:t xml:space="preserve">Joué-Lès-Tours : ZAC des Courelières, Phase 1. Rapport de diagnostic archéologique réalisé du 30 janvier au 22 mars 2017 (OA 0610460)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boucher Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2017, 1 vol. (53 p.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil départemental d'Indre-et-Loire. Tours. 2017, 2 vol. (179 p., 343 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05160074v1</w:t>
+                <w:t xml:space="preserve">halshs-01710258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joué-Lès-Tours : ZAC des Courelières, Phase 1. Rapport de diagnostic archéologique réalisé du 30 janvier au 22 mars 2017 (OA 0610460)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amboise (Indre-et-Loire), 7 rue Rouget de l'Isle. Construction d'une extension : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Troubady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2017, 1 vol. (53 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boucher Thomas</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">halshs-01710258v1</w:t>
+                <w:t xml:space="preserve">hal-05160074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amboise, réserve de la « Butte de César », campagne 2016 , Rapport final d’opération de fouille programmée</w:t>
               </w:r>
@@ -8723,267 +8723,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descartes (Indre-et-Loire), Marchais des Sables. Les occupations du Magdalénien et du Néolithique ; les établissements ruraux de la Tène finale (80 av. à 10/15 ap. J.-C.) et du Haut-Empire (IIe - IIIe s. ap. J.-C.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PCR Plateau de Tours Nord Rapport 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2016, 1 vol. (491 p.)</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Troubady</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université François Rabelais. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504394v1</w:t>
+                <w:t xml:space="preserve">halshs-01282690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR Plateau de Tours Nord Rapport 2015</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Descartes (Indre-et-Loire), Marchais des Sables. Les occupations du Magdalénien et du Néolithique ; les établissements ruraux de la Tène finale (80 av. à 10/15 ap. J.-C.) et du Haut-Empire (IIe - IIIe s. ap. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université François Rabelais. 2016</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2016, 1 vol. (491 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01282690v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amboise (37), sondages dans la réserve de la &amp;quot;Butte de César&amp;quot;. Rapport de sondages archéologiques</w:t>
               </w:r>
@@ -9087,77 +9087,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esvres-sur-Indre, Indre-et-Loire, rue de la Haute-Cour. La nécropole gauloise et gallo-romaine de la Haute-Cour, ensemble 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Lusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9336,77 +9336,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amboise (37), &amp;quot;Les Violettes&amp;quot; Extension et rénovation du VVF. Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9580,51 +9580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joué-lès-Tours (37122), places Victor Hugo et François Mitterrand. Origine et évolution d’un centre paroissial rural (fin 7e-19e siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9679,319 +9679,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Croix-en-Touraine ( Indre-et-Loire - 37). Projet de lotissement &amp;quot;La Pièce du Thé 2&amp;quot;. Rapport final d' opération de diagnostic archéologique réalisé du 17 septembre au 1er octobre 2012 selon l'arrêté de prescription n° 12/0502 du 30 juillet 2012</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Conseil général d'Indre-et-Loire. Tours. 2012, 92 p</w:t>
+                <w:t xml:space="preserve">Sublaines le Grand Ormeau (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Ph. Baguenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boeckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01092091v1</w:t>
+                <w:t xml:space="preserve">halshs-00713938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublaines le Grand Ormeau (Indre-et-Loire)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Croix-en-Touraine ( Indre-et-Loire - 37). Projet de lotissement &amp;quot;La Pièce du Thé 2&amp;quot;. Rapport final d' opération de diagnostic archéologique réalisé du 17 septembre au 1er octobre 2012 selon l'arrêté de prescription n° 12/0502 du 30 juillet 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Troubady</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil général d'Indre-et-Loire. Tours. 2012, 92 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boeckler</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-00713938v1</w:t>
+                <w:t xml:space="preserve">halshs-01092091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esvres-sur-Indre, Indre-et-Loire, rue du Chanoine Noël Carlotti. La nécropole gauloise et gallo-romaine de la Haute-Cour, ensemble 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap, SRA Centre. 2011, pp.317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10007,310 +10007,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esvres-sur-Indre, Indre-et-Loire, rue du chanoine Noël Carlotti. La nécropole gauloise et gallo-romaine de la Haute-Cour, ensemble 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morgane Liard</w:t>
+                <w:t xml:space="preserve">Château-la-Vallière (37). Couesmes. &amp;quot;La Tesserie&amp;quot;. Aménagement de la déviation routière de Château-la Vallière - déviation de la RD 766 (Indre-et-Loire). Rapport final d'opération de fouille archéologique réalisé du 23 octobre 2008 au 24 avril 2009 correspondant à la prescription n° 8/0295 du 22 septembre 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Armitage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Chanteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap, SRA Centre. 2009, pp.173</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil général d'Indre-et-Loire. Tours. 2009, 3 vol. (186 p. ; 200 fig. ; 401 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829471v1</w:t>
+                <w:t xml:space="preserve">halshs-01091607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château-la-Vallière (37). Couesmes. &amp;quot;La Tesserie&amp;quot;. Aménagement de la déviation routière de Château-la Vallière - déviation de la RD 766 (Indre-et-Loire). Rapport final d'opération de fouille archéologique réalisé du 23 octobre 2008 au 24 avril 2009 correspondant à la prescription n° 8/0295 du 22 septembre 2008</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Esvres-sur-Indre, Indre-et-Loire, rue du chanoine Noël Carlotti. La nécropole gauloise et gallo-romaine de la Haute-Cour, ensemble 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kildea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap, SRA Centre. 2009, pp.173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cotté</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">halshs-01091607v1</w:t>
+                <w:t xml:space="preserve">hal-04829471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orléans, ZAC le Clos de la Fontaine (Loiret-Centre) : rapport de fouille, 3 vol. (550, 175, 703 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Verneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10388,51 +10388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esvres-sur-Indre (Indre-et-Loire), &amp;quot;Vaugrignon Varidaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Troubady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10506,51 +10506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Mauraige (de)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Scheffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10602,51 +10602,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondette (37) La Limougère - Boulevard périphérique nord-ouest de Tours (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ducongé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10806,51 +10806,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B07AE988"/>
+    <w:nsid w:val="B09C91E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11037,51 +11037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/murielle-troubady" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3267-3617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580088v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grandjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02569826v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roux-Capron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664549v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297609v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charnotet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bossavit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04528620v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04528625v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rageot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique da Mota" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Massat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hollard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sarreste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004768v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555861v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Sauvage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02565250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandjean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03027299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Champault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9kg5-9746" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cin&#231;on Laureline" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385192v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/histoire-dorleans/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514149v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161873v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891863v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/2613" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068285v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570877v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herv&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570875v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570876v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978344v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440183v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244044v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Frey-Kupper" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Miejac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335070v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355308v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019737v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210799v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882218v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Duval" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603015v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coulon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882710v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346743v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197200v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebrun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecocq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195878v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon C&#233;line" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briand J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortreau Maxime" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hostein H&#233;l&#233;na" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leblanc Pierrick" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197146v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736442v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tellier Alice" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397277v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198146v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198166v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Najera-Marcos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195856v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Anglade" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367504v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fissette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acher&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baiget" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195851v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201578v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ziegler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201590v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160069v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206631v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204198v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367285v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Denat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaudin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556552v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cincon Laureline" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213761v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160074v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710258v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hirn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Thomas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471731v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nuviala" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plessis Matthieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504394v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282690v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204200v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829550v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367752v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gibut" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Denat-Simon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210486v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756942v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simard M&#233;lanie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269668v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092091v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713938v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Baguenier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boeckler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829506v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel David" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829471v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091607v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Quilliec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Armitage" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Chanteux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241183v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verneau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800643v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092115v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauraige (de)" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Scheffer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015453v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducong&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/murielle-troubady" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3267-3617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580088v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grandjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02569826v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roux-Capron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664549v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297609v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charnotet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bossavit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04528620v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04528625v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rageot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique da Mota" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Massat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hollard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sarreste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004768v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555861v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Sauvage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02565250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandjean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03027299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Champault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9kg5-9746" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cin&#231;on Laureline" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385192v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/histoire-dorleans/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514149v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891863v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161873v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/2613" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068285v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570877v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herv&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570875v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570876v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978344v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244044v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Frey-Kupper" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222370v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Miejac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440183v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335070v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355308v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03019737v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210799v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Duval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603015v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coulon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829424v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882710v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197200v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebrun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecocq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346743v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195878v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon C&#233;line" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briand J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortreau Maxime" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hostein H&#233;l&#233;na" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leblanc Pierrick" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736442v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tellier Alice" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197146v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397277v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198146v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198166v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Najera-Marcos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195856v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Anglade" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367504v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fissette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acher&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baiget" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195851v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201578v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ziegler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201590v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160069v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204198v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556552v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cincon Laureline" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367285v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Denat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaudin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213761v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710258v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hirn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Thomas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160074v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471731v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nuviala" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plessis Matthieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282690v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504394v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204200v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829550v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367752v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gibut" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Denat-Simon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210486v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756942v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simard M&#233;lanie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269668v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713938v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Baguenier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boeckler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092091v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829506v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel David" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091607v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Quilliec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Armitage" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Chanteux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829471v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241183v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verneau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800643v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092115v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauraige (de)" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Scheffer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015453v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducong&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>