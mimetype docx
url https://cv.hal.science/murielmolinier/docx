--- v0 (2026-03-18)
+++ v1 (2026-04-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Muriel MOLINIER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">murielmolinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9817-089X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">244313229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis maîtresse de conférences en Sciences de l’Information et de la Communication à l’Université Versailles St-Quentin / Paris-Saclay, membre du Centre d'histoire culturelle des sociétés contemporaines (CHCSC), et chercheuse associée au Groupe de recherche sur le handicap, l’accessibilité, les pratiques éducatives et scolaires (GRHAPES).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du master Événementiel, médiation des arts et des sciences (EMAS) à l’Université Versailles St-Quentin / Paris-Saclay depuis 2024, j'ai enseigné auparavant au sein du BUT Musées & Patrimoine de l'IUT Paul Sabatier à l'Université Toulouse III à partir de 2016, ainsi qu'en tant que formatrice-chercheuse à l'institut du travail social ERASME (2023-2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans ma recherche, j'étudie l'inclusion par la médiation au musée :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la conception universelle m'a emmenée à théoriser un &amp;quot;public universel&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la co-construction entre le musée et le travail social m'a incitée à théoriser un nouvel acteur muséo-social, le &amp;quot;remédiateur&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Je m'intéresse actuellement à la conception universelle appliquée aux textes des cartels, à travers &amp;quot;une autre écriture inclusive et communicante&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon parcours est pluridisciplinaire : Psychologie, Éducation Spécialisée, Histoire de l'Art et Sciences de l'Information et de la Communication.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un médiateur augmenté de compétences sociales pour une inclusion muséale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Da Investigação às Práticas : Estudos De Natureza Educacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Every museum label for all? Reflection around an inclusive and communicative writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 303: Design for Inclusion, pp.36-44. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI230396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation inclusive, au musée et au‑delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébéca Lemay-Perreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muséologies: Les cahiers d'études supérieures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (2), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1108034ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Public Participation. In and Out of the Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébéca Lemay-Perreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muséologies: Les cahiers d'études supérieures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (2), pp.27-36. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1108035ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre care &amp; inclusion au musée : vers des médiateurs muséo-sociaux pour se soucier de tous les publics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées et collections publiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 295, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inclusion dans les politiques des publics du patrimoine : pour une analyse dialectique. Entretien avec Daniel Jacobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muséologies: Les cahiers d'études supérieures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (2), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1108036ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Résumé de thèse dans Culture et Musées] La voie de l’inclusion par la médiation au musée des beaux-arts : des publics fragilisés au public universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.214-217. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.5953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une perspective universelle de la médiation sensorielle des artéfacts médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/peme.24767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13 avril – Crise sanitaire et inclusion sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 189, pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Otlet muséologue ? La patrimonialisation de l’utopie documentaire de Paul Otlet au Mundaneum de Mons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.165 à 180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Résumé de thèse dans La Lettre de l'Ocim] L'inclusion par la médiation : des publics fragilisés au public universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation muséale : la voie de la gratuité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.30-43. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.5294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sign Language for All in Museum?: Think Universal Mediation for Deaf but also Hearing Publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museum Transformations: Pathways to Community Engagement. Sixteenth International Conference on the Inclusive Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception universelle, un outil pour prendre en compte les besoins de tous les publics : l'exemple des cartels de musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire : Inclusion #3 De la “conception universelle” à la co-conception… ou vice-versa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMCSTI (réseau professionnel des cultures scientifique, technique et industrielle), Feb 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation flash d’un chapitre d’ouvrage « Un cartel, des cartels : de la vulgarisation à l'inclusion, vers une médiation en conception universelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Patrimoine universitaire et médiation scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lerass, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a human universal design in the museum? Reflection on a new hybrid profession between museum and educative mediations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking the museum: Fifteenth International Conference on The Inclusive Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction et musée inclusif : vers un enrichissement de la formation des médiateurs pour un nouveau regard sur les publics fragilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre part à l’art et à la culture : Pratiques, théories et politiques de la médiation culturelle aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation muséale : Conception universelle v/s vulgarisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Com'en Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un titre universel sur chaque cartel de musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les titres : Intituler les œuvres d’art, les biens culturels et les contenus médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deuxième colloque Penser les catégories de pensée, Jun 2021, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre artification et patrimonialisation : à propos de l'enquête collecte du MuCEM &amp;quot;Vivre au temps du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Clara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Roulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Entre Arts et Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ethnopôle GARAE; GIS Patrimoines en partage, Dec 2021, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un corpus de dispositifs pour une analyse de la médiation culturelle adaptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERiiCO, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRISMEO — Pôle de Recherche Interdisciplinaire en Sciences sociales : Mémoires, Expositions, Objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Clara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment la synthese est-elle possible en recherche qualitative?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la langue des signes au musée aujourd’hui… et demain ? Résultat d’enquête et propositions de médiations inclusives pour les publics sourd et entendant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans BRAYET Élise, DUPRÉ Frédéric, QUEVAL Isabelle &amp; ZORN Sabine, Critique de la raison inclusive : formation, apprentissages, médiations, Éditions de l’INSEI (Recherches), Champ social éditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSEI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-207, 2025, 978-2-36616-137-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation et sens intermédiaire : croisement de deux approches muséale et hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures, arts et documents au prisme de l’intermédialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.53-66, 2024, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13kdn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentir pour ressentir, la médiation olfactive au service des œuvres d’art : Dialogue avec Muriel Molinier, le 21 août 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DE BIDERAN Jessica; DERAMOND Julie; FRAYSSE Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues autour du patrimoine : L’histoire, un enjeu de communication ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap 8, Éditions Universitaires d’Avignon, pp.143-151, 2023, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.eua.7161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cartel, des cartels : de la vulgarisation à l'inclusion, vers une médiation en conception universelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEIXEIRA Sidélia; FRAYSSE Patrick; SÉJALON-DELMAS Nathalie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations scientifiques potentielles : musées et collections de l'Université Fédérale de Bahia/Brésil et de l'Université de Toulouse/Paul Sabatier/France, Salvador de Bahia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions EDUFBA, p. 115-136, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire au musée avec l’accompagnateur du public fragilisé : une étape vers l’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FRAYSSE Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations culturelles innovantes : observations croisées dans deux musées toulousains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition de l'Ocim, pp.179-196, 2021, (Les Dossiers de l’Ocim)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inclusion pour qui ? Questionner la médiation universelle au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MACZEK Ewa; MEUNIER Anik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des musées inclusifs : engagements, démarches, réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ocim, pp.43-54, 2021, (Les Dossiers de l’Ocim)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge tactile : une médiation adaptée pour le public déficient visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DI CARPEGNA FALCONIERI Tommaso, SAVY Pierre &amp; YAWN Lila (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Ages without borders: a conversation on medievalism / Medioevo senza frontiere : una conversazione sul medievalismo / Moyen Âge sans frontières : conversation sur le médiévalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’École française de Rome, 2021, 9782728314942. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.28427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les bases enchantées d’un espace transitionnel de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FRAYSSE Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations culturelles innovantes : observations croisées dans deux musées toulousains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ocim, pp.143-159, 2021, (Les Dossiers de l’Ocim)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation participative : vers un patrimoine enchanté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DERAMOND Julie, BIDERAN Jessica de, FRAYSSE Patrick (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénographies numériques des patrimoines : entre reconstitution et médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires d'Avignon, pp.161-191, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voie de l'inclusion par la médiation au musée des beaux-arts : des publics fragilisés au public universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paul Valéry - Montpellier III, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019MON30039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02893130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Design in Museum Mediation: Inclusive Communicative Label Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Universal Design (UD2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.115-122, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations ludiques et réceptions médiévalistes : comment s’évader au XIIIe siècle au musée des Bastides de Monflanquin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’évader au Moyen Âge : entre appropriations contemporaines et imaginaires de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII Editions, pp.21-31, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre d'autres savoirs au musée grâce à l'universalité : vers une médiation sociétale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème colloque scientifique international MUSSI, La médiation des savoirs en perspective : mémoire et construction sociale des pratiques et des dispositifs info-communicationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBICT, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914158v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en commun pour se rencontrer et inclure ? Focus sur les médiations participatives du musée Fabre et de Museomix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de Mêtis : Ressources de l’association 2020-2021 / Rencontres muséo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.23-25, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverser la relation public/musée dans une médiation culturelle engagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Définir le musée du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.246-249, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets de mémoires… mémoires des objets : vers une co-construction du patrimoine dans le quartier Saint-Cyprien de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Clara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Résumé de thèse dans Com'en Histoire] Ma thèse sur l'inclusion dans les musées résumée en facile à lire et à comprendre (FALC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Résumé de thèse dans Psychasoc, institut européen psychanalyse et travail social] La voie de l'inclusion par la médiation au musée des beaux-arts : des publics fragilisés au public universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation-marathon Museomix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Public Participation, In and Out of the Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébéca Lemay-Perreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10 (2), 2023, Muséologies Les cahiers d'études supérieures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Muriel MOLINIER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">murielmolinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9817-089X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">244313229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis maîtresse de conférences en Sciences de l’Information et de la Communication à l’Université Versailles St-Quentin / Paris-Saclay, membre du Centre d'histoire culturelle des sociétés contemporaines (CHCSC), et chercheuse associée au Groupe de recherche sur le handicap, l’accessibilité, les pratiques éducatives et scolaires (GRHAPES).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du master Événementiel, médiation des arts et des sciences (EMAS) à l’Université Versailles St-Quentin / Paris-Saclay depuis 2024, j'ai enseigné auparavant au sein du BUT Musées & Patrimoine de l'IUT Paul Sabatier à l'Université Toulouse III à partir de 2016, ainsi qu'en tant que formatrice-chercheuse à l'institut du travail social ERASME (2023-2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans ma recherche, j'étudie l'inclusion par la médiation au musée :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la conception universelle m'a emmenée à théoriser un &amp;quot;public universel&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la co-construction entre le musée et le travail social m'a incitée à théoriser un nouvel acteur muséo-social, le &amp;quot;remédiateur&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Je m'intéresse actuellement à la conception universelle appliquée aux textes des cartels, à travers &amp;quot;une autre écriture inclusive et communicante&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon parcours est pluridisciplinaire : Psychologie, Éducation Spécialisée, Histoire de l'Art et Sciences de l'Information et de la Communication.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un médiateur augmenté de compétences sociales pour une inclusion muséale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Da Investigação às Práticas : Estudos De Natureza Educacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation inclusive, au musée et au‑delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébéca Lemay-Perreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muséologies: Les cahiers d'études supérieures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (2), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1108034ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Every museum label for all? Reflection around an inclusive and communicative writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 303: Design for Inclusion, pp.36-44. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI230396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Public Participation. In and Out of the Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébéca Lemay-Perreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muséologies: Les cahiers d'études supérieures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (2), pp.27-36. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1108035ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre care &amp; inclusion au musée : vers des médiateurs muséo-sociaux pour se soucier de tous les publics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées et collections publiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 295, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inclusion dans les politiques des publics du patrimoine : pour une analyse dialectique. Entretien avec Daniel Jacobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muséologies: Les cahiers d'études supérieures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (2), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1108036ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Résumé de thèse dans Culture et Musées] La voie de l’inclusion par la médiation au musée des beaux-arts : des publics fragilisés au public universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.214-217. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.5953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13 avril – Crise sanitaire et inclusion sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 189, pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une perspective universelle de la médiation sensorielle des artéfacts médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/peme.24767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Otlet muséologue ? La patrimonialisation de l’utopie documentaire de Paul Otlet au Mundaneum de Mons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.165 à 180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Résumé de thèse dans La Lettre de l'Ocim] L'inclusion par la médiation : des publics fragilisés au public universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation muséale : la voie de la gratuité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.30-43. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.5294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sign Language for All in Museum?: Think Universal Mediation for Deaf but also Hearing Publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museum Transformations: Pathways to Community Engagement. Sixteenth International Conference on the Inclusive Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception universelle, un outil pour prendre en compte les besoins de tous les publics : l'exemple des cartels de musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire : Inclusion #3 De la “conception universelle” à la co-conception… ou vice-versa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMCSTI (réseau professionnel des cultures scientifique, technique et industrielle), Feb 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation flash d’un chapitre d’ouvrage « Un cartel, des cartels : de la vulgarisation à l'inclusion, vers une médiation en conception universelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Patrimoine universitaire et médiation scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lerass, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a human universal design in the museum? Reflection on a new hybrid profession between museum and educative mediations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking the museum: Fifteenth International Conference on The Inclusive Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation muséale : Conception universelle v/s vulgarisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Com'en Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction et musée inclusif : vers un enrichissement de la formation des médiateurs pour un nouveau regard sur les publics fragilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre part à l’art et à la culture : Pratiques, théories et politiques de la médiation culturelle aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un titre universel sur chaque cartel de musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les titres : Intituler les œuvres d’art, les biens culturels et les contenus médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deuxième colloque Penser les catégories de pensée, Jun 2021, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre artification et patrimonialisation : à propos de l'enquête collecte du MuCEM &amp;quot;Vivre au temps du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Clara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Roulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Entre Arts et Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ethnopôle GARAE; GIS Patrimoines en partage, Dec 2021, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un corpus de dispositifs pour une analyse de la médiation culturelle adaptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERiiCO, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRISMEO — Pôle de Recherche Interdisciplinaire en Sciences sociales : Mémoires, Expositions, Objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Clara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment la synthese est-elle possible en recherche qualitative?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la langue des signes au musée aujourd’hui… et demain ? Résultat d’enquête et propositions de médiations inclusives pour les publics sourd et entendant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans BRAYET Élise, DUPRÉ Frédéric, QUEVAL Isabelle &amp; ZORN Sabine, Critique de la raison inclusive : formation, apprentissages, médiations, Éditions de l’INSEI (Recherches), Champ social éditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSEI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-207, 2025, 978-2-36616-137-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation et sens intermédiaire : croisement de deux approches muséale et hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures, arts et documents au prisme de l’intermédialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.53-66, 2024, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13kdn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentir pour ressentir, la médiation olfactive au service des œuvres d’art : Dialogue avec Muriel Molinier, le 21 août 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DE BIDERAN Jessica; DERAMOND Julie; FRAYSSE Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues autour du patrimoine : L’histoire, un enjeu de communication ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap 8, Éditions Universitaires d’Avignon, pp.143-151, 2023, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.eua.7161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cartel, des cartels : de la vulgarisation à l'inclusion, vers une médiation en conception universelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEIXEIRA Sidélia; FRAYSSE Patrick; SÉJALON-DELMAS Nathalie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations scientifiques potentielles : musées et collections de l'Université Fédérale de Bahia/Brésil et de l'Université de Toulouse/Paul Sabatier/France, Salvador de Bahia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions EDUFBA, p. 115-136, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire au musée avec l’accompagnateur du public fragilisé : une étape vers l’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FRAYSSE Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations culturelles innovantes : observations croisées dans deux musées toulousains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition de l'Ocim, pp.179-196, 2021, (Les Dossiers de l’Ocim)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inclusion pour qui ? Questionner la médiation universelle au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MACZEK Ewa; MEUNIER Anik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des musées inclusifs : engagements, démarches, réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ocim, pp.43-54, 2021, (Les Dossiers de l’Ocim)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge tactile : une médiation adaptée pour le public déficient visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DI CARPEGNA FALCONIERI Tommaso, SAVY Pierre &amp; YAWN Lila (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Ages without borders: a conversation on medievalism / Medioevo senza frontiere : una conversazione sul medievalismo / Moyen Âge sans frontières : conversation sur le médiévalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’École française de Rome, 2021, 9782728314942. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.28427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les bases enchantées d’un espace transitionnel de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FRAYSSE Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations culturelles innovantes : observations croisées dans deux musées toulousains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ocim, pp.143-159, 2021, (Les Dossiers de l’Ocim)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation participative : vers un patrimoine enchanté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DERAMOND Julie, BIDERAN Jessica de, FRAYSSE Patrick (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénographies numériques des patrimoines : entre reconstitution et médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires d'Avignon, pp.161-191, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voie de l'inclusion par la médiation au musée des beaux-arts : des publics fragilisés au public universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paul Valéry - Montpellier III, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019MON30039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02893130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Design in Museum Mediation: Inclusive Communicative Label Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Universal Design (UD2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.115-122, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations ludiques et réceptions médiévalistes : comment s’évader au XIIIe siècle au musée des Bastides de Monflanquin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’évader au Moyen Âge : entre appropriations contemporaines et imaginaires de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII Editions, pp.21-31, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre d'autres savoirs au musée grâce à l'universalité : vers une médiation sociétale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème colloque scientifique international MUSSI, La médiation des savoirs en perspective : mémoire et construction sociale des pratiques et des dispositifs info-communicationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBICT, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914158v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en commun pour se rencontrer et inclure ? Focus sur les médiations participatives du musée Fabre et de Museomix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de Mêtis : Ressources de l’association 2020-2021 / Rencontres muséo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.23-25, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverser la relation public/musée dans une médiation culturelle engagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Définir le musée du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.246-249, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets de mémoires… mémoires des objets : vers une co-construction du patrimoine dans le quartier Saint-Cyprien de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Clara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Résumé de thèse dans Com'en Histoire] Ma thèse sur l'inclusion dans les musées résumée en facile à lire et à comprendre (FALC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Résumé de thèse dans Psychasoc, institut européen psychanalyse et travail social] La voie de l'inclusion par la médiation au musée des beaux-arts : des publics fragilisés au public universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation-marathon Museomix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Public Participation, In and Out of the Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébéca Lemay-Perreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10 (2), 2023, Muséologies Les cahiers d'études supérieures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A8B5214"/>
+    <w:nsid w:val="1EFC3FC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AB708687"/>
+    <w:nsid w:val="B25D8BBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/murielmolinier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9817-089X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/244313229" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05245671v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molinier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348732v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230396" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05248755v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;b&#233;ca Lemay-Perreault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108034ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05248762v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108035ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05248751v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacobi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108036ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03529740v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.5953" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6XFTP3ZQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03669152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fraysse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.24767" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348754v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03669135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chante" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348756v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03529189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5294" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348709v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348676v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348678v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lebeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sofia Ramos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Scherer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226946v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insei.fr/ressources/critique-de-la-raison-inclusive-formation-apprentissages-mediations" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rivi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13kdn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348430v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.7161" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03914155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348736v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.28427" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348664v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02893130v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MON30039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04817600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348647v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03914158v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348622v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348753v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lebeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348534v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248787v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/murielmolinier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9817-089X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/244313229" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05245671v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molinier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05248755v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;b&#233;ca Lemay-Perreault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108034ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230396" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05248762v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108035ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05248751v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacobi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108036ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03529740v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.5953" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6XFTP3ZQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03669152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fraysse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.24767" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03669135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chante" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348756v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03529189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5294" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348709v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348678v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lebeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sofia Ramos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Scherer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226946v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insei.fr/ressources/critique-de-la-raison-inclusive-formation-apprentissages-mediations" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rivi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13kdn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348430v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.7161" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03914155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348736v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.28427" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348664v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02893130v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MON30039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04817600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348647v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03914158v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348622v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348753v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lebeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348534v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248787v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>