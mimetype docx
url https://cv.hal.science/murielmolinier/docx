--- v1 (2026-04-15)
+++ v2 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Muriel MOLINIER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">murielmolinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9817-089X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">244313229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis maîtresse de conférences en Sciences de l’Information et de la Communication à l’Université Versailles St-Quentin / Paris-Saclay, membre du Centre d'histoire culturelle des sociétés contemporaines (CHCSC), et chercheuse associée au Groupe de recherche sur le handicap, l’accessibilité, les pratiques éducatives et scolaires (GRHAPES).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du master Événementiel, médiation des arts et des sciences (EMAS) à l’Université Versailles St-Quentin / Paris-Saclay depuis 2024, j'ai enseigné auparavant au sein du BUT Musées & Patrimoine de l'IUT Paul Sabatier à l'Université Toulouse III à partir de 2016, ainsi qu'en tant que formatrice-chercheuse à l'institut du travail social ERASME (2023-2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans ma recherche, j'étudie l'inclusion par la médiation au musée :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la conception universelle m'a emmenée à théoriser un &amp;quot;public universel&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la co-construction entre le musée et le travail social m'a incitée à théoriser un nouvel acteur muséo-social, le &amp;quot;remédiateur&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Je m'intéresse actuellement à la conception universelle appliquée aux textes des cartels, à travers &amp;quot;une autre écriture inclusive et communicante&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon parcours est pluridisciplinaire : Psychologie, Éducation Spécialisée, Histoire de l'Art et Sciences de l'Information et de la Communication.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un médiateur augmenté de compétences sociales pour une inclusion muséale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Da Investigação às Práticas : Estudos De Natureza Educacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation inclusive, au musée et au‑delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébéca Lemay-Perreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muséologies: Les cahiers d'études supérieures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (2), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1108034ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Every museum label for all? Reflection around an inclusive and communicative writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 303: Design for Inclusion, pp.36-44. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI230396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Public Participation. In and Out of the Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébéca Lemay-Perreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muséologies: Les cahiers d'études supérieures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (2), pp.27-36. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1108035ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre care &amp; inclusion au musée : vers des médiateurs muséo-sociaux pour se soucier de tous les publics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées et collections publiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 295, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inclusion dans les politiques des publics du patrimoine : pour une analyse dialectique. Entretien avec Daniel Jacobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muséologies: Les cahiers d'études supérieures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (2), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1108036ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Résumé de thèse dans Culture et Musées] La voie de l’inclusion par la médiation au musée des beaux-arts : des publics fragilisés au public universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.214-217. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.5953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13 avril – Crise sanitaire et inclusion sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 189, pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une perspective universelle de la médiation sensorielle des artéfacts médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/peme.24767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Otlet muséologue ? La patrimonialisation de l’utopie documentaire de Paul Otlet au Mundaneum de Mons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.165 à 180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Résumé de thèse dans La Lettre de l'Ocim] L'inclusion par la médiation : des publics fragilisés au public universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation muséale : la voie de la gratuité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.30-43. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.5294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sign Language for All in Museum?: Think Universal Mediation for Deaf but also Hearing Publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museum Transformations: Pathways to Community Engagement. Sixteenth International Conference on the Inclusive Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception universelle, un outil pour prendre en compte les besoins de tous les publics : l'exemple des cartels de musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire : Inclusion #3 De la “conception universelle” à la co-conception… ou vice-versa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMCSTI (réseau professionnel des cultures scientifique, technique et industrielle), Feb 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation flash d’un chapitre d’ouvrage « Un cartel, des cartels : de la vulgarisation à l'inclusion, vers une médiation en conception universelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Patrimoine universitaire et médiation scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lerass, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a human universal design in the museum? Reflection on a new hybrid profession between museum and educative mediations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking the museum: Fifteenth International Conference on The Inclusive Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation muséale : Conception universelle v/s vulgarisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Com'en Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction et musée inclusif : vers un enrichissement de la formation des médiateurs pour un nouveau regard sur les publics fragilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre part à l’art et à la culture : Pratiques, théories et politiques de la médiation culturelle aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un titre universel sur chaque cartel de musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les titres : Intituler les œuvres d’art, les biens culturels et les contenus médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deuxième colloque Penser les catégories de pensée, Jun 2021, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre artification et patrimonialisation : à propos de l'enquête collecte du MuCEM &amp;quot;Vivre au temps du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Clara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Roulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Entre Arts et Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ethnopôle GARAE; GIS Patrimoines en partage, Dec 2021, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un corpus de dispositifs pour une analyse de la médiation culturelle adaptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERiiCO, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRISMEO — Pôle de Recherche Interdisciplinaire en Sciences sociales : Mémoires, Expositions, Objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Clara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment la synthese est-elle possible en recherche qualitative?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la langue des signes au musée aujourd’hui… et demain ? Résultat d’enquête et propositions de médiations inclusives pour les publics sourd et entendant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans BRAYET Élise, DUPRÉ Frédéric, QUEVAL Isabelle &amp; ZORN Sabine, Critique de la raison inclusive : formation, apprentissages, médiations, Éditions de l’INSEI (Recherches), Champ social éditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSEI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-207, 2025, 978-2-36616-137-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation et sens intermédiaire : croisement de deux approches muséale et hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures, arts et documents au prisme de l’intermédialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.53-66, 2024, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13kdn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentir pour ressentir, la médiation olfactive au service des œuvres d’art : Dialogue avec Muriel Molinier, le 21 août 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DE BIDERAN Jessica; DERAMOND Julie; FRAYSSE Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues autour du patrimoine : L’histoire, un enjeu de communication ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap 8, Éditions Universitaires d’Avignon, pp.143-151, 2023, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.eua.7161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cartel, des cartels : de la vulgarisation à l'inclusion, vers une médiation en conception universelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEIXEIRA Sidélia; FRAYSSE Patrick; SÉJALON-DELMAS Nathalie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations scientifiques potentielles : musées et collections de l'Université Fédérale de Bahia/Brésil et de l'Université de Toulouse/Paul Sabatier/France, Salvador de Bahia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions EDUFBA, p. 115-136, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire au musée avec l’accompagnateur du public fragilisé : une étape vers l’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FRAYSSE Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations culturelles innovantes : observations croisées dans deux musées toulousains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition de l'Ocim, pp.179-196, 2021, (Les Dossiers de l’Ocim)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inclusion pour qui ? Questionner la médiation universelle au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MACZEK Ewa; MEUNIER Anik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des musées inclusifs : engagements, démarches, réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ocim, pp.43-54, 2021, (Les Dossiers de l’Ocim)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge tactile : une médiation adaptée pour le public déficient visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DI CARPEGNA FALCONIERI Tommaso, SAVY Pierre &amp; YAWN Lila (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Ages without borders: a conversation on medievalism / Medioevo senza frontiere : una conversazione sul medievalismo / Moyen Âge sans frontières : conversation sur le médiévalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’École française de Rome, 2021, 9782728314942. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.28427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les bases enchantées d’un espace transitionnel de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FRAYSSE Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations culturelles innovantes : observations croisées dans deux musées toulousains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ocim, pp.143-159, 2021, (Les Dossiers de l’Ocim)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation participative : vers un patrimoine enchanté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DERAMOND Julie, BIDERAN Jessica de, FRAYSSE Patrick (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénographies numériques des patrimoines : entre reconstitution et médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires d'Avignon, pp.161-191, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voie de l'inclusion par la médiation au musée des beaux-arts : des publics fragilisés au public universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paul Valéry - Montpellier III, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019MON30039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02893130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Design in Museum Mediation: Inclusive Communicative Label Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Universal Design (UD2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.115-122, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations ludiques et réceptions médiévalistes : comment s’évader au XIIIe siècle au musée des Bastides de Monflanquin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’évader au Moyen Âge : entre appropriations contemporaines et imaginaires de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII Editions, pp.21-31, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre d'autres savoirs au musée grâce à l'universalité : vers une médiation sociétale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème colloque scientifique international MUSSI, La médiation des savoirs en perspective : mémoire et construction sociale des pratiques et des dispositifs info-communicationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBICT, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914158v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en commun pour se rencontrer et inclure ? Focus sur les médiations participatives du musée Fabre et de Museomix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de Mêtis : Ressources de l’association 2020-2021 / Rencontres muséo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.23-25, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverser la relation public/musée dans une médiation culturelle engagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Définir le musée du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.246-249, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets de mémoires… mémoires des objets : vers une co-construction du patrimoine dans le quartier Saint-Cyprien de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Clara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Résumé de thèse dans Com'en Histoire] Ma thèse sur l'inclusion dans les musées résumée en facile à lire et à comprendre (FALC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Résumé de thèse dans Psychasoc, institut européen psychanalyse et travail social] La voie de l'inclusion par la médiation au musée des beaux-arts : des publics fragilisés au public universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation-marathon Museomix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Public Participation, In and Out of the Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébéca Lemay-Perreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10 (2), 2023, Muséologies Les cahiers d'études supérieures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Muriel MOLINIER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">murielmolinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9817-089X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">244313229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis maîtresse de conférences en Sciences de l’Information et de la Communication à l’Université Versailles St-Quentin / Paris-Saclay, membre du Centre d'histoire culturelle des sociétés contemporaines (CHCSC), et chercheuse associée au Groupe de recherche sur le handicap, l’accessibilité, les pratiques éducatives et scolaires (GRHAPES).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du master Événementiel, médiation des arts et des sciences (EMAS) à l’Université Versailles St-Quentin / Paris-Saclay depuis 2024, j'ai enseigné auparavant au sein du BUT Musées & Patrimoine de l'IUT Paul Sabatier à l'Université Toulouse III à partir de 2016, ainsi qu'en tant que formatrice-chercheuse à l'institut du travail social ERASME (2023-2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans ma recherche, j'étudie l'inclusion par la médiation au musée :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la conception universelle m'a emmenée à théoriser un &amp;quot;public universel&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la co-construction entre le musée et le travail social m'a incitée à théoriser un nouvel acteur muséo-social, le &amp;quot;remédiateur&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Je m'intéresse actuellement à la conception universelle appliquée aux textes des cartels, à travers &amp;quot;une autre écriture inclusive et communicante&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon parcours est pluridisciplinaire : Psychologie, Éducation Spécialisée, Histoire de l'Art et Sciences de l'Information et de la Communication.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un médiateur augmenté de compétences sociales pour une inclusion muséale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Da Investigação às Práticas : Estudos De Natureza Educacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inclusion dans les politiques des publics du patrimoine : pour une analyse dialectique. Entretien avec Daniel Jacobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muséologies: Les cahiers d'études supérieures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (2), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1108036ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Every museum label for all? Reflection around an inclusive and communicative writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 303: Design for Inclusion, pp.36-44. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI230396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation inclusive, au musée et au‑delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébéca Lemay-Perreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muséologies: Les cahiers d'études supérieures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (2), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1108034ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Public Participation. In and Out of the Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébéca Lemay-Perreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muséologies: Les cahiers d'études supérieures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (2), pp.27-36. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1108035ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre care &amp; inclusion au musée : vers des médiateurs muséo-sociaux pour se soucier de tous les publics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées et collections publiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 295, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Résumé de thèse dans Culture et Musées] La voie de l’inclusion par la médiation au musée des beaux-arts : des publics fragilisés au public universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.214-217. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.5953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13 avril – Crise sanitaire et inclusion sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 189, pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une perspective universelle de la médiation sensorielle des artéfacts médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/peme.24767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Otlet muséologue ? La patrimonialisation de l’utopie documentaire de Paul Otlet au Mundaneum de Mons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.165 à 180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Résumé de thèse dans La Lettre de l'Ocim] L'inclusion par la médiation : des publics fragilisés au public universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation muséale : la voie de la gratuité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.30-43. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.5294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception universelle, un outil pour prendre en compte les besoins de tous les publics : l'exemple des cartels de musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire : Inclusion #3 De la “conception universelle” à la co-conception… ou vice-versa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMCSTI (réseau professionnel des cultures scientifique, technique et industrielle), Feb 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sign Language for All in Museum?: Think Universal Mediation for Deaf but also Hearing Publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museum Transformations: Pathways to Community Engagement. Sixteenth International Conference on the Inclusive Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation flash d’un chapitre d’ouvrage « Un cartel, des cartels : de la vulgarisation à l'inclusion, vers une médiation en conception universelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Patrimoine universitaire et médiation scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lerass, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a human universal design in the museum? Reflection on a new hybrid profession between museum and educative mediations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking the museum: Fifteenth International Conference on The Inclusive Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre artification et patrimonialisation : à propos de l'enquête collecte du MuCEM &amp;quot;Vivre au temps du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Clara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Roulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Entre Arts et Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ethnopôle GARAE; GIS Patrimoines en partage, Dec 2021, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction et musée inclusif : vers un enrichissement de la formation des médiateurs pour un nouveau regard sur les publics fragilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre part à l’art et à la culture : Pratiques, théories et politiques de la médiation culturelle aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation muséale : Conception universelle v/s vulgarisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Com'en Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un titre universel sur chaque cartel de musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les titres : Intituler les œuvres d’art, les biens culturels et les contenus médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deuxième colloque Penser les catégories de pensée, Jun 2021, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un corpus de dispositifs pour une analyse de la médiation culturelle adaptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERiiCO, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRISMEO — Pôle de Recherche Interdisciplinaire en Sciences sociales : Mémoires, Expositions, Objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Clara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment la synthese est-elle possible en recherche qualitative?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la langue des signes au musée aujourd’hui… et demain ? Résultat d’enquête et propositions de médiations inclusives pour les publics sourd et entendant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans BRAYET Élise, DUPRÉ Frédéric, QUEVAL Isabelle &amp; ZORN Sabine, Critique de la raison inclusive : formation, apprentissages, médiations, Éditions de l’INSEI (Recherches), Champ social éditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSEI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-207, 2025, 978-2-36616-137-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation et sens intermédiaire : croisement de deux approches muséale et hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures, arts et documents au prisme de l’intermédialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.53-66, 2024, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13kdn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentir pour ressentir, la médiation olfactive au service des œuvres d’art : Dialogue avec Muriel Molinier, le 21 août 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DE BIDERAN Jessica; DERAMOND Julie; FRAYSSE Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues autour du patrimoine : L’histoire, un enjeu de communication ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap 8, Éditions Universitaires d’Avignon, pp.143-151, 2023, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.eua.7161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cartel, des cartels : de la vulgarisation à l'inclusion, vers une médiation en conception universelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEIXEIRA Sidélia; FRAYSSE Patrick; SÉJALON-DELMAS Nathalie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations scientifiques potentielles : musées et collections de l'Université Fédérale de Bahia/Brésil et de l'Université de Toulouse/Paul Sabatier/France, Salvador de Bahia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions EDUFBA, p. 115-136, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire au musée avec l’accompagnateur du public fragilisé : une étape vers l’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FRAYSSE Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations culturelles innovantes : observations croisées dans deux musées toulousains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition de l'Ocim, pp.179-196, 2021, (Les Dossiers de l’Ocim)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inclusion pour qui ? Questionner la médiation universelle au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MACZEK Ewa; MEUNIER Anik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des musées inclusifs : engagements, démarches, réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ocim, pp.43-54, 2021, (Les Dossiers de l’Ocim)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge tactile : une médiation adaptée pour le public déficient visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DI CARPEGNA FALCONIERI Tommaso, SAVY Pierre &amp; YAWN Lila (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Ages without borders: a conversation on medievalism / Medioevo senza frontiere : una conversazione sul medievalismo / Moyen Âge sans frontières : conversation sur le médiévalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’École française de Rome, 2021, 9782728314942. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.28427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les bases enchantées d’un espace transitionnel de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FRAYSSE Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations culturelles innovantes : observations croisées dans deux musées toulousains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ocim, pp.143-159, 2021, (Les Dossiers de l’Ocim)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation participative : vers un patrimoine enchanté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DERAMOND Julie, BIDERAN Jessica de, FRAYSSE Patrick (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénographies numériques des patrimoines : entre reconstitution et médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires d'Avignon, pp.161-191, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voie de l'inclusion par la médiation au musée des beaux-arts : des publics fragilisés au public universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paul Valéry - Montpellier III, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019MON30039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02893130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Design in Museum Mediation: Inclusive Communicative Label Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Universal Design (UD2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.115-122, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations ludiques et réceptions médiévalistes : comment s’évader au XIIIe siècle au musée des Bastides de Monflanquin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’évader au Moyen Âge : entre appropriations contemporaines et imaginaires de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII Editions, pp.21-31, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre d'autres savoirs au musée grâce à l'universalité : vers une médiation sociétale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème colloque scientifique international MUSSI, La médiation des savoirs en perspective : mémoire et construction sociale des pratiques et des dispositifs info-communicationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBICT, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914158v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en commun pour se rencontrer et inclure ? Focus sur les médiations participatives du musée Fabre et de Museomix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de Mêtis : Ressources de l’association 2020-2021 / Rencontres muséo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.23-25, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverser la relation public/musée dans une médiation culturelle engagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Définir le musée du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.246-249, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets de mémoires… mémoires des objets : vers une co-construction du patrimoine dans le quartier Saint-Cyprien de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Clara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Résumé de thèse dans Com'en Histoire] Ma thèse sur l'inclusion dans les musées résumée en facile à lire et à comprendre (FALC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Résumé de thèse dans Psychasoc, institut européen psychanalyse et travail social] La voie de l'inclusion par la médiation au musée des beaux-arts : des publics fragilisés au public universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation-marathon Museomix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Public Participation, In and Out of the Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébéca Lemay-Perreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10 (2), 2023, Muséologies Les cahiers d'études supérieures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EFC3FC3"/>
+    <w:nsid w:val="D9BDAD55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B25D8BBA"/>
+    <w:nsid w:val="718D5B5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/murielmolinier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9817-089X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/244313229" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05245671v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molinier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05248755v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;b&#233;ca Lemay-Perreault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108034ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230396" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05248762v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108035ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05248751v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacobi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108036ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03529740v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.5953" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6XFTP3ZQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03669152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fraysse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.24767" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03669135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chante" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348756v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03529189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5294" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348709v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348678v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lebeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sofia Ramos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Scherer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226946v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insei.fr/ressources/critique-de-la-raison-inclusive-formation-apprentissages-mediations" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rivi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13kdn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348430v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.7161" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03914155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348736v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.28427" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348664v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02893130v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MON30039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04817600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348647v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03914158v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348622v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348753v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lebeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348534v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248787v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/murielmolinier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9817-089X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/244313229" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05245671v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molinier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05248751v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacobi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108036ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230396" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05248755v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;b&#233;ca Lemay-Perreault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108034ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05248762v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108035ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03529740v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.5953" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6XFTP3ZQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03669152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fraysse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.24767" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03669135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chante" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348756v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03529189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5294" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348710v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348709v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348678v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lebeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sofia Ramos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348706v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348671v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Scherer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226946v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insei.fr/ressources/critique-de-la-raison-inclusive-formation-apprentissages-mediations" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rivi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13kdn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348430v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.7161" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03914155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348736v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.28427" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348664v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02893130v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MON30039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04817600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348647v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03914158v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348622v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348753v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lebeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348534v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248787v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>