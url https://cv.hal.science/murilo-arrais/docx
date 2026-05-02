--- v1 (2026-03-31)
+++ v2 (2026-05-02)
@@ -872,204 +872,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of residence time distribution on monolith reactors to determine the effect of gas-liquid maldistribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning to process data from innovative sensor for gas-liquid flow characterization in millimeter-scale channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 9th International Conference on Tracers and Tracing Methods, 14–16 May 2024, Benicàssim, Spain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Benicassim, Spain</w:t>
+              <w:t xml:space="preserve">16th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering (GLS-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756284v1</w:t>
+                <w:t xml:space="preserve">hal-04756312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of gas-liquid maldistribution in monolith reactors with assessment of an innovative distributor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1084,202 +1084,202 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering (GLS-16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning to process data from innovative sensor for gas-liquid flow characterization in millimeter-scale channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of residence time distribution on monolith reactors to determine the effect of gas-liquid maldistribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering (GLS-16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">the 9th International Conference on Tracers and Tracing Methods, 14–16 May 2024, Benicàssim, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Benicassim, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756312v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'un capteur résistif multicanaux innovant pour caractériser la distribution gaz-liquide dans un réacteur monolithe</w:t>
+                <w:t xml:space="preserve">Assessment of a new method for taylor flow characterization in a monolith using a multi-channel resistive sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
@@ -1293,118 +1293,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ayroles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Julcour</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès SFGP, 2022 (Toulouse)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751304v1</w:t>
+                <w:t xml:space="preserve">hal-04756276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a new method for taylor flow characterization in a monolith using a multi-channel resistive sensor</w:t>
+                <w:t xml:space="preserve">Mise au point d'un capteur résistif multicanaux innovant pour caractériser la distribution gaz-liquide dans un réacteur monolithe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
@@ -1418,94 +1418,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ayroles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">18ème Congrès SFGP, 2022 (Toulouse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756276v1</w:t>
+                <w:t xml:space="preserve">hal-04751304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1562,51 +1562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1683,51 +1683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2483,51 +2483,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E62F52AB"/>
+    <w:nsid w:val="C55F3F09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2714,51 +2714,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/murilo-arrais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8497-6873" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280343345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403699v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Ricardo Do Nascimento Arrais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ayroles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109610" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774474v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristiane de Medeiros Bezerra J&#225;come" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo de Ara&#250;jo Padilha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Arrais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Oliveira de S&#225; Leit&#227;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Canind&#233; de Sousa J&#250;nior" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-01102-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774483v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Maria Martins J&#225;come" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13005/bbra/2719" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147929v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147885v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756312v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751304v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756276v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752639v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820133v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleitiane da Costa Nogueira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ant&#244;nio Oliveira Filho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaciara Silva de Araujo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maria de Medeiros Dantas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818723v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamo Ferreira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everaldo Silvino dos Santos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820191v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cec&#237;lia Bezerra Caldas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everaldo Silvino Dos Santos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22533/at.ed.5901927058" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22533/at.ed.59019270513" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04709626v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEP066" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/murilo-arrais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8497-6873" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280343345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403699v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Ricardo Do Nascimento Arrais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ayroles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109610" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774474v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristiane de Medeiros Bezerra J&#225;come" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo de Ara&#250;jo Padilha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Arrais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Oliveira de S&#225; Leit&#227;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Canind&#233; de Sousa J&#250;nior" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-01102-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774483v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Maria Martins J&#225;come" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13005/bbra/2719" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147929v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147885v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756305v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756284v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751304v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752639v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820133v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleitiane da Costa Nogueira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ant&#244;nio Oliveira Filho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaciara Silva de Araujo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maria de Medeiros Dantas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818723v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamo Ferreira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everaldo Silvino dos Santos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820191v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cec&#237;lia Bezerra Caldas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everaldo Silvino Dos Santos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22533/at.ed.5901927058" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22533/at.ed.59019270513" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04709626v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEP066" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>