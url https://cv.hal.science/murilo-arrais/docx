--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">280343345</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=RFisdVQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -188,431 +209,431 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative fast-dynamic tool to characterize maldistribution in gas-liquid multi-channel reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ayroles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 195, pp.109610. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cep.2023.109610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of mangaba residue (Hancornia speciosa Gomes) for polygalacturonase production from Aspergillus niger IOC 4003 and fabrication of active chitosan films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena Cristiane de Medeiros Bezerra Jácome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eduardo de Araújo Padilha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Arrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Laura Oliveira de Sá Leitão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Canindé de Sousa Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (9), pp.4069-4080. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13399-020-01102-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangaba Residue (Hancorniaspeciosa GOMES) Potentially used for Producing Antioxidants and Lignocellulosic Enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena Cristiane de Medeiros Bezerra Jácome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Maria Martins Jácome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eduardo de Araújo Padilha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Canindé de Sousa Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosciences, Biotechnology Research Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (1), pp.41-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13005/bbra/2719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -622,480 +643,480 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of gas-liquid maldistribution impact onto chemical performance in monolith reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Arrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maldistribution quantification for monolithic reactors and for two different technologies of gas-liquid distributors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Arrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning to process data from innovative sensor for gas-liquid flow characterization in millimeter-scale channels</w:t>
+                <w:t xml:space="preserve">Prediction of residence time distribution on monolith reactors to determine the effect of gas-liquid maldistribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering (GLS-16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">the 9th International Conference on Tracers and Tracing Methods, 14–16 May 2024, Benicàssim, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Benicassim, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756312v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of gas-liquid maldistribution in monolith reactors with assessment of an innovative distributor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering (GLS-16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1114,912 +1135,912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of residence time distribution on monolith reactors to determine the effect of gas-liquid maldistribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Machine learning to process data from innovative sensor for gas-liquid flow characterization in millimeter-scale channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 9th International Conference on Tracers and Tracing Methods, 14–16 May 2024, Benicàssim, Spain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Benicassim, Spain</w:t>
+              <w:t xml:space="preserve">16th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering (GLS-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756284v1</w:t>
+                <w:t xml:space="preserve">hal-04756312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a new method for taylor flow characterization in a monolith using a multi-channel resistive sensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mise au point d'un capteur résistif multicanaux innovant pour caractériser la distribution gaz-liquide dans un réacteur monolithe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ayroles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">18ème Congrès SFGP, 2022 (Toulouse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756276v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'un capteur résistif multicanaux innovant pour caractériser la distribution gaz-liquide dans un réacteur monolithe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Assessment of a new method for taylor flow characterization in a monolith using a multi-channel resistive sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ayroles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Ayroles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carine Julcour</w:t>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès SFGP, 2022 (Toulouse)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751304v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of maldistribution in gas-liquid monolith reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lisbon, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an innovative tool to characterize the fluid maldistribution in structured reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric sensitivity in mathematical models of solvent sublation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eduardo de Araújo Padilha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleitiane da Costa Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Antônio Oliveira Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaciara Silva de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Maria de Medeiros Dantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I Ibero-American Symposium on Biphasic Aqueous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Aracaju, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and purification of lipase from Aspergillus niger IOC 4003 through semi-solid fermentation of mangaba residue (Hancornia speciose)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena Cristiane de Medeiros Bezerra Jácome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eduardo de Araújo Padilha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Arrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adamo Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everaldo Silvino dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin American Symposium on Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Campinas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2029,276 +2050,276 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRODUCTION AND STABILITY OF LIPASE AND PECTINASE PRESENT IN AGROINDUSTRIAL RESIDUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena Cristiane de Medeiros Bezerra Jácome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eduardo de Araújo Padilha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Arrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cecília Bezerra Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everaldo Silvino Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Análise Crítica das Ciências Biológicas e da Natureza 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Atena Editora, pp.80-83, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22533/at.ed.5901927058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STABILITY OF PECTINASE OF ASPERGILLUS NIGER IOC 4003 IN DIFFERENT SALTS FOR PURIFICATION IN BIPHASIC AQUEOUS SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena Cristiane de Medeiros Bezerra Jácome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Arrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murilo Arrais</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carlos Eduardo de Araújo Padilha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everaldo Silvino Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Análise Crítica das Ciências Biológicas e da Natureza 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Atena Editora, pp.127-130, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22533/at.ed.59019270513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2308,114 +2329,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure distribution des fluides dans les réacteurs polyphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université de Toulouse, 2024. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024TLSEP066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04709626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2483,51 +2504,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C55F3F09"/>
+    <w:nsid w:val="092DD449"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2714,51 +2735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/murilo-arrais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8497-6873" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280343345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403699v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Ricardo Do Nascimento Arrais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ayroles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109610" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774474v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristiane de Medeiros Bezerra J&#225;come" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo de Ara&#250;jo Padilha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Arrais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Oliveira de S&#225; Leit&#227;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Canind&#233; de Sousa J&#250;nior" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-01102-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774483v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Maria Martins J&#225;come" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13005/bbra/2719" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147929v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147885v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756305v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756284v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751304v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752639v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820133v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleitiane da Costa Nogueira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ant&#244;nio Oliveira Filho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaciara Silva de Araujo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maria de Medeiros Dantas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818723v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamo Ferreira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everaldo Silvino dos Santos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820191v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cec&#237;lia Bezerra Caldas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everaldo Silvino Dos Santos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22533/at.ed.5901927058" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22533/at.ed.59019270513" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04709626v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEP066" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/murilo-arrais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8497-6873" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280343345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=RFisdVQAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403699v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Ricardo Do Nascimento Arrais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ayroles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109610" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774474v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristiane de Medeiros Bezerra J&#225;come" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo de Ara&#250;jo Padilha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Arrais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Oliveira de S&#225; Leit&#227;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Canind&#233; de Sousa J&#250;nior" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-01102-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774483v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Maria Martins J&#225;come" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13005/bbra/2719" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756284v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756305v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756312v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751304v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752639v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820133v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleitiane da Costa Nogueira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ant&#244;nio Oliveira Filho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaciara Silva de Araujo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maria de Medeiros Dantas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818723v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamo Ferreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everaldo Silvino dos Santos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820191v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cec&#237;lia Bezerra Caldas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everaldo Silvino Dos Santos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22533/at.ed.5901927058" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820184v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22533/at.ed.59019270513" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04709626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEP066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>