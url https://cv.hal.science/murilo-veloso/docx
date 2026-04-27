--- v0 (2026-03-15)
+++ v1 (2026-04-27)
@@ -132,4007 +132,4007 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sols aussi émettent des gaz à effet de serre, et les pratiques agricoles font la différence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Deveautour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Three Decades of Conservation Management Systems on Carbon Management Index and Aggregate Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio Farias Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jéssica Pereira de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cimélio Bayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (8), pp.3378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su17083378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No-tillage and fertilization effectively improved soil carbon and nitrogen in a subtropical Ferralsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Carlos Brevilieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeferson Dieckow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maico Pergher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 241, pp.106095. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.still.2024.106095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil macroaggregates: The hotspots driving emission or mitigation of greenhouse gases according to the management system adopted</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Deveautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of soil and water conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 79 (1), pp.8-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2489/jswc.2024.00158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of greenhouse gases emission affected by no-tillage and winter cover crops in a subtropical paddy rice ecosystem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mário Felipe Mezzari</w:t>
+                <w:t xml:space="preserve">Grazing, liming, and fertilization: Shifts on soil fertility and microbial community in a no-till sheep-soybean integrated system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glaciele Barbosa Valente</w:t>
+                <w:t xml:space="preserve">Luiz Gustavo O. Denardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Selau Carlos</w:t>
+                <w:t xml:space="preserve">João Pedro M. Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionata Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Ciência do Solo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36783/18069657rbcs20220137⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 188, pp.104893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.104893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04259877v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing, liming, and fertilization: Shifts on soil fertility and microbial community in a no-till sheep-soybean integrated system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Alves</w:t>
+                <w:t xml:space="preserve">Mitigation of greenhouse gases emission affected by no-tillage and winter cover crops in a subtropical paddy rice ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mário Felipe Mezzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Pedro M. Flores</w:t>
+                <w:t xml:space="preserve">Rafael Nunes Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dionata Filippi</w:t>
+                <w:t xml:space="preserve">Glaciele Barbosa Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Selau Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.104893⟩</w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Ciência do Solo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (spe), pp.e0220137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36783/18069657rbcs20220137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04099646v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No-tillage promotes C accumulation in soil and a slight increase in yield stability and profitability of rice in subtropical lowland ecosystems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biotic and abiotic predictors of potential N2O emissions from denitrification in Irish grasslands soils: A national-scale field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elio Marcolin</w:t>
+                <w:t xml:space="preserve">C. Deveautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murilo G Veloso</w:t>
+                <w:t xml:space="preserve">P.A. Rojas-Pinzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Schimitt Fernandes</w:t>
+                <w:t xml:space="preserve">M. Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/sr21185⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 168, pp.108637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259940v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral–organic associations are enriched in both microbial metabolites and plant residues in a subtropical soil profile under no-tillage and legume cover cropping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 60 (6), pp.590-600. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/SR21151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic and abiotic predictors of potential N2O emissions from denitrification in Irish grasslands soils: A national-scale field study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Deveautour</w:t>
+                <w:t xml:space="preserve">No-tillage promotes C accumulation in soil and a slight increase in yield stability and profitability of rice in subtropical lowland ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Selau Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Rojas-Pinzon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Veloso</w:t>
+                <w:t xml:space="preserve">Flávio a O Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rambaud</w:t>
+                <w:t xml:space="preserve">Elio Marcolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Duff</w:t>
+                <w:t xml:space="preserve">Murilo G Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Schimitt Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108637⟩</w:t>
+              <w:t xml:space="preserve">Soil Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60, pp.601 - 609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/sr21185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624151v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term effects of grazing intensities on soil aggregation and organic matter in a no-tilled integrated soybean-cattle system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Possobon Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cecagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo G Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walker da Silva Schaidhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hanauer Lochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6, pp.100028. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soisec.2021.100028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant uptake of legacy phosphorus from soils without P fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Colpo Gatiboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalma Eugênio Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales Tiecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 119 (1), pp.139-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10705-020-10109-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrous oxide emission factor from cattle urine and dung in native grassland of the Pampa biome, South Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janquieli Schirmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Fernandes De Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Adams Weiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeferson Dieckow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 58 (2), pp.198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/SR19095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3-year assessment of nitrous oxide emission factors for urine and dung of grazing sheep in a subtropical ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Fernandes de Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Cavazini Magiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michely Tomazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janquieli Schirmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (2), pp.982-991. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11368-019-02456-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of crop rotation and sheep grazing management on plant production and soil C and N stocks in a long-term integrated crop-livestock system in Southern Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Aquino Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Gustavo de Oliveira Denardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Posselt Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cimélio Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo G. Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 203, pp.104678. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.still.2020.104678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated crop–livestock systems in paddy fields: New strategies for flooded rice nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Gustavo de O. Denardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda P Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe de C. Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo G Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela I Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 112 (3), pp.2219 - 2229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/agj2.20148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of 26-years of soil tillage systems and winter cover crops on C and N stocks in a Southern Brazilian Oxisol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales Tiecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elci Gubiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alice Santanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Gomes Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ademir Calegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Brasileira de Ciência do Solo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 44 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36783/18069657rbcs20200029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cropping systems including legume cover crops favour mineral–organic associations enriched with microbial metabolites in no-till soil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Deborah Pinheiro Dick</w:t>
+                <w:t xml:space="preserve">Long-term loblolly pine land use reduces methane and net greenhouse gas emissions in a subtropical Cambisol, despite increasing nitrous oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo G. Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeferson Dieckow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janaina Berne Da Costa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Josiléia Acordi Zanatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maico Pergher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cimélio Bayer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 57 (8), pp.851. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (3), pp.86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/SR19144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-019-0871-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260754v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term loblolly pine land use reduces methane and net greenhouse gas emissions in a subtropical Cambisol, despite increasing nitrous oxide</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urea and legume residues as 15N-N2O sources in a subtropical soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiléia Acordi Zanatta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cimélio Bayer</w:t>
+                <w:t xml:space="preserve">J Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D P Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G M Pedroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-019-0871-6⟩</w:t>
+              <w:t xml:space="preserve">Soil Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/sr18300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915931v1</w:t>
+                <w:t xml:space="preserve">hal-04260806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urea and legume residues as 15N-N2O sources in a subtropical soil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D P Dick</w:t>
+                <w:t xml:space="preserve">Cropping systems including legume cover crops favour mineral–organic associations enriched with microbial metabolites in no-till soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo G Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G M Pedroso</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deborah Pinheiro Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janaina Berne Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cimélio Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 57, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/sr18300⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 57 (8), pp.851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/SR19144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260806v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legume cover crops under no-tillage favor organomineral association in microaggregates and soil C accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo G Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cecagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cimélio Bayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 190, pp.139 - 146. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2019.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High carbon storage in a previously degraded subtropical soil under no-tillage with legume cover crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales Tiecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Giacomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeferson Dieckow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 268, pp.15-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2018.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols aussi émettent des gaz à effet de serre, et les pratiques agricoles font la différence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapter 20 : Soil Limitations for Crop Productivity in South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-05118202v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Rheinheimer D. R. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ademir Calegari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cimelio Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">British Library Cataloguing. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil Constraints on Crop Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.460-480, 2022, ISBN (13): 978-1-5275-8706-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relação da água com a fertilidade do solo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Posselt Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Gustavo de O. Denardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UFLA. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manejo e conservação da água e do solo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFLA, pp.24-39, 2020, 978-65-86561-08-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MELHORIAS AMBIENTAIS PROPORCIONADAS PELOS SISTEMAS INTEGRADOS DE PRODUÇÃO AGROPECUÁRIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Posselt Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Gustavo de O. Denardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Fernanda S. De Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibanor Anghinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sistemas Integrados de Produção Agropecuária no Brasil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13: 9788583881117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A national-scale field study to evaluate potential N 2 O emissions: Community composition predicts soil potential denitrification in Irish grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Deveautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A M Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Carolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Pays de Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Riah-Anglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauchois Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Deveautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phloème</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil macroaggregates: the hotspots determining emission or mitigation of greenhouse gases according to the management system adopted</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Deveautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cimélio Bayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroSoil 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the sustainability of minor crops in Normandy region, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Riah-Anglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Bressan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape 2021 : diversity-for-sustainable-and-resilient-agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Berlin - Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 20 : Soil Limitations for Crop Productivity in South America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tales Tiecher</w:t>
+                <w:t xml:space="preserve">Les secrets des racines et des sols, clefs de l’agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Veloso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Constraints on Crop Production</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04259910v1</w:t>
+              <w:t xml:space="preserve">Les secrets des racines et des sols, clefs de l’agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relação da água com a fertilidade do solo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agroforesterie, intrants, labour… comment améliorer le bilan carbone de l’agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04260924v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Deveautour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MELHORIAS AMBIENTAIS PROPORCIONADAS PELOS SISTEMAS INTEGRADOS DE PRODUÇÃO AGROPECUÁRIA</w:t>
+                <w:t xml:space="preserve">Les légumineuses, une source d’azote plus durable pour la culture du maïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Veloso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-04260895v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquestration de carbone dans les sols : Analyse de la littérature scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Lyver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UniLaSalle. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293418v1</w:t>
-              </w:r>
-[...262 lines deleted...]
-                <w:t xml:space="preserve">hal-04293387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4311,51 +4311,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="766C5E4D"/>
+    <w:nsid w:val="7F90CE08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4542,51 +4542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/murilo-veloso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5358-5768" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05069336v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Veloso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Farias Amorim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Pereira de Souza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cim&#233;lio Bayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17083378" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756605v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Carlos Brevilieri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeferson Dieckow" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Barth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maico Pergher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2489/jswc.2024.00158" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259877v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Felipe Mezzari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nunes Dos Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaciele Barbosa Valente" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Selau Carlos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36783/18069657rbcs20220137" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099646v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Alves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gustavo O. Denardin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro M. Flores" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionata Filippi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.104893" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio a O Camargo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Marcolin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo G Veloso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Schimitt Fernandes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/sr21185" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veloso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chantigny" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR21151" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deveautour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Rojas-Pinzon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rambaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108637" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259787v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Possobon Soares" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cecagno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker da Silva Schaidhauer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hanauer Lochmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soisec.2021.100028" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278844v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Colpo Gatiboni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalma Eug&#234;nio Schmitt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Tiecher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rheinheimer dos Santos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-020-10109-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260742v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janquieli Schirmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernandes De Bastos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Adams Weiler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR19095" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260660v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernandes de Bastos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Cavazini Magiero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michely Tomazi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02456-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aquino Alves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gustavo de Oliveira Denardin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Posselt Martins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo G. Veloso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2020.104678" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260696v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gustavo de O. Denardin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda P Martins" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe de C. Carmona" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela I Carmona" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agj2.20148" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260615v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elci Gubiani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Santanna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Gomes Veloso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Calegari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36783/18069657rbcs20200029" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Pinheiro Dick" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Berne Da Costa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR19144" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915931v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josil&#233;ia Acordi Zanatta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0871-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gomes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D P Dick" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G M Pedroso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/sr18300" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2019.03.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260823v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Giacomini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.08.024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04168225v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deveautour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Duff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Carolan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293328v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097911v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rheinheimer D. R. dos Santos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cimelio Bayer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260924v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Fernanda S. De Freitas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibanor Anghinoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293418v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Lyver" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293403v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293396v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293387v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04293458v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/murilo-veloso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5358-5768" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118202v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Veloso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05069336v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Farias Amorim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Pereira de Souza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cim&#233;lio Bayer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17083378" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756605v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Carlos Brevilieri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeferson Dieckow" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Barth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maico Pergher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106095" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bayer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2489/jswc.2024.00158" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099646v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Alves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gustavo O. Denardin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro M. Flores" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionata Filippi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.104893" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259877v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Felipe Mezzari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nunes Dos Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaciele Barbosa Valente" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Selau Carlos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36783/18069657rbcs20220137" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deveautour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Rojas-Pinzon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veloso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rambaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108637" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684015v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chantigny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR21151" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio a O Camargo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Marcolin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo G Veloso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Schimitt Fernandes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/sr21185" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259787v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Possobon Soares" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cecagno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker da Silva Schaidhauer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hanauer Lochmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soisec.2021.100028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278844v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Colpo Gatiboni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalma Eug&#234;nio Schmitt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Tiecher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rheinheimer dos Santos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-020-10109-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260742v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janquieli Schirmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernandes De Bastos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Adams Weiler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR19095" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernandes de Bastos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Cavazini Magiero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michely Tomazi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02456-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260635v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aquino Alves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gustavo de Oliveira Denardin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Posselt Martins" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo G. Veloso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2020.104678" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260696v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gustavo de O. Denardin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda P Martins" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe de C. Carmona" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela I Carmona" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agj2.20148" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260615v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elci Gubiani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Santanna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Gomes Veloso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Calegari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36783/18069657rbcs20200029" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915931v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josil&#233;ia Acordi Zanatta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0871-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260806v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gomes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D P Dick" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G M Pedroso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/sr18300" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260754v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Pinheiro Dick" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Berne Da Costa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR19144" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260787v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2019.03.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260823v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Giacomini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.08.024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259910v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rheinheimer D. R. dos Santos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cimelio Bayer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260924v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260895v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Fernanda S. De Freitas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibanor Anghinoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04168225v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deveautour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Duff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wall" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Carolan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293328v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097911v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293403v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293396v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293387v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293418v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Lyver" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04293458v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>