--- v1 (2026-04-27)
+++ v2 (2026-05-19)
@@ -132,3124 +132,3499 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Three Decades of Conservation Management Systems on Carbon Management Index and Aggregate Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio Farias Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéssica Pereira de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cimélio Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (8), pp.3378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su17083378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No-tillage and fertilization effectively improved soil carbon and nitrogen in a subtropical Ferralsol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Carlos Brevilieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeferson Dieckow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maico Pergher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 241, pp.106095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2024.106095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil macroaggregates: The hotspots driving emission or mitigation of greenhouse gases according to the management system adopted</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Deveautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of soil and water conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (1), pp.8-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2489/jswc.2024.00158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitigation of greenhouse gases emission affected by no-tillage and winter cover crops in a subtropical paddy rice ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mário Felipe Mezzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Nunes Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glaciele Barbosa Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Selau Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Brasileira de Ciência do Solo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (spe), pp.e0220137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36783/18069657rbcs20220137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazing, liming, and fertilization: Shifts on soil fertility and microbial community in a no-till sheep-soybean integrated system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Gustavo O. Denardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pedro M. Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionata Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 188, pp.104893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.104893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No-tillage promotes C accumulation in soil and a slight increase in yield stability and profitability of rice in subtropical lowland ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Selau Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávio a O Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Marcolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo G Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Schimitt Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60, pp.601 - 609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/sr21185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mineral–organic associations are enriched in both microbial metabolites and plant residues in a subtropical soil profile under no-tillage and legume cover cropping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (6), pp.590-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/SR21151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biotic and abiotic predictors of potential N2O emissions from denitrification in Irish grasslands soils: A national-scale field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deveautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Rojas-Pinzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 168, pp.108637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term effects of grazing intensities on soil aggregation and organic matter in a no-tilled integrated soybean-cattle system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Possobon Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cecagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo G Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walker da Silva Schaidhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hanauer Lochmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.100028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soisec.2021.100028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plant uptake of legacy phosphorus from soils without P fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Colpo Gatiboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalma Eugênio Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119 (1), pp.139-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10705-020-10109-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitrous oxide emission factor from cattle urine and dung in native grassland of the Pampa biome, South Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janquieli Schirmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Fernandes De Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Adams Weiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeferson Dieckow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (2), pp.198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/SR19095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A 3-year assessment of nitrous oxide emission factors for urine and dung of grazing sheep in a subtropical ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Fernandes de Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuelle Cavazini Magiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michely Tomazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janquieli Schirmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (2), pp.982-991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-019-02456-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of crop rotation and sheep grazing management on plant production and soil C and N stocks in a long-term integrated crop-livestock system in Southern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Aquino Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Gustavo de Oliveira Denardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Posselt Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cimélio Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo G. Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 203, pp.104678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2020.104678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrated crop–livestock systems in paddy fields: New strategies for flooded rice nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Gustavo de O. Denardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda P Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe de C. Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo G Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela I Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112 (3), pp.2219 - 2229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/agj2.20148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of 26-years of soil tillage systems and winter cover crops on C and N stocks in a Southern Brazilian Oxisol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elci Gubiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alice Santanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Gomes Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ademir Calegari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Brasileira de Ciência do Solo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36783/18069657rbcs20200029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cropping systems including legume cover crops favour mineral–organic associations enriched with microbial metabolites in no-till soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo G Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Pinheiro Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janaina Berne Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cimélio Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (8), pp.851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/SR19144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term loblolly pine land use reduces methane and net greenhouse gas emissions in a subtropical Cambisol, despite increasing nitrous oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo G. Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeferson Dieckow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiléia Acordi Zanatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maico Pergher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cimélio Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (3), pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-019-0871-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urea and legume residues as 15N-N2O sources in a subtropical soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D P Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G M Pedroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/sr18300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legume cover crops under no-tillage favor organomineral association in microaggregates and soil C accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo G Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cecagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cimélio Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 190, pp.139 - 146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2019.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High carbon storage in a previously degraded subtropical soil under no-tillage with legume cover crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Giacomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeferson Dieckow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 268, pp.15-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2018.08.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sols aussi émettent des gaz à effet de serre, et les pratiques agricoles font la différence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Deveautour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Three Decades of Conservation Management Systems on Carbon Management Index and Aggregate Stability</w:t>
+                <w:t xml:space="preserve">Séquestration de carbone dans les sols : Analyse de la littérature scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cimélio Bayer</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Lyver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UniLaSalle. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les secrets des racines et des sols, clefs de l’agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Veloso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05069336v1</w:t>
+              <w:t xml:space="preserve">Les secrets des racines et des sols, clefs de l’agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No-tillage and fertilization effectively improved soil carbon and nitrogen in a subtropical Ferralsol</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agroforesterie, intrants, labour… comment améliorer le bilan carbone de l’agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2024.106095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04756605v1</w:t>
+                <w:t xml:space="preserve">Coline Deveautour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil macroaggregates: The hotspots driving emission or mitigation of greenhouse gases according to the management system adopted</w:t>
+                <w:t xml:space="preserve">Les légumineuses, une source d’azote plus durable pour la culture du maïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Veloso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2286 lines deleted...]
-                <w:t xml:space="preserve">hal-04260823v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 20 : Soil Limitations for Crop Productivity in South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales Tiecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Rheinheimer D. R. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ademir Calegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cimelio Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">British Library Cataloguing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Constraints on Crop Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.460-480, 2022, ISBN (13): 978-1-5275-8706-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relação da água com a fertilidade do solo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Posselt Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Gustavo de O. Denardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UFLA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manejo e conservação da água e do solo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFLA, pp.24-39, 2020, 978-65-86561-08-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MELHORIAS AMBIENTAIS PROPORCIONADAS PELOS SISTEMAS INTEGRADOS DE PRODUÇÃO AGROPECUÁRIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Posselt Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Gustavo de O. Denardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Fernanda S. De Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibanor Anghinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sistemas Integrados de Produção Agropecuária no Brasil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13: 9788583881117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3259,880 +3634,505 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A national-scale field study to evaluate potential N 2 O emissions: Community composition predicts soil potential denitrification in Irish grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Deveautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A M Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Carolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Pays de Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Riah-Anglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauchois Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Deveautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phloème</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil macroaggregates: the hotspots determining emission or mitigation of greenhouse gases according to the management system adopted</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Deveautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cimélio Bayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroSoil 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the sustainability of minor crops in Normandy region, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Riah-Anglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Bressan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape 2021 : diversity-for-sustainable-and-resilient-agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Berlin - Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097911v1</w:t>
-              </w:r>
-[...373 lines deleted...]
-                <w:t xml:space="preserve">hal-04293418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4311,51 +4311,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F90CE08"/>
+    <w:nsid w:val="BA6E86B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4542,51 +4542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/murilo-veloso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5358-5768" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118202v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Veloso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05069336v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Farias Amorim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Pereira de Souza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cim&#233;lio Bayer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17083378" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756605v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Carlos Brevilieri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeferson Dieckow" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Barth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maico Pergher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106095" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bayer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2489/jswc.2024.00158" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099646v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Alves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gustavo O. Denardin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro M. Flores" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionata Filippi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.104893" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259877v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Felipe Mezzari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nunes Dos Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaciele Barbosa Valente" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Selau Carlos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36783/18069657rbcs20220137" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deveautour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Rojas-Pinzon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veloso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rambaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108637" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684015v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chantigny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR21151" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio a O Camargo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Marcolin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo G Veloso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Schimitt Fernandes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/sr21185" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259787v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Possobon Soares" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cecagno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker da Silva Schaidhauer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hanauer Lochmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soisec.2021.100028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278844v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Colpo Gatiboni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalma Eug&#234;nio Schmitt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Tiecher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rheinheimer dos Santos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-020-10109-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260742v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janquieli Schirmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernandes De Bastos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Adams Weiler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR19095" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernandes de Bastos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Cavazini Magiero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michely Tomazi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02456-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260635v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aquino Alves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gustavo de Oliveira Denardin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Posselt Martins" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo G. Veloso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2020.104678" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260696v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gustavo de O. Denardin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda P Martins" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe de C. Carmona" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela I Carmona" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agj2.20148" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260615v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elci Gubiani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Santanna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Gomes Veloso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Calegari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36783/18069657rbcs20200029" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915931v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josil&#233;ia Acordi Zanatta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0871-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260806v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gomes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D P Dick" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G M Pedroso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/sr18300" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260754v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Pinheiro Dick" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Berne Da Costa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR19144" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260787v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2019.03.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260823v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Giacomini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.08.024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259910v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rheinheimer D. R. dos Santos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cimelio Bayer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260924v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260895v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Fernanda S. De Freitas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibanor Anghinoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04168225v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deveautour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Duff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wall" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Carolan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293328v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097911v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293403v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293396v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293387v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293418v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Lyver" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04293458v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/murilo-veloso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5358-5768" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05069336v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Veloso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Farias Amorim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Pereira de Souza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cim&#233;lio Bayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17083378" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756605v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Carlos Brevilieri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeferson Dieckow" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Barth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maico Pergher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2489/jswc.2024.00158" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259877v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Felipe Mezzari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nunes Dos Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaciele Barbosa Valente" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Selau Carlos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36783/18069657rbcs20220137" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099646v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Alves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gustavo O. Denardin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro M. Flores" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionata Filippi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.104893" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio a O Camargo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Marcolin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo G Veloso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Schimitt Fernandes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/sr21185" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veloso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chantigny" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR21151" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deveautour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Rojas-Pinzon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rambaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108637" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259787v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Possobon Soares" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cecagno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker da Silva Schaidhauer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hanauer Lochmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soisec.2021.100028" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278844v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Colpo Gatiboni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalma Eug&#234;nio Schmitt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Tiecher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rheinheimer dos Santos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-020-10109-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260742v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janquieli Schirmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernandes De Bastos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Adams Weiler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR19095" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260660v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernandes de Bastos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Cavazini Magiero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michely Tomazi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02456-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aquino Alves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gustavo de Oliveira Denardin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Posselt Martins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo G. Veloso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2020.104678" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260696v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gustavo de O. Denardin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda P Martins" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe de C. Carmona" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela I Carmona" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agj2.20148" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260615v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elci Gubiani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Santanna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Gomes Veloso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Calegari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36783/18069657rbcs20200029" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Pinheiro Dick" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Berne Da Costa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR19144" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915931v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josil&#233;ia Acordi Zanatta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0871-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gomes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D P Dick" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G M Pedroso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/sr18300" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2019.03.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260823v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Giacomini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.08.024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293418v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Lyver" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293396v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293387v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rheinheimer D. R. dos Santos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cimelio Bayer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260924v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260895v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Fernanda S. De Freitas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibanor Anghinoni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04168225v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deveautour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Duff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wall" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Carolan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293328v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097911v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04293458v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>