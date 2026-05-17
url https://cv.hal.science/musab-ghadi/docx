--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -350,373 +350,256 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A blind spatial domain-based image watermarking using texture analysis and association rules mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Musab Qassem Al-Ghadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Musab Ghadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Pascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Laouamer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 78 (12), pp.15705-15750. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+              <w:t xml:space="preserve">, 2018, 78 (12), pp.15705-15750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11042-018-6851-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158150v1</w:t>
+                <w:t xml:space="preserve">hal-02090968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A blind spatial domain-based image watermarking using texture analysis and association rules mining</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Novel Zero-Watermarking Approach of Medical Images Based on Jacobian Matrix Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musab Ghadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Laouamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Nana</w:t>
+                <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...128 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Security and communication networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (18), pp.5203-5218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/sec.1690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -726,185 +609,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDTrust: Deep Identity Document Quality Detection with Bandpass Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musab Al-Ghadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Voerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Voerman</w:t>
+                <w:t xml:space="preserve">Souhail Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sidere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV) Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Tucson (AZ), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2403.00573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilloche Detection for ID Authentication: A Dataset and Baselines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musab Al-Ghadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -963,190 +846,190 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 25th International Workshop on Multimedia Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust and Imperceptible Watermarking Scheme for GWAS Data Traceability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Bellafqira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musab Al-Ghadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reda Bellafqira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Musab Al-Ghadi</w:t>
+                <w:t xml:space="preserve">Emmanuelle Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouenou Coatrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Workshop, IWDW 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Guilin, China. pp.147-161, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-25115-3_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CheckScan: A Reference Hashing for Identity Document Quality Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musab Al-Ghadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1175,507 +1058,507 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Machine Vision (ICMV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Rome, Italy. pp.120840J</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Comparison of Intelligent Techniques Based Image Watermarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musab Qassem Al-Ghadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Laouamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Biskri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Conference
  on Industrial Engineering and Other Applications 
 of Applied Intelligent Systems, IEA/AIE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montréal (QC), Canada. pp.844-853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Associative Watermarking Technique Based on Frequent Pattern Mining and Texture Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musab Ghadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Laouamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th International ACM Conference on Management of Digital EcoSystems, MEDES 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Biarritz, France. pp. 73-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Rough set Based Image Watermarking Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musab Ghadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Laouamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2nd International Conference on Advanced Intelligent Systems and Informatics AISI2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Cairo, Egypt. pp. 234-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JPEG Bitstream Based Integrity with Lightweight Complexity of Medical Image in WMSNS Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musab Ghadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Laouamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of The 7th International Conference on ManagEment of Digital EcoSystems (MEDES’15), ACM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Caraguatatuba, Sao Paulo, Brazil. pp. 53-58, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2857218.2857227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1685,141 +1568,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Image Watermarking on Multiple-criteria Decision Making (MCDM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musab Ghadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Laouamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Ramakrishnan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryptographic and Information Security Approaches for Images and Videos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, Taylor &amp; Francis Group, pp.407-440, 2019, 9781138563841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1829,114 +1712,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watermarking approaches for images authentication in applications with time constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musab Qassem Al-Ghadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cryptography and Security [cs.CR]. Université de Bretagne occidentale - Brest, 2018. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018BRES0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01967625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2083,51 +1966,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Al-Ghadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Mondal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-18611-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Chapel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp59012.2023.10337669" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158150v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Ghadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Laouamer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tchamnda Nana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Christine Pascu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-6851-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090968v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Qassem Al-Ghadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Pascu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec.1690" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Voerman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sidere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.00573" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05222124v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bellafqira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Genin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25115-3_10" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739459v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Biskri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519473v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519482v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2857218.2857227" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158154v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01967625v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BRES0029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Al-Ghadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Mondal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-18611-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Chapel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp59012.2023.10337669" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090968v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Qassem Al-Ghadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Ghadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Pascu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Laouamer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-6851-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tchamnda Nana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Christine Pascu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec.1690" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321954v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Voerman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sidere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.00573" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282909v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05222124v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bellafqira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Genin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25115-3_10" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158884v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Biskri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519469v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2857218.2857227" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01967625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BRES0029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>