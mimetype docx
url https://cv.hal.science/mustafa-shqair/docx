--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9E6A9B0"/>
+    <w:nsid w:val="11425516"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>