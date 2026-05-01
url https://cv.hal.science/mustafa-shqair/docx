--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11425516"/>
+    <w:nsid w:val="3C4D2553"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>