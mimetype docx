--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mustafa SHQAIR </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur Postdoctoral</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mustafa-shqair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2122-6039</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis actuellement chercheur au centre R&D Europe de Mitsubishi Electric R&D Centre Europe, spécialisé dans la fiabilité thermomécanique et la prédiction de durée de vie des modules de puissance encapsulés en résine époxy pour l’électronique de puissance à haute fiabilité. L’étude porte sur le développement d’un cadre multiphysique par éléments finis électro-thermo-mécanique destiné à modéliser les mécanismes de fatigue et de vieillissement dans des conditions de fonctionnement réalistes. Mon approche intègre la modélisation FEM multiphysique avancée, la caractérisation matériau et physico-chimique, l’analyse microstructurale de la fatigue et du vieillissement, ainsi que la validation expérimentale, afin de garantir une conception industrielle robuste sous profils de mission sévères.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auparavant, chercheur postdoctoral au laboratoire LAPLACE Laboratory / Toulouse INP, j’ai développé sous COMSOL un modèle FEM 2D électrothermique-métallurgique-élastoplastique pour simuler les courts-circuits impulsionnels dans des MOSFETs SiC à grille plane. Le modèle reproduit les comportements thermomécaniques non linéaires, incluant la fusion de l’aluminium source et la fissuration du SiO₂-ILD, et prédit les seuils énergétiques critiques pour définir des marges de protection et renforcer la fiabilité du gate-driver. Des simulations en cyclage répétitif ont permis d’analyser l’initiation et la propagation des fissures, validées expérimentalement. Le cadre a ensuite été étendu à la géométrie complète du MOSFET avec son packaging, intégrant un modèle de zone cohésive pour capturer la délamination de passivation sous chargements thermomécaniques transitoires, identifier les zones critiques et établir des indicateurs temps-énergie pour l’optimisation de la passivation et la protection du composant.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai obtenu mon doctorat à l’ENS Paris-Saclay au Laboratoire SATIE / Université Gustave Eiffel, sur la modélisation de la progression des fissures et des mécanismes de dégradation des IGBT soumis à la fatigue thermomécanique, intégrant données EBSD et ATEX dans un modèle de zone cohésive via ANSYS APDL. Cette recherche prolonge mon stage de Master 2 au laboratoire SATIE / IFSTTAR, portant sur la fatigue des joints de grains d’aluminium dans les semi-conducteurs. Je suis titulaire d’un Master et d’une Licence en Chimie Physique et des Matériaux de l’Université Libanaise.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth 2D FEM analysis of gate cracking in SiC MOSFETs under repetitive short-circuit conditions: Application of a damage-based model for crack length prediction [ESREF'25 Selected and Extended Full-Paper]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 177, pp.116005. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2026.116005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary 2D elastoplastic modeling of gate cracking in SiC MOSFETs under short-circuit conditions across a wide temperature-range using rankine's damage energetic approach. (Selected – Extended Full Paper from ESREF'24)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 170, pp.115757. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Thermal 2D FEM Analysis of SiC MOSFET in Short-Circuit Operation Including High-temperature Material Laws and Phase Transition of Aluminum Source Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.115440. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2024.115440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical and metallurgical preliminary analysis of SiC MOSFET gate-damage mode under short-circuit based on a complete transient multiphysics 2D FEM [1st Prize Winner - Best Paper Awards ESREF'23]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.115081. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EBSD Study of Fatigue Crack Propagation in Bonded Aluminum Wires Cycled from 55°C to 85°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (12), pp.7353-7365. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-022-09937-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite elements analyses of early-stage crack propagation in aluminum wire bonds due to power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114610. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined physicochemical-microstructural approach to predict the crack path at the topside interconnections in IGBT power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.114516. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural evolution during the crack propagation at the bond-wire contact area of IGBT power modules upon power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Comprehensive 2D Thermomechanical Modeling of SiC MOSFETs Under Extreme Short-Circuit Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comsol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Depth 2D FEM Analysis of Gate Cracking in SiC MOSFETs Under Repetitive Short-Circuit Conditions: Application of the Rankine Model for Crack Length Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308150v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary SiC MOSFET Gate-Cracking Modeling under Short-Circuit Based on Rankine's Damage Energetic Approach Using a Wide Temperature-Range Elastoplastic 2D Simulation [Abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis - ESREF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Full Transient ElectroThermal - Elastoplastic Mechanical and Metallurgical 2D FEM of SiC MOSFET for Gate-Region Stress Investigation under Short-Pulse Short-Circuit (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Grapevine - Dallas, United States. pp.7B.2-1-7B.2-8, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS48228.2024.10529493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Mechanical and Metallurgical Preliminary Analysis of SiC MOSFET Gate-Damage Mode under Short-Circuit based on a Complete Transient Multiphysics 2D FEM [Best Paper Award]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, ESREF'23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 3 Paul Sabatier, Université de Bordeaux, IMS, LAAS-CNRS, CNES, Oct 2023, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical-microstructural approach for modeling the crack passage at topside metallic parts in IGBT semiconductor power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 23rd International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, St Julian, Malta. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE54907.2022.9758895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical simulation of SiC MOSFETs under Extreme Short-Circuit Stress: A 2D multiphysics damage and failure analysis [POSTER]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comsol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345679v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical and microstructural approaches for modeling the degradations of power electronic component interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Material chemistry. Université Paris-Saclay, 2022. English. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022UPAST132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03871629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId50"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mustafa SHQAIR </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur Postdoctoral</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mustafa-shqair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2122-6039</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=twsG8ioAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis actuellement chercheur au centre R&D Europe de Mitsubishi Electric R&D Centre Europe, spécialisé dans la fiabilité thermomécanique et la prédiction de durée de vie des modules de puissance encapsulés en résine époxy pour l’électronique de puissance à haute fiabilité. L’étude porte sur le développement d’un cadre multiphysique par éléments finis électro-thermo-mécanique destiné à modéliser les mécanismes de fatigue et de vieillissement dans des conditions de fonctionnement réalistes. Mon approche intègre la modélisation FEM multiphysique avancée, la caractérisation matériau et physico-chimique, l’analyse microstructurale de la fatigue et du vieillissement, ainsi que la validation expérimentale, afin de garantir une conception industrielle robuste sous profils de mission sévères.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auparavant, chercheur postdoctoral au laboratoire LAPLACE Laboratory / Toulouse INP, j’ai développé sous COMSOL un modèle FEM 2D électrothermique-métallurgique-élastoplastique pour simuler les courts-circuits impulsionnels dans des MOSFETs SiC à grille plane. Le modèle reproduit les comportements thermomécaniques non linéaires, incluant la fusion de l’aluminium source et la fissuration du SiO₂-ILD, et prédit les seuils énergétiques critiques pour définir des marges de protection et renforcer la fiabilité du gate-driver. Des simulations en cyclage répétitif ont permis d’analyser l’initiation et la propagation des fissures, validées expérimentalement. Le cadre a ensuite été étendu à la géométrie complète du MOSFET avec son packaging, intégrant un modèle de zone cohésive pour capturer la délamination de passivation sous chargements thermomécaniques transitoires, identifier les zones critiques et établir des indicateurs temps-énergie pour l’optimisation de la passivation et la protection du composant.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai obtenu mon doctorat à l’ENS Paris-Saclay au Laboratoire SATIE / Université Gustave Eiffel, sur la modélisation de la progression des fissures et des mécanismes de dégradation des IGBT soumis à la fatigue thermomécanique, intégrant données EBSD et ATEX dans un modèle de zone cohésive via ANSYS APDL. Cette recherche prolonge mon stage de Master 2 au laboratoire SATIE / IFSTTAR, portant sur la fatigue des joints de grains d’aluminium dans les semi-conducteurs. Je suis titulaire d’un Master et d’une Licence en Chimie Physique et des Matériaux de l’Université Libanaise.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth 2D FEM analysis of gate cracking in SiC MOSFETs under repetitive short-circuit conditions: Application of a damage-based model for crack length prediction [ESREF'25 Selected and Extended Full-Paper]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 177, pp.116005. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2026.116005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary 2D elastoplastic modeling of gate cracking in SiC MOSFETs under short-circuit conditions across a wide temperature-range using rankine's damage energetic approach. (Selected – Extended Full Paper from ESREF'24)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 170, pp.115757. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Thermal 2D FEM Analysis of SiC MOSFET in Short-Circuit Operation Including High-temperature Material Laws and Phase Transition of Aluminum Source Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.115440. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2024.115440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical and metallurgical preliminary analysis of SiC MOSFET gate-damage mode under short-circuit based on a complete transient multiphysics 2D FEM [1st Prize Winner - Best Paper Awards ESREF'23]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.115081. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EBSD Study of Fatigue Crack Propagation in Bonded Aluminum Wires Cycled from 55°C to 85°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (12), pp.7353-7365. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-022-09937-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite elements analyses of early-stage crack propagation in aluminum wire bonds due to power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114610. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined physicochemical-microstructural approach to predict the crack path at the topside interconnections in IGBT power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.114516. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural evolution during the crack propagation at the bond-wire contact area of IGBT power modules upon power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Comprehensive 2D Thermomechanical Modeling of SiC MOSFETs Under Extreme Short-Circuit Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comsol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Depth 2D FEM Analysis of Gate Cracking in SiC MOSFETs Under Repetitive Short-Circuit Conditions: Application of the Rankine Model for Crack Length Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308150v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary SiC MOSFET Gate-Cracking Modeling under Short-Circuit Based on Rankine's Damage Energetic Approach Using a Wide Temperature-Range Elastoplastic 2D Simulation [Abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis - ESREF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Full Transient ElectroThermal - Elastoplastic Mechanical and Metallurgical 2D FEM of SiC MOSFET for Gate-Region Stress Investigation under Short-Pulse Short-Circuit (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Grapevine - Dallas, United States. pp.7B.2-1-7B.2-8, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS48228.2024.10529493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Mechanical and Metallurgical Preliminary Analysis of SiC MOSFET Gate-Damage Mode under Short-Circuit based on a Complete Transient Multiphysics 2D FEM [Best Paper Award]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, ESREF'23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 3 Paul Sabatier, Université de Bordeaux, IMS, LAAS-CNRS, CNES, Oct 2023, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical-microstructural approach for modeling the crack passage at topside metallic parts in IGBT semiconductor power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 23rd International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, St Julian, Malta. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE54907.2022.9758895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical simulation of SiC MOSFETs under Extreme Short-Circuit Stress: A 2D multiphysics damage and failure analysis [POSTER]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comsol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345679v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical and microstructural approaches for modeling the degradations of power electronic component interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Material chemistry. Université Paris-Saclay, 2022. English. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022UPAST132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03871629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C4D2553"/>
+    <w:nsid w:val="1154EB20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mustafa-shqair" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2122-6039" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461859v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Shqair" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2026.116005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048419v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115757" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613010v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2024.115440" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236654v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shqair" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cazimajou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115081" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036851v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ibrahim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pichon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-022-09937-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102314v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Halouani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ibrahim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouhab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114610" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656143v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj-Berkani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114516" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788643v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114635" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345638v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308150v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713129v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579761v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48228.2024.10529493" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656147v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758895" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345679v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03871629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPAST132" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mustafa-shqair" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2122-6039" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=twsG8ioAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461859v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Shqair" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2026.116005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048419v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115757" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613010v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2024.115440" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236654v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shqair" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cazimajou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115081" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036851v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ibrahim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pichon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-022-09937-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102314v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Halouani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ibrahim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouhab" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114610" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656143v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj-Berkani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114516" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114635" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308150v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48228.2024.10529493" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233908v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758895" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345679v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03871629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPAST132" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>