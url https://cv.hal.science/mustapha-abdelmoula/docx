--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (114)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (115)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -240,2458 +240,2462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the impact of nontronite NAu-2 on Akaganeite Bioreduction and Mineral Precipitation</w:t>
+                <w:t xml:space="preserve">Impact of iron corrosion on the mineralogical evolution of Callovo-Oxfordian claystone: in situ MCO experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Klopfert</w:t>
+                <w:t xml:space="preserve">Isabella Pignatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enrico Mugnaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2024.107683⟩</w:t>
+              <w:t xml:space="preserve">npj Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41529-026-00776-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868274v1</w:t>
+                <w:t xml:space="preserve">hal-05582227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of iron(II) excess and phosphate to synthesize hydroxychloride green rust</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling the impact of nontronite NAu-2 on Akaganeite Bioreduction and Mineral Precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Coustel</w:t>
+                <w:t xml:space="preserve">Jean Klopfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Cornu</w:t>
+                <w:t xml:space="preserve">Christian Mustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.135409⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 266, 266, pp.107683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2024.107683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794280v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of iron-rich phyllosilicates in the FeO–SiO 2 –H 2 O system during hydrothermal synthesis as a function of pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liva Dzene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liva Dzene</w:t>
+                <w:t xml:space="preserve">Amira Doggaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Doggaz</w:t>
+                <w:t xml:space="preserve">Patrick Dutournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dutournié</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sayako Inoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1180/clm.2024.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cronstedtite: H2 generation and new constraints on its formation conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of iron(II) excess and phosphate to synthesize hydroxychloride green rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ounacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabella Pignatelli</w:t>
+                <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Mugnaioli</w:t>
+                <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flavian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 262, pp.107627. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 703, pp.135409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2024.107627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.135409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869879v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794280v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of starch in nano-magnetite formation: A spectrometric and structural investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cronstedtite: H2 generation and new constraints on its formation conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Pignatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Mugnaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mbolantenaina Rakotomalala Robinson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Mallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Coustel</w:t>
+                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 297, pp.127285. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 262, pp.107627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2022.127285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2024.107627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937318v1</w:t>
+                <w:t xml:space="preserve">hal-04869879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Fe(OH)2-like phase in the core–shell structure of nano-zero-valent Fe and its evolution when interacting with Pd2+aq ions by Mössbauer spectroscopy, XPS, and TEM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The role of starch in nano-magnetite formation: A spectrometric and structural investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbolantenaina Rakotomalala Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mallet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Martine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2022.111066⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 297, pp.127285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2022.127285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893779v1</w:t>
+                <w:t xml:space="preserve">hal-03937318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pb-Bearing Ferrihydrite Bioreduction and Secondary-Mineral Precipitation during Fe Redox Cycling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a Fe(OH)2-like phase in the core–shell structure of nano-zero-valent Fe and its evolution when interacting with Pd2+aq ions by Mössbauer spectroscopy, XPS, and TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Meite</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+                <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Billard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min12050610⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 172, pp.111066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2022.111066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682767v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the magnetic properties of Pb-dopped iron oxide nanoparticles during Fe(III) bio-reduction by Shewanella oneidensis MR-1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Pb-Bearing Ferrihydrite Bioreduction and Secondary-Mineral Precipitation during Fe Redox Cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Meite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.120904⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min12050610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697883v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-iron oxide supported palladium catalyst for the interconversion of formate and carbon dioxide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei-Jyun Wang</w:t>
+                <w:t xml:space="preserve">Insight into the magnetic properties of Pb-dopped iron oxide nanoparticles during Fe(III) bio-reduction by Shewanella oneidensis MR-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Meite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frankie Roberts</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Louis Scudiero</w:t>
+                <w:t xml:space="preserve">Tom Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.131763⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 606, pp.120904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.120904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329171v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Iron-Rich Phyllosilicates Formed at Different Fe/Si Ratios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liva Dzene</w:t>
+                <w:t xml:space="preserve">Iron-iron oxide supported palladium catalyst for the interconversion of formate and carbon dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jyun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frankie Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stena Peterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dutournie</w:t>
+                <w:t xml:space="preserve">Su Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Brendle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Le Meins</w:t>
+                <w:t xml:space="preserve">Louis Scudiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42860-022-00204-6⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 427, pp.131763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.131763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815823v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Sb on precipitation of biogenic minerals during the reduction of Sb-bearing ferrihydrites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
+                <w:t xml:space="preserve">Characterization of Iron-Rich Phyllosilicates Formed at Different Fe/Si Ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liva Dzene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dutournie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Brendle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Carteret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Mallet</w:t>
+                <w:t xml:space="preserve">Lionel Limousy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Billet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tom Ferté</w:t>
+                <w:t xml:space="preserve">Jean-Marc Le Meins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 309, pp.96-111. </w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70, pp.580-594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.06.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42860-022-00204-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329112v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of secondary minerals in the acid generating potential of weathered mine tailings: Crystal-chemistry characterization and closed mine site management involvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Sb on precipitation of biogenic minerals during the reduction of Sb-bearing ferrihydrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Elghali</w:t>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">James Dynes</w:t>
+                <w:t xml:space="preserve">David Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147105⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 309, pp.96-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247005v1</w:t>
+                <w:t xml:space="preserve">hal-03329112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenic Fe(II-III) Hydroxycarbonate Green Rust Enhances Nitrate Removal and Decreases Ammonium Selectivity during Heterotrophic Denitrification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
+                <w:t xml:space="preserve">Role of secondary minerals in the acid generating potential of weathered mine tailings: Crystal-chemistry characterization and closed mine site management involvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Elghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouzahzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Guerbois</w:t>
+                <w:t xml:space="preserve">Abdelmoula Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pallud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+                <w:t xml:space="preserve">James Dynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min10090818⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 784, pp.147105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006410v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the formation and transformation of Fe(III)-containing chukanovite, FeII2-xFeIIIx(OH)2-xOxCO3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biogenic Fe(II-III) Hydroxycarbonate Green Rust Enhances Nitrate Removal and Decreases Ammonium Selectivity during Heterotrophic Denitrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guerbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Duboscq</w:t>
+                <w:t xml:space="preserve">Céline Pallud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Abdelmoula</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Sabot</w:t>
+                <w:t xml:space="preserve">Jessica Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2019.109310⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (9), pp.818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min10090818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480974v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As(V) and As(III) sequestration by starch functionalized magnetite nanoparticles: influence of the synthesis route onto the trapping efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbolantenaina Rakotomalala Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (1), pp.524-539. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14686996.2020.1782714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of magnetic LDH composites used for phosphate recovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the formation and transformation of Fe(III)-containing chukanovite, FeII2-xFeIIIx(OH)2-xOxCO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duboscq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rémazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changyong Lu</w:t>
+                <w:t xml:space="preserve">M. Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tae-Hyun Kim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Ruby</w:t>
+                <w:t xml:space="preserve">R. Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.07.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.109310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2019.109310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918277v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serpentinization and H2 production during an iron-clay interaction experiment at 90C under low CO2 pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
+                <w:t xml:space="preserve">Stability of magnetic LDH composites used for phosphate recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changyong Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Michau</w:t>
+                <w:t xml:space="preserve">Tae-Hyun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Camille Jodin-Caumon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Randi</w:t>
+                <w:t xml:space="preserve">Jesper Bendix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105609⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 580, pp.660-668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918396v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Ca Fe layered double hydroxide transformation to optimise phosphate removal from waste waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serpentinization and H2 production during an iron-clay interaction experiment at 90C under low CO2 pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Michau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muayad Al Jaberi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Mallet</w:t>
+                <w:t xml:space="preserve">Marie-Camille Jodin-Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chris Greenwell</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Randi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 182, pp.105281. </w:t>
+              <w:t xml:space="preserve">, 2020, 191, pp.105609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508093v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphate removal from water by naturally occurring shale, sandstone, and laterite: The role of iron oxides and of soluble species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Eude Kpannieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacina Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 351 (1), pp.37-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2719,2889 +2723,2902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of single sheet iron oxides produced from surfactant interlayered green rusts</w:t>
+                <w:t xml:space="preserve">Using Ca Fe layered double hydroxide transformation to optimise phosphate removal from waste waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhou Yin</w:t>
+                <w:t xml:space="preserve">Muayad Al Jaberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knud Dideriksen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">H. Chris Greenwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmoula Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 170, pp.86-96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.01.009⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 182, pp.105281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000218v1</w:t>
+                <w:t xml:space="preserve">hal-02508093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starch functionalized magnetite nanoparticles: New insight into the structural and magnetic properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Structure of single sheet iron oxides produced from surfactant interlayered green rusts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knud Dideriksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Marc Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2019.06.033⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 170, pp.86-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184206v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abiotically or microbially mediated transformations of magnetite by sulphide species: The unforeseen role of nitrate-reducing bacteria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Starch functionalized magnetite nanoparticles: New insight into the structural and magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbolantenaina Rakotomalala Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coustel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.06.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 277, pp.587-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2019.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898888v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of phosphate by shale from Ivory Coast in homogeneous reactor and hydrodynamic conditions: influence of soluble species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kpannieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kpannieu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1346/CCMN.2018.064118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Ferrihydrite-Coated Pozzolana and Biogenic Green Rust to Purify Waste Water Containing Phosphate and Nitrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ruby</w:t>
+                <w:t xml:space="preserve">Abiotically or microbially mediated transformations of magnetite by sulphide species: The unforeseen role of nitrate-reducing bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Etique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Romaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Naille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Morin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Mallet</w:t>
+                <w:t xml:space="preserve">Renaud Gley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Inorganic Chemistry </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (2), pp.100 - 118. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.31 - 44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1877944106999160603125459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898900v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of long-term hydrothermal experiments for understanding the smectite-to-chlorite conversion in geological environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of Ferrihydrite-Coated Pozzolana and Biogenic Green Rust to Purify Waste Water Containing Phosphate and Nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Naille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Odile Barres</w:t>
+                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-016-1307-z⟩</w:t>
+              <w:t xml:space="preserve">Current Inorganic Chemistry </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2), pp.100 - 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1877944106999160603125459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864806v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of Callovo-Oxfordian Claystone and its Clay Fraction With Metallic Iron: Role of Non-Clay Minerals in the Interaction Mechanism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Rivard</w:t>
+                <w:t xml:space="preserve">Contribution of long-term hydrothermal experiments for understanding the smectite-to-chlorite conversion in geological environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Pignatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+                <w:t xml:space="preserve">Franck Bourdelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Michau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+                <w:t xml:space="preserve">Odile Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2015.0630404⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-016-1307-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254753v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current trends in iron complexes intercalated Layered Double Hydroxides.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactivity of Callovo-Oxfordian Claystone and its Clay Fraction With Metallic Iron: Role of Non-Clay Minerals in the Interaction Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Forano</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Inorganic Chemistry </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1877944105666150421000034⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (4), pp.290-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2015.0630404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213801v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remineralization of ferrous carbonate from bioreduction of natural goethite in the Lorraine iron ore (Minette) by Shewanella putrefaciens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current trends in iron complexes intercalated Layered Double Hydroxides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Maitte</w:t>
+                <w:t xml:space="preserve">El Mouloudi Sabbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic P. A. Jorand</w:t>
+                <w:t xml:space="preserve">Vanessa Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragan Grgic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Carteret</w:t>
+                <w:t xml:space="preserve">Christine Taviot-Gueho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 412, pp.48-58. </w:t>
+              <w:t xml:space="preserve">Current Inorganic Chemistry </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.194-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.07.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1877944105666150421000034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01281810v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrite reduction by biogenic hydroxycarbonate green rusts: Evidence for hydroxyl-nitrite green rust formation as an intermediate reaction product</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Remineralization of ferrous carbonate from bioreduction of natural goethite in the Lorraine iron ore (Minette) by Shewanella putrefaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Maitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic P. A. Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Grgic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es404009k⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 412, pp.48-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118327v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilization of P by oxidation of Fe(II) ions leading to nanoparticle formation and aggregation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nitrite reduction by biogenic hydroxycarbonate green rusts: Evidence for hydroxyl-nitrite green rust formation as an intermediate reaction product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guerbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth M. Kemner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gary G. Leppard</w:t>
+                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2013.04.019⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (8), pp.4505-4514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es404009k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00917562v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berthierine-like mineral formation and stability during the interaction of kaolinite with metallic iron at 90 C under anoxic and oxic conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+                <w:t xml:space="preserve">Immobilization of P by oxidation of Fe(II) ions leading to nanoparticle formation and aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malagorzata Grybos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth M. Kemner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary G. Leppard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2013.4073⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35, pp.325-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2013.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119603v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00917562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of various kinds of goethite into magnetite: Effect of chemical and surface properties.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Berthierine-like mineral formation and stability during the interaction of kaolinite with metallic iron at 90 C under anoxic and oxic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 197-198, pp.9-16. </w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (1), pp.163-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/am.2013.4073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00916657v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of iron oligomeric species with natural organic matter: a combined EELS and Mössbauer investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformation of various kinds of goethite into magnetite: Effect of chemical and surface properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude-Valérie Jung</w:t>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Chanudet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00027-012-0260-9⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 197-198, pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945585v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FeII induced mineralogical transformations of ferric oxyhydroxides into magnetite of variable stoichiometry and morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association of iron oligomeric species with natural organic matter: a combined EELS and Mössbauer investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Valérie Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chanudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Usman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">B. Lartiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 194, pp.328-335. </w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 74 (4), pp.769-779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2012.05.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00027-012-0260-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845705v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of magnetite catalyzed chemical oxidation (Fenton-like and persulfate) for the remediation of oil hydrocarbon contamination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">FeII induced mineralogical transformations of ferric oxyhydroxides into magnetite of variable stoichiometry and morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194, pp.328-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2012.05.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.01.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00878590v1</w:t>
+                <w:t xml:space="preserve">hal-00845705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of green rust via mineralogical transformation of ferric oxides (ferrihydrite, goethite and hematite)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Application of magnetite catalyzed chemical oxidation (Fenton-like and persulfate) for the remediation of oil hydrocarbon contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2011.10.008⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 96, pp.270-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00878568v1</w:t>
+                <w:t xml:space="preserve">hal-00878590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The formation of green rust induced by tropical river biofilm components</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Formation of green rust via mineralogical transformation of ferric oxides (ferrihydrite, goethite and hematite)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asfaw Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64, pp.38-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2011.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.03.030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00721559v1</w:t>
+                <w:t xml:space="preserve">hal-00878568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of lepidocrocite bio-reduction and magnetite formation by reflexion Mössbauer spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The formation of green rust induced by tropical river biofilm components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asfaw Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2011.3794⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409 (13), pp.2586-2596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721546v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ oxidation of green rusts by deprotonation; wet corrosion and passivation of weathering steels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">In situ monitoring of lepidocrocite bio-reduction and magnetite formation by reflexion Mössbauer spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (8-9), pp.1410-1413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2011.3794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/217/1/012095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01945595v1</w:t>
+                <w:t xml:space="preserve">hal-00721546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and oxidation of PCP on the surface of magnetite: Kinetic experiments and spectroscopic investigations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">In situ oxidation of green rusts by deprotonation; wet corrosion and passivation of weathering steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nansheng Deng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2008.12.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 217, pp.012095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/217/1/012095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01899678v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reductive transformation and mineralization of an azo dye by hydroxysulphate green rust preceding oxidation using H2O2 at neutral pH.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiangoua Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruby Christian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5667,3674 +5684,3661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation modes and thermodynamics of FeII-III oxyhydroxycarbonate green rust: dissolution-precipitation versus in-situ deprotonation; about the fougerite mineral</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Adsorption and oxidation of PCP on the surface of magnetite: Kinetic experiments and spectroscopic investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Renard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nansheng Deng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (3-4), pp.432 - 440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2008.12.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.10.030⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522806v1</w:t>
+                <w:t xml:space="preserve">hal-01899678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenite sequestration at the surface of nano-Fe(OH)2, ferrous-carbonate hydroxide, and green-rust after bioreduction of arsenic-sorbed lepidocrocite by Shewanella putrefaciens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Morin</w:t>
+                <w:t xml:space="preserve">Oxidation modes and thermodynamics of FeII-III oxyhydroxycarbonate green rust: dissolution-precipitation versus in-situ deprotonation; about the fougerite mineral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuheng Wang</w:t>
+                <w:t xml:space="preserve">Sebastien Naille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Menguy</w:t>
+                <w:t xml:space="preserve">Aurélien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Juillot</w:t>
+                <w:t xml:space="preserve">Varsha Khare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 73, pp.1359-1381. </w:t>
+              <w:t xml:space="preserve">, 2009, 74, pp.953-966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2008.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480591v1</w:t>
+                <w:t xml:space="preserve">hal-00522806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and transformation of iron-based layered double hydroxides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Carteret</w:t>
+                <w:t xml:space="preserve">Arsenite sequestration at the surface of nano-Fe(OH)2, ferrous-carbonate hydroxide, and green-rust after bioreduction of arsenic-sorbed lepidocrocite by Shewanella putrefaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2009.11.017⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73, pp.1359-1381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2008.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524159v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of CH4 to CO2 and H2O by chloritization of detrital biotite at 270 + 5°C in the external part of the Central Alps, Switzerland.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mullis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Capitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 112, pp.497-510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.2009.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrimagnetic properties in FeII–III (oxy)hydroxycarbonate green rusts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Synthesis and transformation of iron-based layered double hydroxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Naille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 10 (1), pp.40-49. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48, pp.195-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2009.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01945787v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminium substitution in iron(II–III)-layered double hydroxides: Formation and cationic order</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Ferrimagnetic properties in FeII–III (oxy)hydroxycarbonate green rusts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Bonville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (1), pp.40-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2008.05.027⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945779v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative studies of ferric green rust and ferrihydrite coated sand: Role of synthesis routes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Varsha Khare</w:t>
+                <w:t xml:space="preserve">Aluminium substitution in iron(II–III)-layered double hydroxides: Formation and cationic order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabha Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Mullet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khalil Hanna</w:t>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Blumers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+                <w:t xml:space="preserve">Michela Brunelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 10 (10), pp.1342-1351. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 181 (9), pp.2285-2291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2008.01.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2008.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952991v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mössbauer study of magnetism in FeII − III (oxy-)hydroxycarbonate green rusts; ferrimagnetism of FeII − III hydroxycarbonate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative studies of ferric green rust and ferrihydrite coated sand: Role of synthesis routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varsha Khare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rusch</w:t>
+                <w:t xml:space="preserve">Martine Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Génin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mathias Blumers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-78697-9_151⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (10), pp.1342-1351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2008.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945749v1</w:t>
+                <w:t xml:space="preserve">hal-01952991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fougerite, a new mineral of the pyroaurite-iowaite group: description and crystal structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mössbauer study of magnetism in FeII − III (oxy-)hydroxycarbonate green rusts; ferrimagnetism of FeII − III hydroxycarbonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+                <w:t xml:space="preserve">Ch. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Bourrié</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Feder</w:t>
+                <w:t xml:space="preserve">P. Bonville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2007.0550308⟩</w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 187 (1-3), pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78697-9_151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945869v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation effects on pedogenetic forms of Fe, Al and Si and on clay minerals in soils in southern Switzerland and northern Italy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fougerite, a new mineral of the pyroaurite-iowaite group: description and crystal structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remo Zanelli</w:t>
+                <w:t xml:space="preserve">Guilhem Bourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Egli</w:t>
+                <w:t xml:space="preserve">Philippe Refait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Mirabella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2007.05.008⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (3), pp.323-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2007.0550308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01848976v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenic hydroxysulfate green rust, a potential electron acceptor for SRB activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
+                <w:t xml:space="preserve">Vegetation effects on pedogenetic forms of Fe, Al and Si and on clay minerals in soils in southern Switzerland and northern Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Zanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Egli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Huguet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Aldo Mirabella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Giaccai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 71 (22), pp.5450-5462. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 141 (1-2), pp.119 - 129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/jgca.2007.08.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2007.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522385v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering in FeII–III Hydroxysalt green rusts from XRD and Mössbauer analysis (chloride, carbonate, sulphate, oxalate...); about the structure of hydrotalcite-like compounds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Biogenic hydroxysulfate green rust, a potential electron acceptor for SRB activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-49850-6_61⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (22), pp.5450-5462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/jgca.2007.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01945883v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioreduction of ferric species and biogenesis of green rusts in soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Berthelin</w:t>
+                <w:t xml:space="preserve">Monitoring structural transformation of hydroxy-sulphate green rust in the presence of sulphate reducing bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ona-Nguema</w:t>
+                <w:t xml:space="preserve">A. Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Stemmler</w:t>
+                <w:t xml:space="preserve">F. Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Quantin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 167 (1-3), pp.723-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10751-006-9349-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377668v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green rusts in electrochemical and microbially influenced corrosion of steel</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Formation and crystallographical structure of hydroxysulphate and hydroxycarbonate green rusts synthetised by coprecipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabha Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Fauth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 67 (5-6), pp.1016-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2006.01.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.04.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01953069v1</w:t>
+                <w:t xml:space="preserve">hal-01953200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterisation of the Fe(II–III) hydroxy-formate green rust</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bioreduction of ferric species and biogenesis of green rusts in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ona-Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stemmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 338 (6-7), pp.447-455</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10751-006-9367-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01945910v1</w:t>
+                <w:t xml:space="preserve">hal-00377668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring structural transformation of hydroxy-sulphate green rust in the presence of sulphate reducing bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ordering in FeII–III Hydroxysalt green rusts from XRD and Mössbauer analysis (chloride, carbonate, sulphate, oxalate...); about the structure of hydrotalcite-like compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Carteret</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aïssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperfine Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 167 (1-3), pp.723-727. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10751-006-9349-7⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 166 (1-4), pp.391-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-49850-6_61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945917v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and crystallographical structure of hydroxysulphate and hydroxycarbonate green rusts synthetised by coprecipitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green rusts in electrochemical and microbially influenced corrosion of steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabha Aissa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Ruby</w:t>
+                <w:t xml:space="preserve">Jean-Marie Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Fauth</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">René Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 67 (5-6), pp.1016-1019. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 338 (6-7), pp.476-487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2006.01.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953200v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of iron; characterisation and structure of green rusts and FeII–III oxyhydroxycarbonate fougerite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterisation of the Fe(II–III) hydroxy-formate green rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chandan Upadhyay</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jeannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.04.005⟩</w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 167 (1-3), pp.717-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10751-006-9367-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953010v1</w:t>
+                <w:t xml:space="preserve">hal-01945910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black' soils in the southern Alps: clay mineral formation and transformation, X-ray amorphous Al phases and Fe forms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Zanelli</w:t>
+                <w:t xml:space="preserve">Speciation of iron; characterisation and structure of green rusts and FeII–III oxyhydroxycarbonate fougerite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Egli</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chandan Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2006.0540606⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 338 (6-7), pp.402-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953186v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green rusts synthesis by coprecipitation of FeII–FeIII ions and mass-balance diagram</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rabha Aissa</w:t>
+                <w:t xml:space="preserve">Black' soils in the southern Alps: clay mineral formation and transformation, X-ray amorphous Al phases and Fe forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Géhin</w:t>
+                <w:t xml:space="preserve">M. Egli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cortot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A. Mirabella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Plötze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.04.008⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (6), pp.703-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2006.0540606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01953056v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical stability of hydroxysulphate green rust synthetised in the presence of foreign anions: carbonate, phosphate and silicate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Ruby</w:t>
+                <w:t xml:space="preserve">Green rusts synthesis by coprecipitation of FeII–FeIII ions and mass-balance diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabha Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Géhin</w:t>
+                <w:t xml:space="preserve">Antoine Géhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Aissa</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Jérôme Cortot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, ICAME 2005, 167 (1-3), pp.803-807. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 338 (6-7), pp.420-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-49853-7_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945893v1</w:t>
+                <w:t xml:space="preserve">hal-01953056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of formation and transformation of Ni–Fe layered double hydroxides in and containing aqueous solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Chemical stability of hydroxysulphate green rust synthetised in the presence of foreign anions: carbonate, phosphate and silicate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2004.12.003⟩</w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, ICAME 2005, 167 (1-3), pp.803-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-49853-7_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958789v1</w:t>
+                <w:t xml:space="preserve">hal-01945893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fougerite and FeII–III hydroxycarbonate green rust; ordering, deprotonation and/or cation substitution; structure of hydrotalcite-like compounds and mythic ferrosic hydroxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabha Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Géhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (5), pp.545-572. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2005.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Hydroxysulphate Green Rust 2 as a Single Iron(II-III) Mineral in Microbial Culture.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of formation and transformation of Ni–Fe layered double hydroxides in and containing aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Génin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 66 (5), pp.911-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2004.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01490450500248960⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00021559v1</w:t>
+                <w:t xml:space="preserve">hal-01958789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mössbauer Study of Lanthanum–Strontium Ferromanganite Oxides</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Formation of Hydroxysulphate Green Rust 2 as a Single Iron(II-III) Mineral in Microbial Culture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 156/157 (1-4), pp.299-303. </w:t>
+              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (7-8), pp.389-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:HYPE.0000043244.19471.1a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01490450500248960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02517524v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis by Coprecipitation of Al-Substituted Hydroxysulphate Green Rust Fe 4 II Fe (2−y) III Al y III (OH)12SO4, nH2O</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Ruby</w:t>
+                <w:t xml:space="preserve">Mössbauer Study of Lanthanum–Strontium Ferromanganite Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gehin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+                <w:t xml:space="preserve">G. Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J- M. R Génin</w:t>
+                <w:t xml:space="preserve">L. Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperfine Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 156 (1-4), pp.445-451. </w:t>
+              <w:t xml:space="preserve">, 2004, 156/157 (1-4), pp.299-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:HYPE.0000043266.49828.57⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/B:HYPE.0000043244.19471.1a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959303v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive Formation of Hydroxycarbonate Green Rust 1 versus Hydroxysulphate Green Rust 2 in Shewanella putrefaciens Cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 21 (2), pp.79-90. </w:t>
@@ -9366,8275 +9370,8417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the transformation of smectite at 80 and 300°C in the presence of Fe oxides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Guillaume</w:t>
+                <w:t xml:space="preserve">Synthesis by Coprecipitation of Al-Substituted Hydroxysulphate Green Rust Fe 4 II Fe (2−y) III Al y III (OH)12SO4, nH2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Neaman</w:t>
+                <w:t xml:space="preserve">A. Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cathelineau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J- M. R Génin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 156 (1-4), pp.445-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:HYPE.0000043266.49828.57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1180/0009855043910117⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876596v1</w:t>
+                <w:t xml:space="preserve">hal-01959303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coprecipitation of Fe(II–III) hydroxycarbonate green rust stabilised by phosphate adsorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of the transformation of smectite at 80 and 300°C in the presence of Fe oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bocher</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+                <w:t xml:space="preserve">A. Neaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peiffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2003.10.004⟩</w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 39 (1), pp.17-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/0009855043910117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959394v1</w:t>
+                <w:t xml:space="preserve">hal-01876596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coprecipitation thermodynamics of iron(II–III) hydroxysulphate green rust from Fe(II) and Fe(III) salts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Coprecipitation of Fe(II–III) hydroxycarbonate green rust stabilised by phosphate adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 45 (4), pp.659-676. </w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (1), pp.117-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0010-938X(02)00138-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2003.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959509v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of ‘ferric green rust’ and/or ferrihydrite by fast oxidation of iron(II–III) hydroxychloride green rust</w:t>
+                <w:t xml:space="preserve">Coprecipitation thermodynamics of iron(II–III) hydroxysulphate green rust from Fe(II) and Fe(III) salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Refait</w:t>
+                <w:t xml:space="preserve">Ph Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Benali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J-M. R Genin</w:t>
+                <w:t xml:space="preserve">J.-M.R. Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 45 (11), pp.2435-2449. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 45 (4), pp.659-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0010-938X(02)00138-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0010-938X(03)00073-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959488v1</w:t>
+                <w:t xml:space="preserve">hal-01959509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental synthesis of chlorite from smectite at 300ºC in the presence of metallic Fe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of ‘ferric green rust’ and/or ferrihydrite by fast oxidation of iron(II–III) hydroxychloride green rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M. R Genin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1180/0009855033830096⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 45 (11), pp.2435-2449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0010-938X(03)00073-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876608v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coprecipitation of Fe(II) and Fe(III) cations in sulphated aqueous medium and formation of hydroxysulphate green rust</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental synthesis of chlorite from smectite at 300ºC in the presence of metallic Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Neaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peiffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1293-2558(03)00121-3⟩</w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 38 (3), pp.281-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/0009855033830096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01959449v1</w:t>
+                <w:t xml:space="preserve">hal-01876608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron(II,III) Hydroxycarbonate Green Rust Formation and Stabilization from Lepidocrocite Bioreduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Coprecipitation of Fe(II) and Fe(III) cations in sulphated aqueous medium and formation of hydroxysulphate green rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Omar Benali</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Block</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 36 (1), pp.16-20. </w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5 (7), pp.1055-1062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es0020456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1293-2558(03)00121-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959552v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface chemistry and structural properties of mackinawite prepared by reaction of sulfide ions with metallic iron</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Key role of the kinetics of γ-FeOOH bioreduction on the formation of Fe(II–III) minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ona-Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M. R Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0016-7037(01)00805-5⟩</w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.415-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-010-0281-3_102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048794v1</w:t>
+                <w:t xml:space="preserve">hal-01959561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron reduction and changes in cation exchange capacity in intermittently waterlogged soil</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and reactivity of Mg(II)-Fe(II)-Fe(III) hydroxycarbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.H Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M R Génin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 139/140 (1/4), pp.651-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1021247501012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674110v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Fe(II-III) hydroxysulphate green rust by coprecipitation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Iron reduction and changes in cation exchange capacity in intermittently waterlogged soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Gates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1293-2558(01)01219-5⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 53 (2), pp.175-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2389.2002.00423.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959534v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and reactivity of Mg(II)-Fe(II)-Fe(III) hydroxycarbonates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Surface chemistry and structural properties of mackinawite prepared by reaction of sulfide ions with metallic iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boursiquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. M R Génin</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1021247501012⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66 (5), pp.829-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7037(01)00805-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048778v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron reduction and changes in cation exchange capacity in intermittently waterlogged soil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Iron(II,III) Hydroxycarbonate Green Rust Formation and Stabilization from Lepidocrocite Bioreduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Gates</w:t>
+                <w:t xml:space="preserve">Frédéric Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Block</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2389.2002.00423.x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 36 (1), pp.16-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es0020456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048548v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key role of the kinetics of γ-FeOOH bioreduction on the formation of Fe(II–III) minerals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J-M. R Genin</w:t>
+                <w:t xml:space="preserve">Iron reduction and changes in cation exchange capacity in intermittently waterlogged soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicien Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.P. Gates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 53 (2), pp.175-183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-010-0281-3_102⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01959561v1</w:t>
+                <w:t xml:space="preserve">hal-02674110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial reduction of lepidocrocite gamma-FeOOH by Shewanella putrefaciens; The formation of green rust</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Fe(II-III) hydroxysulphate green rust by coprecipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Géhin</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4 (1), pp.61-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1293-2558(01)01219-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1021235425553⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02048775v1</w:t>
+                <w:t xml:space="preserve">hal-01959534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green rusts and their relationship to iron corrosion; a key role in microbially influenced corrosion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Microbial reduction of lepidocrocite gamma-FeOOH by Shewanella putrefaciens; The formation of green rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ona Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperfine Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 139/140 (1/4), pp.119-131. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1021235425553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1021219021919⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02048756v1</w:t>
+                <w:t xml:space="preserve">hal-02048775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The behavior of phosphate ions as corrosion inhibitor of Fe(II)-Fe(III) hydroxycarbonate green rust</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Green rusts and their relationship to iron corrosion; a key role in microbially influenced corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie R Genin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperfine Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, pp.223-230. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 139/140 (1/4), pp.119-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1021219021919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-010-0299-8_23⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02048790v1</w:t>
+                <w:t xml:space="preserve">hal-02048756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Phosphate on Corrosion Products of Iron in Chloride-Polluted-Concrete-Simulating Solutions: Ferrihydrite vs Green Rust</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J-M. Génin</w:t>
+                <w:t xml:space="preserve">The behavior of phosphate ions as corrosion inhibitor of Fe(II)-Fe(III) hydroxycarbonate green rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Refait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dhouibi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Triki</w:t>
+                <w:t xml:space="preserve">Jean Marie R Genin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.223-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-010-0299-8_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5006/1.3277637⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02047677v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of iron and manganese precipitates from an in situ ground water treatment plant.</w:t>
+                <w:t xml:space="preserve">Influence of Phosphate on Corrosion Products of Iron in Chloride-Polluted-Concrete-Simulating Solutions: Ferrihydrite vs Green Rust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Mettler</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">J-M. Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dhouibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Hoehn</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Refait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Schoenenberger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Triki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ground Water Monitoring and Remediation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corrosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 58 (6), pp.467-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5006/1.3277637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946075v1</w:t>
+                <w:t xml:space="preserve">hal-02047677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mössbauer and XAS study of a green rust mineral; the partial substitution of Fe 2+ by Mg 2+</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Structure and stability of the Fe(II)–Fe(III) green rust “fougerite” mineral and its potential for reducing pollutants in soil solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2001-5-613⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 16 (5), pp.559-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0883-2927(00)00043-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046677v1</w:t>
+                <w:t xml:space="preserve">hal-02046665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of orthophosphate on the oxidation products of Fe(II)-Fe(III) hydroxycarbonate: the transformation of green rust to ferrihydrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Refait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Robert Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 65 (11), pp.1715-1726. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0016-7037(01)00556-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and stability of the Fe(II)–Fe(III) green rust “fougerite” mineral and its potential for reducing pollutants in soil solutions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Characterization of iron and manganese precipitates from an in situ ground water treatment plant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Mettler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hoehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Schoenenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Weidler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ground Water Monitoring and Remediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 39 (6), pp.921-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02046665v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dry oxidation of tetragonal FeS 1- x mackinawite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mössbauer and XAS study of a green rust mineral; the partial substitution of Fe 2+ by Mg 2+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boursiquot</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
+                <w:t xml:space="preserve">F. Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s002690100193⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 86 (5-6), pp.731-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2001-5-613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046727v1</w:t>
+                <w:t xml:space="preserve">hal-02046677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical formation of a new Fe(II)/Fe(III) hydroxy-carbonate green rust: characterisation and morphology</w:t>
+                <w:t xml:space="preserve">The dry oxidation of tetragonal FeS 1- x mackinawite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Legrand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">S. Boursiquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Gehin</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chaussé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Genin</w:t>
+                <w:t xml:space="preserve">J.-J. Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 46 (12), pp.1815-1822. </w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 28 (9), pp.600-611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0013-4686(00)00728-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s002690100193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046673v1</w:t>
+                <w:t xml:space="preserve">hal-02046727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of vivianite formation in Shewanella putrefaciens culture</w:t>
+                <w:t xml:space="preserve">Electrochemical formation of a new Fe(II)/Fe(III) hydroxy-carbonate green rust: characterisation and morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Jorand</w:t>
+                <w:t xml:space="preserve">L Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.M.R. Appenzeller</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Genin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 46 (12), pp.1815-1822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0013-4686(00)00728-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593330.2000.9618985⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046650v1</w:t>
+                <w:t xml:space="preserve">hal-02046673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron, control by equilibria between hydroxy-green rusts and solutions in hydromorphic soils</w:t>
+                <w:t xml:space="preserve">Assessment of vivianite formation in Shewanella putrefaciens culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+                <w:t xml:space="preserve">F Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M.R. Génin</w:t>
+                <w:t xml:space="preserve">B.M.R. Appenzeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Refait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Maître</w:t>
+                <w:t xml:space="preserve">J.C. Block</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2000.9618985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697185v1</w:t>
+                <w:t xml:space="preserve">hal-02046650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron control by equilibria between hydroxy-Green Rusts and solutions in hydromorphic soils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Iron, control by equilibria between hydroxy-green rusts and solutions in hydromorphic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M.R. Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 63 (19-20), pp.3417-3427. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1999, 63 (19-20), pp.3417-3427</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946334v1</w:t>
+                <w:t xml:space="preserve">hal-02697185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of magnetite in silico-aluminous fly ash by SEM, TEM, XRD, magnetic susceptibility, and Mossbauer spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron control by equilibria between hydroxy-Green Rusts and solutions in hydromorphic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Robert Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Gomes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pelissier C.</w:t>
+                <w:t xml:space="preserve">Véronique Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 63 (19-20), pp.3417-3427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0008-8846(99)00133-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7037(99)00262-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046614v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Pyroaurite-Like Ni-Fe Hydroxychlorides Studied by Mössbauer Spectroscopy at 16 K</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Characterization of magnetite in silico-aluminous fly ash by SEM, TEM, XRD, magnetic susceptibility, and Mossbauer spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelissier C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1180/000985598545822⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0008-8846(99)00133-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947666v1</w:t>
+                <w:t xml:space="preserve">hal-02046614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the green rust two lamellar double hydroxide class with the green rust one pyroaurite class : Fe(II)-Fe(III) sulphate and selenate hydroxides</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">Identification of Green Rust compounds in the aqueous corrosion processes of steels; the case of microbially induced corrosion and use of 78 K CEMES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Refait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperfine Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 112 (1/4), pp.47-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1011020123523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947730v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic equilibria in aqueous suspensions of synthetic and natural Fe(II)-Fe(III) green rusts: Occurrences of the mineral in hydromorphic soils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
+                <w:t xml:space="preserve">Evidence for the Fe(II)-Fe(III) green rust &amp;quot;Fougerite&amp;quot; mineral occurrence in a hydromorphic soil and its transformation with depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M.R. Génin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 112, pp.235-238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01899782v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the Fe(II)-Fe(III) green rust &amp;quot;Fougerite&amp;quot; mineral occurrence in a hydromorphic soil and its transformation with depth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic equilibria in aqueous suspensions of synthetic and natural Fe(II)-Fe(III) green rusts: Occurrences of the mineral in hydromorphic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Robert Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es970547m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695743v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Green Rust compounds in the aqueous corrosion processes of steels; the case of microbially induced corrosion and use of 78 K CEMES</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">Comparison of the green rust two lamellar double hydroxide class with the green rust one pyroaurite class : Fe(II)-Fe(III) sulphate and selenate hydroxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. R. Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmoula Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Refait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperfine Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 112 (1/4), pp.47-51. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01947701v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the Fe(II)-Fe(III) Green Rust &amp;quot;Fougérite&amp;quot; mineral occurrence in a hydromorphic soil and its transformation with depth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Oxidation of Pyroaurite-Like Ni-Fe Hydroxychlorides Studied by Mössbauer Spectroscopy at 16 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Génin</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Robert Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1010802508927⟩</w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 33 (4), pp.665-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/000985598545822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01947708v1</w:t>
+                <w:t xml:space="preserve">hal-01947666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic equilibria in aqeous suspensions of synthetic and natural Fe(II)-Fe(III)Green Rusts:Occurrences of the mineral in hydromorphic soils.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for the Fe(II)-Fe(III) Green Rust &amp;quot;Fougérite&amp;quot; mineral occurrence in a hydromorphic soil and its transformation with depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Génin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 112 (1/4), pp.235-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1010802508927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683803v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of formation and structure of green rust one in aqueous corrosion of iron in the presence of chloride ions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermodynamic equilibria in aqeous suspensions of synthetic and natural Fe(II)-Fe(III)Green Rusts:Occurrences of the mineral in hydromorphic soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 32 (8), pp.1058-1068</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01944309v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a green rust mineral in a reductomorphic soil by Mossbauer and Raman spectroscopies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms of formation and structure of green rust one in aqueous corrosion of iron in the presence of chloride ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Génin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 40 (9), pp.1547-1560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0010-938X(98)00066-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696053v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a green rust mineral in a reductomorphic soil by Mossbauer and Raman spectroscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M.R. Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 61 (5), pp.1107-1111. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1997, 61 (5), pp.1107-1111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01944243v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence d’un constituant de type « rouilles vertes » dans les sols hydromorphes. Proposition de l’existence d’un nouveau minéral : la « fougérite ».</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a green rust mineral in a reductomorphic soil by Mossbauer and Raman spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M.R. Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dr. Fabienne Trolard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 61 (5), pp.1107-1111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7037(96)00381-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947716v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion electron Mossbauer spectroscopy and X-Ray diffraction studies of the formation of carbonate-containing green rust one by corrosion of metallic iron in NaHCO3 and(NaHCO3+NaCl) solutions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en évidence d’un constituant de type « rouilles vertes » dans les sols hydromorphes. Proposition de l’existence d’un nouveau minéral : la « fougérite ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P Mihe</w:t>
+                <w:t xml:space="preserve">Dr. Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie R. Génin</w:t>
+                <w:t xml:space="preserve">G. Bourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie R Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, pp.1015-1022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618239v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence d'un constituant de type rouilles vertes dans les sols hydromorphes. Proposition de l'existence d'un nouveau minéral : la fougerite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.M.R. Génin</w:t>
+                <w:t xml:space="preserve">Conversion electron Mossbauer spectroscopy and X-Ray diffraction studies of the formation of carbonate-containing green rust one by corrosion of metallic iron in NaHCO3 and(NaHCO3+NaCl) solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmoula Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi El Hassane Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P Mihe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie R. Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences. Série 2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 38 (4), pp.623-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0010-938X(95)00153-B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697681v1</w:t>
+                <w:t xml:space="preserve">hal-01618239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray Scattering Study of the Melting Transition of a CCl4 Monolayer on Graphite</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Mise en évidence d'un constituant de type rouilles vertes dans les sols hydromorphes. Proposition de l'existence d'un nouveau minéral : la fougerite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M.R. Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique I</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences. Série 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 323, pp.1015-1022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00247221v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE PREPARATION AND THERMODYNAMIC PROPERTIES OF FE(II)-FE(III) HYDROXIDE-CARBONATE (GREEN-RUST-1) - POURBAIX DIAGRAM OF IRON IN CARBONATE-CONTAINING AQUEOUS-MEDIA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray Scattering Study of the Melting Transition of a CCl4 Monolayer on Graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ceva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. H Drissi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie R Génin</w:t>
+                <w:t xml:space="preserve">B. Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupont-Pavlovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 6 (7), pp.891-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp1:1996105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898994v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00247221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption on pre-plated graphite: displacement transition for the krypton-cyclohexane and methane carbon tetrachloride films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">THE PREPARATION AND THERMODYNAMIC PROPERTIES OF FE(II)-FE(III) HYDROXIDE-CARBONATE (GREEN-RUST-1) - POURBAIX DIAGRAM OF IRON IN CARBONATE-CONTAINING AQUEOUS-MEDIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. H Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie R Génin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 37 (12), pp.2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01616229v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krypton adsorption on (0001) graphite pre-plated with carbon tetrachloride.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Adsorption on pre-plated graphite: displacement transition for the krypton-cyclohexane and methane carbon tetrachloride films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Dupont-Pavlovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rakotosafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ceva</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId512" w:history="1">
+                <w:t xml:space="preserve">Jean-Paul Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0039-6028(92)91434-D⟩</w:t>
+              <w:t xml:space="preserve">, 1994, 317 (3), pp.388-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0039-6028(94)90294-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614369v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic and structural properties of CCl4 adsorbed on (0001) graphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ceva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Dupont-Pavlovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 274 (1), pp.129-140. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0039-6028(92)90107-H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0039-6028(92)90107-H⟩</w:t>
+                <w:t xml:space="preserve">hal-01614379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krypton adsorption on (0001) graphite pre-plated with carbon tetrachloride.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ceva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Dupont-Pavlovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0039-6028(92)91434-D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614379v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioreduction of Pb-substituted ferrihydrite: impact on the nature of the biogenic minerals formed, the speciation and bioavailability of Pb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Meite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zegeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Confederation of Soil Science Societies ECSSS, Aug 2021, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Rust versus Magnetite precipitation during Antimony bearing Ferrihydrite Bioreduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosby S Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billet David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogenic Mineral Precipitation during Antimony bearing Ferrihydrite bioreduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asfaw Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosby S Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shale Of The Ivory Coast As A Filtration Material For Phosphate Removal From Waste Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eude Kpannieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacina Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI International Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption des anions phosphate par des géomatériaux de Côte d'Ivoire (schiste ardoisier, grès, latérite)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D E Kpannieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39èmes Journées du Groupe Francophone de Spectrométrie Mössbauer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Béni-Mellal, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HETEROGENOUS FETON LIKE DECOLORIZATION OF METHYLENE BLUE OVER GREEN CLAY FROM VELAY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcina Johnson Sudagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallogenesis of Mixed-Valence Fe-Serpentines: Implications for Their Formation during the Aqueous Alteration of Carbonaceous Chondrites' Parent Body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Caste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Elmaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas F Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Ona - Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrous denitrification by biogenic hydroxycarbonate green-rust</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Monitoring of mineralogical transformations of ferric oxides into magnetite by Mössbauer spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Goldschmidt Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XV International Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil. pp.481 - 487</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511594v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of mineralogical transformations of ferric oxides into magnetite by Mössbauer spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ferrous denitrification by biogenic hydroxycarbonate green-rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guerbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ona - Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV International Clay Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Florence, Italy. pp.1127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/minmag.2013.077.5.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613555v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflexion Mössbauer analysis of the in situ oxidation products hydroxycarbonate green rust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Naille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Louber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Moulin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the applications of the Mössbauer Effects (ICAME 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Vienna, Austria. pp.1;5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/217/1/012084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and thermodynamic equilibria of green rusts in aqueous solutions and their identification as minerals in hydromorphic soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.R. Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Refait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiality for using Fe(II)-Fe(III) green rust mineral for water remediation by redox processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+                <w:t xml:space="preserve">Occurrences and seasonal transformations of green rust &amp;quot;fougerite&amp;quot; mineral and lepidocrocite in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.R. Génin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Meeting on ground water topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1998, Nice, France</w:t>
+              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771775v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrences of green rust &amp;quot;fougerite&amp;quot; mineral and lepidocrocite in soils and their seasonal reversible transformations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Fe control in soil solutions in hydromorphic soils by equilibrium with the &amp;quot;fougerite&amp;quot; green rust mineral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M.R. Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelmoula</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M.R. Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial de Science du Sol</w:t>
+              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765773v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrences and seasonal transformations of green rust &amp;quot;fougerite&amp;quot; mineral and lepidocrocite in soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Occurrences of green rust &amp;quot;fougerite&amp;quot; mineral and lepidocrocite in soils and their seasonal reversible transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.R. Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
+              <w:t xml:space="preserve">Congrès Mondial de Science du Sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771545v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe control in soil solutions in hydromorphic soils by equilibrium with the &amp;quot;fougerite&amp;quot; green rust mineral</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+                <w:t xml:space="preserve">Potentiality for using Fe(II)-Fe(III) green rust mineral for water remediation by redox processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.R. Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
+              <w:t xml:space="preserve">23. Meeting on ground water topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1998, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768823v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of iron activity in soil solutions in hydromorphic soils by equilibrium with the &amp;quot;fougerite&amp;quot; green rust mineral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.R. Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de Science du Sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil water solution equilibria with Fe(II)-Fe(III) green rust fougerite mineral in hydromorphic soils of Brittany and their relation with the cycle of iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.R. Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Science Foundation Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1997, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key role of &amp;quot;fougerite&amp;quot; green rust mineral on the control of iron in soil solution in hydromorphic soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.R. Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green rusts : from synthesis to the discovery of a new mineral in hydromorphic soil, the &amp;quot;fougerite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.R. Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17644,383 +17790,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxy-nitrite green rust: a new type of green rust formed as an intermediate reaction product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">goldschmidt 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par spectrométrie Mössbauer d’un oxy-hydroxyde ferrique mono-feuillet et de ses minéraux connexes: évidence d’un désordre structural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Z Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H C. B Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C E Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème journée du Groupe Francophone de Spectrométrie Mössbauer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Beni Mellal, Maroc. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mossbauer and X-ray diffraction study of mackinawite FeS1-x air oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boursiquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmoula Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. R Genin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on the Applications of the Mossbauer Effect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18030,143 +18176,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la corrosion des aciers au cycle du fer dans les environnements aqueux : les composés et minéraux Fe(II)-Fe(III) rouilles vertes (fougérite) dans les aquifères et les sols hydromorphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.R. Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Refait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18176,417 +18322,417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochimie : molécules, milieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAPPORT DE CONJONCTURE 2010 du Comité national de la recherche scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.243-263, 2010, 978-2-271-07263-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de l'oxydo-réduction dans les zones humides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.R. Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture intensive et qualité des eaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 1998, 2-7380-0801-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de l'oxydo-réduction dans les zones humides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture intensive et qualité des eaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 1998, Science Update, 2-7380-0801-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18596,154 +18742,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISC 235 : Characterization of the Opalinus clay after experimentation IC. Technical note TN 2016-63</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Note technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18753,147 +18899,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de méthodes de terrain pour le suivi de paramètres environnementaux dans les zones humides. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Klingelhöfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berhnardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18903,114 +19049,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude thermodynamique et structurale du film pur de tétrachlorure de carbone et des films mixtes (krypton-tétrachlorure de carbone) et (méthane-tétrachlorure de carbone) physisorbés sur graphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Henri Poincaré - Nancy 1, 1991. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1991NAN10022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01754395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId586"/>
+      <w:footerReference w:type="default" r:id="rId591"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19157,51 +19303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sdiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2026.108518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Klopfert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mustin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107683" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794280v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ounacer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavian Besson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135409" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562337v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Doggaz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutourni&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayako Inou&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2024.8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Pignatelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mugnaioli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107627" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolantenaina Rakotomalala Robinson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.127285" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.111066" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03682767v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12050610" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03697883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120904" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329171v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jyun Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Roberts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stena Peterson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scudiero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131763" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutournie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-022-00204-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329112v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.06.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03247005v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Elghali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouzahzah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula Mustapha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dynes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147105" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006410v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guerbois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Brest" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10090818" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02480974v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboscq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelmoula" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#233;mazeilles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeannin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2019.109310" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918392v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2020.1782714" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918277v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyong Lu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hyun Kim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Bendix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.07.020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918396v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Jodin-Caumon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Randi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105609" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508093v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muayad Al Jaberi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chris Greenwell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105281" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Eude Kpannieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacina Coulibaly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.09.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000218v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knud Dideriksen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Marc Michel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.01.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184206v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.06.033" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898888v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Etique" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Romaine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.06.032" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000244v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kpannieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruby" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulibaly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2018.064118" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898900v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Naille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944106999160603125459" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864806v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-016-1307-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254753v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2015.0630404" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213801v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouloudi Sabbar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Prevot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Taviot-Gueho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944105666150421000034" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281810v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maitte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic P. A. Jorand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Grgic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16F2T784-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118327v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404009k" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00917562v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chatellier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagorzata Grybos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth M. Kemner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary G. Leppard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.04.019" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0G2LVQZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119603v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4073" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00916657v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.12.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTKQJS5B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945585v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Val&#233;rie Jung" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanudet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lartiges" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-012-0260-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E62AE826D00EAC46860D962595767CCDE3DC93B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845705v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.05.022" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878590v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.01.017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VH14T5G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878568v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.10.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC86BHSL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721559v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jorand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.03.030" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721546v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3794" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945595v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M G&#233;nin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/217/1/012095" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899678v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Xue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nansheng Deng" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2008.12.024" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGBXR61J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899757v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangoua Kon&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Christian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.12.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQM2T3JG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522806v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Naille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Khare" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.10.030" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480591v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.12.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5874FP4G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524159v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.017" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468166v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarantola" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mullis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaume" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubessy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Capitani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.2009.04.008" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945787v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rusch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie G&#233;nin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonville" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.07.007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSZWH4BM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945779v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabha Aissa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Brunelli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.05.027" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9WH9RNP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952991v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mullet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Blumers" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.01.033" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M6MCVZF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945749v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rusch" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. G&#233;nin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ruby" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonville" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78697-9_151" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A8BF85C3EF8A99327659F7CB7DBABF03EA898A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945869v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Refait" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2007.0550308" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848976v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Zanelli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Egli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Mirabella" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Giaccai" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.05.008" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS7VXFC2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522385v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huguet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mullet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jgca.2007.08.025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945883v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A&#239;ssa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49850-6_61" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D587F3BE49ED9DBF3C695E35DFCA90D1469559E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377668v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthelin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ona-Nguema" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stemmler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953069v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sabot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.012" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDK8CQ3K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945910v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Refait" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;nin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-006-9367-5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQG1Z61W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945917v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegeye" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jorand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-006-9349-7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q3PRZ5Q5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953200v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Francois" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fauth" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.020" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHKQ0G8Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953010v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Upadhyay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.005" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST81482H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953186v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zanelli" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mirabella" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pl&#246;tze" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2006.0540606" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953056v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;hin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.008" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT5B8N06-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945893v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;hin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aissa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49853-7_16" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B703A10A5BF8F095F3FAF2D18C021AE6529AF5B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958789v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Simon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2004.12.003" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R84XBQG2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953218v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benali" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2005.02.001" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TZC24ZB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021559v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450500248960" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517524v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petitjean" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dufour" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYPE.0000043244.19471.1a" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WFT5W9QH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959303v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gehin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J- M. R G&#233;nin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYPE.0000043266.49828.57" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7A386F70963DD2CD1BD5DBA6B86FB96558B6726/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959441v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450490266316" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876596v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neaman" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peiffert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855043910117" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959394v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocher" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2003.10.004" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKJPWZ2H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959509v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Refait" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M.R. G&#233;nin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-938X(02)00138-5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5PZW0SZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959488v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Refait" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benali" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. R Genin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-938X(03)00073-8" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB3BVPMC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876608v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033830096" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959449v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(03)00121-3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VS6MLZL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959552v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jorand" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Block" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0020456" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XPDPWQDQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048794v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boursiquot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00805-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRK319MN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674110v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicien Favre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Genin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.P. Gates" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959534v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(01)01219-5" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1QSGL4P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048778v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H Drissi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M R G&#233;nin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021247501012" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84D9C2050C251979DB588E4559211B3B5CEB313C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048548v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Favre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gates" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2002.00423.x" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QVVHN3HM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959561v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0281-3_102" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/254C00DDE544B70AE1B7EDCF8704664987E47495/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048775v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona Nguema" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021235425553" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-56V0KKKN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048756v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021219021919" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/030812E7795E0C0F1612A26276CF27E97901F9D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048790v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie R Genin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0299-8_23" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/539CA92CD3C0984880E6A1894272BCBE25596ED7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047677v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. G&#233;nin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dhouibi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Triki" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/1.3277637" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01946075v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mettler" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hoehn" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Schoenenberger" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Weidler" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046677v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trolard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ehrhardt" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2001-5-613" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046679v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Robert G&#233;nin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00556-7" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XXR5PBZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046665v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(00)00043-3" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BC982393893C575C93FB8B0F4EE381C8A92002B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046727v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boursiquot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Ehrhardt" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002690100193" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B82320412130146F53F65184630CB37E345F64AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046673v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Legrand" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauss&#233;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(00)00728-3" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKTHNB31-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046650v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jorand" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M.R. Appenzeller" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Block" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2000.9618985" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697185v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.R. G&#233;nin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ma&#238;tre" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01946334v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(99)00262-8" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXH51J5Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046614v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomes" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelissier C." TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(99)00133-7" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-814HN1WV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947666v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Robert G&#233;nin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/000985598545822" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947730v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. R. G&#233;nin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899782v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es970547m" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-07G90P8F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695743v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947701v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olowe" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fall" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011020123523" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1ZVCWRNK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947708v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourri&#233;" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1010802508927" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZWM6XHQD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683803v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01944309v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-938X(98)00066-3" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/207F7F849565A7E0A5B6941A6D9DBA5B8CCCD6ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696053v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Humbert" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01944243v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(96)00381-X" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/733EDE7867EB37BA618A8F61A19329B196CBE627/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947716v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr. Fabienne Trolard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourrie" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie R G&#233;nin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618239v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi El Hassane Drissi" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Mihe" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie R. G&#233;nin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-938X(95)00153-B" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697681v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247221v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aranda" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ceva" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupont-Pavlovsky" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1996105" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2B5A1030DA64EF398DD806C1CFBE715F969333A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898994v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H Drissi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616229v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dupont-Pavlovsky" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rakotosafy" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Coulomb" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croset" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(94)90294-1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3490ZG0D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01614369v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ceva" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(92)91434-D" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW0L3125-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01614379v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(92)90107-H" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-694477RH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574632v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390826v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby S Chang" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billet David" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613578v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615399v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eude Kpannieu" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737067v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D E Kpannieu" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613588v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcina Johnson Sudagar" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouty" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511786v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Caste" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Elmaleh" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona - Nguema" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511594v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Laverman" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2013.077.5.7" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613555v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moulin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526697v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louber" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moulin Jean" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/217/1/012084" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767415v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771775v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loyaux" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765773v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771545v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768823v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764885v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770856v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766666v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maitre" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770712v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613574v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559405v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Yin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Z Huang" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H C. B Hansen" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Carteret" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048814v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. R Genin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840397v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977638v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Assfeld" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conrs39.hypotheses.org/rapports-de-conjoncture" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838099v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842221v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Soulier" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219722v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840727v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Klingelh&#246;fer" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feder" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berhnardt" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754395v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991NAN10022" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sdiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2026.108518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Pignatelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mugnaioli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Moine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-026-00776-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868274v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Klopfert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mustin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107683" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562337v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Doggaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutourni&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayako Inou&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2024.8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794280v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ounacer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavian Besson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135409" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869879v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107627" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolantenaina Rakotomalala Robinson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.127285" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.111066" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03682767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12050610" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03697883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120904" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jyun Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Roberts" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stena Peterson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scudiero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131763" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815823v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutournie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-022-00204-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329112v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.06.021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03247005v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Elghali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouzahzah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula Mustapha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dynes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147105" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guerbois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Brest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10090818" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918392v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2020.1782714" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02480974v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboscq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelmoula" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#233;mazeilles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeannin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2019.109310" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyong Lu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hyun Kim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Bendix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.07.020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Jodin-Caumon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Randi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105609" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Eude Kpannieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacina Coulibaly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.09.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508093v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muayad Al Jaberi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chris Greenwell" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105281" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000218v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knud Dideriksen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Marc Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.01.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184206v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.06.033" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000244v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kpannieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruby" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulibaly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2018.064118" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Etique" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Romaine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.06.032" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP13MS50-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898900v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Naille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944106999160603125459" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864806v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-016-1307-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254753v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2015.0630404" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213801v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouloudi Sabbar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Prevot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Taviot-Gueho" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944105666150421000034" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281810v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maitte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic P. A. Jorand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Grgic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.024" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16F2T784-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118327v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404009k" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00917562v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chatellier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagorzata Grybos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth M. Kemner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary G. Leppard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.04.019" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0G2LVQZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119603v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4073" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00916657v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.12.015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTKQJS5B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945585v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Val&#233;rie Jung" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanudet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lartiges" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-012-0260-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E62AE826D00EAC46860D962595767CCDE3DC93B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845705v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.05.022" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878590v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.01.017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VH14T5G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878568v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.10.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC86BHSL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721559v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jorand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.03.030" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721546v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3794" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945595v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M G&#233;nin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/217/1/012095" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899757v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangoua Kon&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Christian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.12.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQM2T3JG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899678v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Xue" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nansheng Deng" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2008.12.024" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGBXR61J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522806v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Naille" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Khare" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.10.030" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480591v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.12.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5874FP4G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468166v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarantola" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mullis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaume" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubessy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Capitani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.2009.04.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524159v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.017" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945787v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rusch" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie G&#233;nin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonville" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.07.007" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSZWH4BM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945779v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabha Aissa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Brunelli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.05.027" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9WH9RNP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952991v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mullet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Blumers" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.01.033" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M6MCVZF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945749v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rusch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. G&#233;nin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ruby" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonville" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78697-9_151" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A8BF85C3EF8A99327659F7CB7DBABF03EA898A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945869v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Refait" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2007.0550308" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848976v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Zanelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Egli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Mirabella" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Giaccai" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.05.008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS7VXFC2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522385v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huguet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mullet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jgca.2007.08.025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945917v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegeye" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jorand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-006-9349-7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q3PRZ5Q5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953200v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Francois" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fauth" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.020" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHKQ0G8Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377668v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthelin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ona-Nguema" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stemmler" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945883v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A&#239;ssa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49850-6_61" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D587F3BE49ED9DBF3C695E35DFCA90D1469559E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953069v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sabot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.012" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDK8CQ3K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945910v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Refait" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;nin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-006-9367-5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQG1Z61W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953010v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Upadhyay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST81482H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953186v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zanelli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egli" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mirabella" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pl&#246;tze" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2006.0540606" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953056v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;hin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.008" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT5B8N06-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945893v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;hin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aissa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49853-7_16" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B703A10A5BF8F095F3FAF2D18C021AE6529AF5B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953218v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benali" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2005.02.001" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TZC24ZB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958789v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Simon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2004.12.003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R84XBQG2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021559v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450500248960" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517524v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petitjean" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dufour" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYPE.0000043244.19471.1a" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WFT5W9QH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959441v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450490266316" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959303v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gehin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J- M. R G&#233;nin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYPE.0000043266.49828.57" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7A386F70963DD2CD1BD5DBA6B86FB96558B6726/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876596v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neaman" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peiffert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855043910117" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959394v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocher" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2003.10.004" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKJPWZ2H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959509v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Refait" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M.R. G&#233;nin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-938X(02)00138-5" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5PZW0SZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959488v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Refait" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benali" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. R Genin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-938X(03)00073-8" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB3BVPMC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876608v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033830096" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959449v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(03)00121-3" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VS6MLZL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959561v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0281-3_102" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/254C00DDE544B70AE1B7EDCF8704664987E47495/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048778v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H Drissi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M R G&#233;nin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021247501012" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84D9C2050C251979DB588E4559211B3B5CEB313C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048548v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Favre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gates" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2002.00423.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QVVHN3HM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048794v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boursiquot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00805-5" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRK319MN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959552v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jorand" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Block" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0020456" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XPDPWQDQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674110v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicien Favre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Genin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.P. Gates" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959534v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(01)01219-5" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1QSGL4P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048775v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona Nguema" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021235425553" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-56V0KKKN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048756v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021219021919" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/030812E7795E0C0F1612A26276CF27E97901F9D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048790v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie R Genin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0299-8_23" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/539CA92CD3C0984880E6A1894272BCBE25596ED7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047677v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. G&#233;nin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dhouibi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Triki" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/1.3277637" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046665v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(00)00043-3" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BC982393893C575C93FB8B0F4EE381C8A92002B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046679v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Robert G&#233;nin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00556-7" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XXR5PBZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01946075v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mettler" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hoehn" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Schoenenberger" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Weidler" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046677v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trolard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ehrhardt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2001-5-613" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046727v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boursiquot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Ehrhardt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002690100193" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B82320412130146F53F65184630CB37E345F64AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046673v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Legrand" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauss&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(00)00728-3" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKTHNB31-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046650v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jorand" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M.R. Appenzeller" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Block" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2000.9618985" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697185v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.R. G&#233;nin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ma&#238;tre" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01946334v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(99)00262-8" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXH51J5Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046614v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomes" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelissier C." TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(99)00133-7" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-814HN1WV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947701v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olowe" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fall" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011020123523" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1ZVCWRNK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695743v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899782v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Robert G&#233;nin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es970547m" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-07G90P8F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947730v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. R. G&#233;nin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947666v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/000985598545822" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947708v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourri&#233;" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1010802508927" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZWM6XHQD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683803v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01944309v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-938X(98)00066-3" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/207F7F849565A7E0A5B6941A6D9DBA5B8CCCD6ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696053v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Humbert" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01944243v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(96)00381-X" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/733EDE7867EB37BA618A8F61A19329B196CBE627/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947716v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr. Fabienne Trolard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourrie" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie R G&#233;nin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618239v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi El Hassane Drissi" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Mihe" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie R. G&#233;nin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-938X(95)00153-B" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697681v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247221v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aranda" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ceva" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupont-Pavlovsky" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1996105" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2B5A1030DA64EF398DD806C1CFBE715F969333A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898994v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H Drissi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616229v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dupont-Pavlovsky" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rakotosafy" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Coulomb" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croset" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(94)90294-1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3490ZG0D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01614379v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ceva" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(92)90107-H" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-694477RH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01614369v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(92)91434-D" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW0L3125-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574632v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390826v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby S Chang" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billet David" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613578v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615399v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eude Kpannieu" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737067v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D E Kpannieu" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613588v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcina Johnson Sudagar" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouty" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511786v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Caste" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Elmaleh" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona - Nguema" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613555v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moulin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511594v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Laverman" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2013.077.5.7" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526697v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louber" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moulin Jean" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/217/1/012084" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767415v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771545v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768823v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765773v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771775v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loyaux" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764885v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770856v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766666v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maitre" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770712v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613574v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559405v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Yin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Z Huang" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H C. B Hansen" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Carteret" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048814v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. R Genin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840397v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977638v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Assfeld" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conrs39.hypotheses.org/rapports-de-conjoncture" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838099v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842221v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Soulier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219722v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840727v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Klingelh&#246;fer" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feder" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berhnardt" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754395v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991NAN10022" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>