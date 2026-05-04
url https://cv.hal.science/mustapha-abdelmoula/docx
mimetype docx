--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (115)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (116)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -240,8687 +240,8662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of iron corrosion on the mineralogical evolution of Callovo-Oxfordian claystone: in situ MCO experiment</w:t>
+                <w:t xml:space="preserve">Cronstedite from Salsigne mine, France, and its wide range of polytypes, twins and allotwins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Pignatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Mugnaioli</w:t>
+                <w:t xml:space="preserve">Massimo Nespolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jiří Hybler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Moine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Lheur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Materials Degradation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05582227v1</w:t>
+                <w:t xml:space="preserve">hal-05598505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the impact of nontronite NAu-2 on Akaganeite Bioreduction and Mineral Precipitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of iron corrosion on the mineralogical evolution of Callovo-Oxfordian claystone: in situ MCO experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Pignatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Mugnaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Klopfert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+                <w:t xml:space="preserve">Delphine Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mustin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2024.107683⟩</w:t>
+              <w:t xml:space="preserve">npj Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41529-026-00776-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868274v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of iron-rich phyllosilicates in the FeO–SiO 2 –H 2 O system during hydrothermal synthesis as a function of pH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling the impact of nontronite NAu-2 on Akaganeite Bioreduction and Mineral Precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Klopfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liva Dzene</w:t>
+                <w:t xml:space="preserve">Christian Mustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Doggaz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1180/clm.2024.8⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 266, 266, pp.107683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2024.107683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562337v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of iron(II) excess and phosphate to synthesize hydroxychloride green rust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ounacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ounacer</w:t>
+                <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Coustel</w:t>
+                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 703, pp.135409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.135409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794280v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cronstedtite: H2 generation and new constraints on its formation conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enrico Mugnaioli</w:t>
+                <w:t xml:space="preserve">Formation of iron-rich phyllosilicates in the FeO–SiO 2 –H 2 O system during hydrothermal synthesis as a function of pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liva Dzene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Doggaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Patrick Dutournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayako Inoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 262, pp.107627. </w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2024.107627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1180/clm.2024.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869879v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of starch in nano-magnetite formation: A spectrometric and structural investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cronstedtite: H2 generation and new constraints on its formation conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Pignatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Mugnaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mbolantenaina Rakotomalala Robinson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Mallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Coustel</w:t>
+                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 297, pp.127285. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 262, pp.107627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2022.127285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2024.107627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937318v1</w:t>
+                <w:t xml:space="preserve">hal-04869879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Fe(OH)2-like phase in the core–shell structure of nano-zero-valent Fe and its evolution when interacting with Pd2+aq ions by Mössbauer spectroscopy, XPS, and TEM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The role of starch in nano-magnetite formation: A spectrometric and structural investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbolantenaina Rakotomalala Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mallet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Martine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2022.111066⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 297, pp.127285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2022.127285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893779v1</w:t>
+                <w:t xml:space="preserve">hal-03937318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pb-Bearing Ferrihydrite Bioreduction and Secondary-Mineral Precipitation during Fe Redox Cycling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a Fe(OH)2-like phase in the core–shell structure of nano-zero-valent Fe and its evolution when interacting with Pd2+aq ions by Mössbauer spectroscopy, XPS, and TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Meite</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+                <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Billard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min12050610⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 172, pp.111066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2022.111066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682767v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the magnetic properties of Pb-dopped iron oxide nanoparticles during Fe(III) bio-reduction by Shewanella oneidensis MR-1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Pb-Bearing Ferrihydrite Bioreduction and Secondary-Mineral Precipitation during Fe Redox Cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Meite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.120904⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min12050610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697883v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-iron oxide supported palladium catalyst for the interconversion of formate and carbon dioxide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei-Jyun Wang</w:t>
+                <w:t xml:space="preserve">Insight into the magnetic properties of Pb-dopped iron oxide nanoparticles during Fe(III) bio-reduction by Shewanella oneidensis MR-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Meite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frankie Roberts</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Louis Scudiero</w:t>
+                <w:t xml:space="preserve">Tom Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.131763⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 606, pp.120904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.120904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329171v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Iron-Rich Phyllosilicates Formed at Different Fe/Si Ratios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liva Dzene</w:t>
+                <w:t xml:space="preserve">Iron-iron oxide supported palladium catalyst for the interconversion of formate and carbon dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jyun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frankie Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stena Peterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dutournie</w:t>
+                <w:t xml:space="preserve">Su Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Brendle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Le Meins</w:t>
+                <w:t xml:space="preserve">Louis Scudiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42860-022-00204-6⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 427, pp.131763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.131763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815823v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Sb on precipitation of biogenic minerals during the reduction of Sb-bearing ferrihydrites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
+                <w:t xml:space="preserve">Characterization of Iron-Rich Phyllosilicates Formed at Different Fe/Si Ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liva Dzene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dutournie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Brendle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Carteret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Mallet</w:t>
+                <w:t xml:space="preserve">Lionel Limousy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Billet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tom Ferté</w:t>
+                <w:t xml:space="preserve">Jean-Marc Le Meins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 309, pp.96-111. </w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70, pp.580-594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.06.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42860-022-00204-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329112v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of secondary minerals in the acid generating potential of weathered mine tailings: Crystal-chemistry characterization and closed mine site management involvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Sb on precipitation of biogenic minerals during the reduction of Sb-bearing ferrihydrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Elghali</w:t>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">James Dynes</w:t>
+                <w:t xml:space="preserve">David Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147105⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 309, pp.96-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247005v1</w:t>
+                <w:t xml:space="preserve">hal-03329112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenic Fe(II-III) Hydroxycarbonate Green Rust Enhances Nitrate Removal and Decreases Ammonium Selectivity during Heterotrophic Denitrification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
+                <w:t xml:space="preserve">Role of secondary minerals in the acid generating potential of weathered mine tailings: Crystal-chemistry characterization and closed mine site management involvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Elghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouzahzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Guerbois</w:t>
+                <w:t xml:space="preserve">Abdelmoula Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pallud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+                <w:t xml:space="preserve">James Dynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min10090818⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 784, pp.147105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006410v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As(V) and As(III) sequestration by starch functionalized magnetite nanoparticles: influence of the synthesis route onto the trapping efficiency</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biogenic Fe(II-III) Hydroxycarbonate Green Rust Enhances Nitrate Removal and Decreases Ammonium Selectivity during Heterotrophic Denitrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Coustel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guerbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pallud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14686996.2020.1782714⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (9), pp.818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min10090818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918392v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the formation and transformation of Fe(III)-containing chukanovite, FeII2-xFeIIIx(OH)2-xOxCO3</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">As(V) and As(III) sequestration by starch functionalized magnetite nanoparticles: influence of the synthesis route onto the trapping efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbolantenaina Rakotomalala Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2019.109310⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.524-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14686996.2020.1782714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480974v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of magnetic LDH composites used for phosphate recovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the formation and transformation of Fe(III)-containing chukanovite, FeII2-xFeIIIx(OH)2-xOxCO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duboscq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rémazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changyong Lu</w:t>
+                <w:t xml:space="preserve">M. Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tae-Hyun Kim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Ruby</w:t>
+                <w:t xml:space="preserve">R. Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.07.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.109310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2019.109310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918277v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serpentinization and H2 production during an iron-clay interaction experiment at 90C under low CO2 pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
+                <w:t xml:space="preserve">Stability of magnetic LDH composites used for phosphate recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changyong Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Michau</w:t>
+                <w:t xml:space="preserve">Tae-Hyun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Camille Jodin-Caumon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Randi</w:t>
+                <w:t xml:space="preserve">Jesper Bendix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105609⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 580, pp.660-668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918396v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate removal from water by naturally occurring shale, sandstone, and laterite: The role of iron oxides and of soluble species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serpentinization and H2 production during an iron-clay interaction experiment at 90C under low CO2 pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Michau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Eude Kpannieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Mallet</w:t>
+                <w:t xml:space="preserve">Marie-Camille Jodin-Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lacina Coulibaly</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Randi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 351 (1), pp.37-47. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.105609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2018.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999508v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Ca Fe layered double hydroxide transformation to optimise phosphate removal from waste waters</w:t>
+                <w:t xml:space="preserve">Phosphate removal from water by naturally occurring shale, sandstone, and laterite: The role of iron oxides and of soluble species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muayad Al Jaberi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Dan Eude Kpannieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chris Greenwell</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Lacina Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 182, pp.105281. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 351 (1), pp.37-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2018.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508093v1</w:t>
+                <w:t xml:space="preserve">hal-01999508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of single sheet iron oxides produced from surfactant interlayered green rusts</w:t>
+                <w:t xml:space="preserve">Using Ca Fe layered double hydroxide transformation to optimise phosphate removal from waste waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhou Yin</w:t>
+                <w:t xml:space="preserve">Muayad Al Jaberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knud Dideriksen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">H. Chris Greenwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmoula Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 170, pp.86-96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.01.009⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 182, pp.105281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000218v1</w:t>
+                <w:t xml:space="preserve">hal-02508093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starch functionalized magnetite nanoparticles: New insight into the structural and magnetic properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Structure of single sheet iron oxides produced from surfactant interlayered green rusts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knud Dideriksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Marc Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2019.06.033⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 170, pp.86-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184206v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of phosphate by shale from Ivory Coast in homogeneous reactor and hydrodynamic conditions: influence of soluble species</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Starch functionalized magnetite nanoparticles: New insight into the structural and magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbolantenaina Rakotomalala Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mallet</w:t>
+                <w:t xml:space="preserve">Martine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2018.064118⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 277, pp.587-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2019.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000244v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abiotically or microbially mediated transformations of magnetite by sulphide species: The unforeseen role of nitrate-reducing bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removal of phosphate by shale from Ivory Coast in homogeneous reactor and hydrodynamic conditions: influence of soluble species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kpannieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Etique</w:t>
+                <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Romaine</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.06.032⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2018.064118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01898888v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Ferrihydrite-Coated Pozzolana and Biogenic Green Rust to Purify Waste Water Containing Phosphate and Nitrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ruby</w:t>
+                <w:t xml:space="preserve">Abiotically or microbially mediated transformations of magnetite by sulphide species: The unforeseen role of nitrate-reducing bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Etique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Naille</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martine Mallet</w:t>
+                <w:t xml:space="preserve">Renaud Gley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Inorganic Chemistry </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.31 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.06.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1877944106999160603125459⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01898900v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of long-term hydrothermal experiments for understanding the smectite-to-chlorite conversion in geological environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabella Pignatelli</w:t>
+                <w:t xml:space="preserve">Use of Ferrihydrite-Coated Pozzolana and Biogenic Green Rust to Purify Waste Water Containing Phosphate and Nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bourdelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+                <w:t xml:space="preserve">Sébastien Naille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Barres</w:t>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 171 (11), </w:t>
+              <w:t xml:space="preserve">Current Inorganic Chemistry </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2), pp.100 - 118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-016-1307-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1877944106999160603125459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864806v1</w:t>
+                <w:t xml:space="preserve">hal-01898900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of Callovo-Oxfordian Claystone and its Clay Fraction With Metallic Iron: Role of Non-Clay Minerals in the Interaction Mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of long-term hydrothermal experiments for understanding the smectite-to-chlorite conversion in geological environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Pignatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rivard</w:t>
+                <w:t xml:space="preserve">Franck Bourdelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Pelletier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+                <w:t xml:space="preserve">Odile Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2015.0630404⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-016-1307-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254753v1</w:t>
+                <w:t xml:space="preserve">hal-01864806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current trends in iron complexes intercalated Layered Double Hydroxides.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactivity of Callovo-Oxfordian Claystone and its Clay Fraction With Metallic Iron: Role of Non-Clay Minerals in the Interaction Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Forano</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nicolas Michau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Inorganic Chemistry </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1877944105666150421000034⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (4), pp.290-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2015.0630404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213801v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remineralization of ferrous carbonate from bioreduction of natural goethite in the Lorraine iron ore (Minette) by Shewanella putrefaciens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current trends in iron complexes intercalated Layered Double Hydroxides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Sabbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Maitte</w:t>
+                <w:t xml:space="preserve">Vanessa Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic P. A. Jorand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cédric Carteret</w:t>
+                <w:t xml:space="preserve">Christine Taviot-Gueho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.07.024⟩</w:t>
+              <w:t xml:space="preserve">Current Inorganic Chemistry </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.194-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1877944105666150421000034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01281810v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrite reduction by biogenic hydroxycarbonate green rusts: Evidence for hydroxyl-nitrite green rust formation as an intermediate reaction product</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Remineralization of ferrous carbonate from bioreduction of natural goethite in the Lorraine iron ore (Minette) by Shewanella putrefaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Maitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic P. A. Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Grgic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 48 (8), pp.4505-4514. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 412, pp.48-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es404009k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118327v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilization of P by oxidation of Fe(II) ions leading to nanoparticle formation and aggregation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Chatellier</w:t>
+                <w:t xml:space="preserve">Nitrite reduction by biogenic hydroxycarbonate green rusts: Evidence for hydroxyl-nitrite green rust formation as an intermediate reaction product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guerbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malagorzata Grybos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gary G. Leppard</w:t>
+                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2013.04.019⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (8), pp.4505-4514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es404009k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00917562v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berthierine-like mineral formation and stability during the interaction of kaolinite with metallic iron at 90 C under anoxic and oxic conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+                <w:t xml:space="preserve">Immobilization of P by oxidation of Fe(II) ions leading to nanoparticle formation and aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malagorzata Grybos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth M. Kemner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary G. Leppard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2013.4073⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35, pp.325-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2013.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119603v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00917562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of various kinds of goethite into magnetite: Effect of chemical and surface properties.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Berthierine-like mineral formation and stability during the interaction of kaolinite with metallic iron at 90 C under anoxic and oxic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.12.015⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (1), pp.163-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2013.4073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00916657v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of iron oligomeric species with natural organic matter: a combined EELS and Mössbauer investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformation of various kinds of goethite into magnetite: Effect of chemical and surface properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude-Valérie Jung</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00027-012-0260-9⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 197-198, pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945585v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FeII induced mineralogical transformations of ferric oxyhydroxides into magnetite of variable stoichiometry and morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association of iron oligomeric species with natural organic matter: a combined EELS and Mössbauer investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Valérie Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chanudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lartiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Usman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 74 (4), pp.769-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-012-0260-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2012.05.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00845705v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of magnetite catalyzed chemical oxidation (Fenton-like and persulfate) for the remediation of oil hydrocarbon contamination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">FeII induced mineralogical transformations of ferric oxyhydroxides into magnetite of variable stoichiometry and morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.01.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194, pp.328-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2012.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878590v1</w:t>
+                <w:t xml:space="preserve">hal-00845705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of green rust via mineralogical transformation of ferric oxides (ferrihydrite, goethite and hematite)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Application of magnetite catalyzed chemical oxidation (Fenton-like and persulfate) for the remediation of oil hydrocarbon contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 96, pp.270-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2011.10.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00878568v1</w:t>
+                <w:t xml:space="preserve">hal-00878590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The formation of green rust induced by tropical river biofilm components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asfaw Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 409 (13), pp.2586-2596. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of lepidocrocite bio-reduction and magnetite formation by reflexion Mössbauer spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Formation of green rust via mineralogical transformation of ferric oxides (ferrihydrite, goethite and hematite)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asfaw Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64, pp.38-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2011.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am.2011.3794⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00721546v1</w:t>
+                <w:t xml:space="preserve">hal-00878568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ oxidation of green rusts by deprotonation; wet corrosion and passivation of weathering steels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">In situ monitoring of lepidocrocite bio-reduction and magnetite formation by reflexion Mössbauer spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 217, pp.012095. </w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (8-9), pp.1410-1413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/217/1/012095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/am.2011.3794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945595v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reductive transformation and mineralization of an azo dye by hydroxysulphate green rust preceding oxidation using H2O2 at neutral pH.</w:t>
+                <w:t xml:space="preserve">In situ oxidation of green rusts by deprotonation; wet corrosion and passivation of weathering steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiangoua Koné</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">J-M Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Carteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.12.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 217, pp.012095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/217/1/012095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899757v1</w:t>
+                <w:t xml:space="preserve">hal-01945595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and oxidation of PCP on the surface of magnetite: Kinetic experiments and spectroscopic investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reductive transformation and mineralization of an azo dye by hydroxysulphate green rust preceding oxidation using H2O2 at neutral pH.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiangoua Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruby Christian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaofei Xue</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nansheng Deng</w:t>
+                <w:t xml:space="preserve">Cedric Carteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75, pp.212-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2008.12.024⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899678v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation modes and thermodynamics of FeII-III oxyhydroxycarbonate green rust: dissolution-precipitation versus in-situ deprotonation; about the fougerite mineral</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Adsorption and oxidation of PCP on the surface of magnetite: Kinetic experiments and spectroscopic investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Naille</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nansheng Deng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.10.030⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (3-4), pp.432 - 440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2008.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522806v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenite sequestration at the surface of nano-Fe(OH)2, ferrous-carbonate hydroxide, and green-rust after bioreduction of arsenic-sorbed lepidocrocite by Shewanella putrefaciens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Morin</w:t>
+                <w:t xml:space="preserve">Oxidation modes and thermodynamics of FeII-III oxyhydroxycarbonate green rust: dissolution-precipitation versus in-situ deprotonation; about the fougerite mineral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Naille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuheng Wang</w:t>
+                <w:t xml:space="preserve">Aurélien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Menguy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Farid Juillot</w:t>
+                <w:t xml:space="preserve">Varsha Khare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 73, pp.1359-1381. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2008.12.005⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 74, pp.953-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00480591v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of CH4 to CO2 and H2O by chloritization of detrital biotite at 270 + 5°C in the external part of the Central Alps, Switzerland.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arsenite sequestration at the surface of nano-Fe(OH)2, ferrous-carbonate hydroxide, and green-rust after bioreduction of arsenic-sorbed lepidocrocite by Shewanella putrefaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tarantola</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. de Capitani</w:t>
+                <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.2009.04.008⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73, pp.1359-1381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2008.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468166v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and transformation of iron-based layered double hydroxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Naille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48, pp.195-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2009.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrimagnetic properties in FeII–III (oxy)hydroxycarbonate green rusts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidation of CH4 to CO2 and H2O by chloritization of detrital biotite at 270 + 5°C in the external part of the Central Alps, Switzerland.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mullis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Rusch</w:t>
+                <w:t xml:space="preserve">J. Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Génin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. de Capitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.07.007⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 112, pp.497-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.2009.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01945787v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminium substitution in iron(II–III)-layered double hydroxides: Formation and cationic order</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Ferrimagnetic properties in FeII–III (oxy)hydroxycarbonate green rusts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabha Aissa</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Bonville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2008.05.027⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (1), pp.40-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945779v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative studies of ferric green rust and ferrihydrite coated sand: Role of synthesis routes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Varsha Khare</w:t>
+                <w:t xml:space="preserve">Aluminium substitution in iron(II–III)-layered double hydroxides: Formation and cationic order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabha Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Mullet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+                <w:t xml:space="preserve">Michela Brunelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 181 (9), pp.2285-2291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2008.05.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2008.01.033⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952991v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mössbauer study of magnetism in FeII − III (oxy-)hydroxycarbonate green rusts; ferrimagnetism of FeII − III hydroxycarbonate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative studies of ferric green rust and ferrihydrite coated sand: Role of synthesis routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varsha Khare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rusch</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mathias Blumers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-78697-9_151⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (10), pp.1342-1351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2008.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945749v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fougerite, a new mineral of the pyroaurite-iowaite group: description and crystal structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mössbauer study of magnetism in FeII − III (oxy-)hydroxycarbonate green rusts; ferrimagnetism of FeII − III hydroxycarbonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Trolard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Feder</w:t>
+                <w:t xml:space="preserve">P. Bonville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2007.0550308⟩</w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 187 (1-3), pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78697-9_151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945869v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation effects on pedogenetic forms of Fe, Al and Si and on clay minerals in soils in southern Switzerland and northern Italy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fougerite, a new mineral of the pyroaurite-iowaite group: description and crystal structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remo Zanelli</w:t>
+                <w:t xml:space="preserve">Philippe Refait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Egli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2007.05.008⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (3), pp.323-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2007.0550308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01848976v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenic hydroxysulfate green rust, a potential electron acceptor for SRB activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
+                <w:t xml:space="preserve">Vegetation effects on pedogenetic forms of Fe, Al and Si and on clay minerals in soils in southern Switzerland and northern Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Zanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Egli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Mirabella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Huguet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Daniele Giaccai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 141 (1-2), pp.119 - 129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2007.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/jgca.2007.08.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00522385v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring structural transformation of hydroxy-sulphate green rust in the presence of sulphate reducing bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Biogenic hydroxysulfate green rust, a potential electron acceptor for SRB activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Zegeye</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Jorand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10751-006-9349-7⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (22), pp.5450-5462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/jgca.2007.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945917v1</w:t>
+                <w:t xml:space="preserve">hal-00522385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and crystallographical structure of hydroxysulphate and hydroxycarbonate green rusts synthetised by coprecipitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabha Aissa</w:t>
+                <w:t xml:space="preserve">Monitoring structural transformation of hydroxy-sulphate green rust in the presence of sulphate reducing bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zegeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Francois</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 167 (1-3), pp.723-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10751-006-9349-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2006.01.020⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953200v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioreduction of ferric species and biogenesis of green rusts in soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation and crystallographical structure of hydroxysulphate and hydroxycarbonate green rusts synthetised by coprecipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabha Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Berthelin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Abdelmoula</w:t>
+                <w:t xml:space="preserve">Francois Fauth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 67 (5-6), pp.1016-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2006.01.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377668v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordering in FeII–III Hydroxysalt green rusts from XRD and Mössbauer analysis (chloride, carbonate, sulphate, oxalate...); about the structure of hydrotalcite-like compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperfine Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 166 (1-4), pp.391-396. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-49850-6_61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-49850-6_61⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green rusts in electrochemical and microbially influenced corrosion of steel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Génin</w:t>
+                <w:t xml:space="preserve">Bioreduction of ferric species and biogenesis of green rusts in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Sabot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Ona-Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stemmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 338 (6-7), pp.476-487. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 338 (6-7), pp.447-455</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01953069v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterisation of the Fe(II–III) hydroxy-formate green rust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green rusts in electrochemical and microbially influenced corrosion of steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Refait</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Jeannin</w:t>
+                <w:t xml:space="preserve">René Sabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 338 (6-7), pp.476-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10751-006-9367-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945910v1</w:t>
+                <w:t xml:space="preserve">hal-01953069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of iron; characterisation and structure of green rusts and FeII–III oxyhydroxycarbonate fougerite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterisation of the Fe(II–III) hydroxy-formate green rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandan Upadhyay</w:t>
+                <w:t xml:space="preserve">M. Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jeannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 338 (6-7), pp.402-419. </w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 167 (1-3), pp.717-722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10751-006-9367-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953010v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black' soils in the southern Alps: clay mineral formation and transformation, X-ray amorphous Al phases and Fe forms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speciation of iron; characterisation and structure of green rusts and FeII–III oxyhydroxycarbonate fougerite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Zanelli</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chandan Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2006.0540606⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 338 (6-7), pp.402-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953186v1</w:t>
+                <w:t xml:space="preserve">hal-01953010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green rusts synthesis by coprecipitation of FeII–FeIII ions and mass-balance diagram</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rabha Aissa</w:t>
+                <w:t xml:space="preserve">Black' soils in the southern Alps: clay mineral formation and transformation, X-ray amorphous Al phases and Fe forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Egli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Géhin</w:t>
+                <w:t xml:space="preserve">A. Mirabella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cortot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+                <w:t xml:space="preserve">M. Plötze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 338 (6-7), pp.420-432. </w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (6), pp.703-720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2006.0540606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01953056v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical stability of hydroxysulphate green rust synthetised in the presence of foreign anions: carbonate, phosphate and silicate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Ruby</w:t>
+                <w:t xml:space="preserve">Green rusts synthesis by coprecipitation of FeII–FeIII ions and mass-balance diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabha Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Géhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Géhin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Jérôme Cortot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 338 (6-7), pp.420-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-49853-7_16⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945893v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fougerite and FeII–III hydroxycarbonate green rust; ordering, deprotonation and/or cation substitution; structure of hydrotalcite-like compounds and mythic ferrosic hydroxide</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Chemical stability of hydroxysulphate green rust synthetised in the presence of foreign anions: carbonate, phosphate and silicate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 7 (5), pp.545-572. </w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, ICAME 2005, 167 (1-3), pp.803-807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2005.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-49853-7_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953218v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of formation and transformation of Ni–Fe layered double hydroxides in and containing aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Refait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 66 (5), pp.911-917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8960,8827 +8935,8973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Hydroxysulphate Green Rust 2 as a Single Iron(II-III) Mineral in Microbial Culture.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fougerite and FeII–III hydroxycarbonate green rust; ordering, deprotonation and/or cation substitution; structure of hydrotalcite-like compounds and mythic ferrosic hydroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabha Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01490450500248960⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (5), pp.545-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2005.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021559v1</w:t>
+                <w:t xml:space="preserve">hal-01953218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mössbauer Study of Lanthanum–Strontium Ferromanganite Oxides</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Formation of Hydroxysulphate Green Rust 2 as a Single Iron(II-III) Mineral in Microbial Culture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/B:HYPE.0000043244.19471.1a⟩</w:t>
+              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (7-8), pp.389-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01490450500248960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02517524v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive Formation of Hydroxycarbonate Green Rust 1 versus Hydroxysulphate Green Rust 2 in Shewanella putrefaciens Cultures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mössbauer Study of Lanthanum–Strontium Ferromanganite Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01490450490266316⟩</w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 156/157 (1-4), pp.299-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:HYPE.0000043244.19471.1a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959441v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis by Coprecipitation of Al-Substituted Hydroxysulphate Green Rust Fe 4 II Fe (2−y) III Al y III (OH)12SO4, nH2O</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental study of the transformation of smectite at 80 and 300°C in the presence of Fe oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Neaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peiffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/B:HYPE.0000043266.49828.57⟩</w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 39 (1), pp.17-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/0009855043910117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01959303v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the transformation of smectite at 80 and 300°C in the presence of Fe oxides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+                <w:t xml:space="preserve">Synthesis by Coprecipitation of Al-Substituted Hydroxysulphate Green Rust Fe 4 II Fe (2−y) III Al y III (OH)12SO4, nH2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Peiffert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J- M. R Génin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1180/0009855043910117⟩</w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 156 (1-4), pp.445-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:HYPE.0000043266.49828.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876596v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coprecipitation of Fe(II–III) hydroxycarbonate green rust stabilised by phosphate adsorption</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Competitive Formation of Hydroxycarbonate Green Rust 1 versus Hydroxysulphate Green Rust 2 in Shewanella putrefaciens Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21 (2), pp.79-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01490450490266316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2003.10.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01959394v1</w:t>
+                <w:t xml:space="preserve">hal-01959441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coprecipitation thermodynamics of iron(II–III) hydroxysulphate green rust from Fe(II) and Fe(III) salts</w:t>
+                <w:t xml:space="preserve">Coprecipitation of Fe(II–III) hydroxycarbonate green rust stabilised by phosphate adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph Refait</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Florent Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (1), pp.117-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2003.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0010-938X(02)00138-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959509v1</w:t>
+                <w:t xml:space="preserve">hal-01959394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of ‘ferric green rust’ and/or ferrihydrite by fast oxidation of iron(II–III) hydroxychloride green rust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coprecipitation thermodynamics of iron(II–III) hydroxysulphate green rust from Fe(II) and Fe(III) salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Refait</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J-M. R Genin</w:t>
+                <w:t xml:space="preserve">J.-M.R. Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 45 (11), pp.2435-2449. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0010-938X(03)00073-8⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 45 (4), pp.659-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0010-938X(02)00138-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959488v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental synthesis of chlorite from smectite at 300ºC in the presence of metallic Fe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Neaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peiffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 38 (3), pp.281-302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1180/0009855033830096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coprecipitation of Fe(II) and Fe(III) cations in sulphated aqueous medium and formation of hydroxysulphate green rust</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Formation of ‘ferric green rust’ and/or ferrihydrite by fast oxidation of iron(II–III) hydroxychloride green rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
+                <w:t xml:space="preserve">J-M. R Genin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 5 (7), pp.1055-1062. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 45 (11), pp.2435-2449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1293-2558(03)00121-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0010-938X(03)00073-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959449v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key role of the kinetics of γ-FeOOH bioreduction on the formation of Fe(II–III) minerals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Coprecipitation of Fe(II) and Fe(III) cations in sulphated aqueous medium and formation of hydroxysulphate green rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-010-0281-3_102⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5 (7), pp.1055-1062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1293-2558(03)00121-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959561v1</w:t>
+                <w:t xml:space="preserve">hal-01959449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and reactivity of Mg(II)-Fe(II)-Fe(III) hydroxycarbonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Refait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.H Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M R Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperfine Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 139/140 (1/4), pp.651-655. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1021247501012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron reduction and changes in cation exchange capacity in intermittently waterlogged soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Gates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 53 (2), pp.175-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-2389.2002.00423.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface chemistry and structural properties of mackinawite prepared by reaction of sulfide ions with metallic iron</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Key role of the kinetics of γ-FeOOH bioreduction on the formation of Fe(II–III) minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ona-Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M. R Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.415-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-010-0281-3_102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-7037(01)00805-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048794v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron(II,III) Hydroxycarbonate Green Rust Formation and Stabilization from Lepidocrocite Bioreduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Block</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 36 (1), pp.16-20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es0020456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es0020456⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron reduction and changes in cation exchange capacity in intermittently waterlogged soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface chemistry and structural properties of mackinawite prepared by reaction of sulfide ions with metallic iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boursiquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felicien Favre</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Jacques Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66 (5), pp.829-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7037(01)00805-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674110v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Fe(II-III) hydroxysulphate green rust by coprecipitation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Iron reduction and changes in cation exchange capacity in intermittently waterlogged soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicien Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.P. Gates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 53 (2), pp.175-183</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959534v1</w:t>
+                <w:t xml:space="preserve">hal-02674110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial reduction of lepidocrocite gamma-FeOOH by Shewanella putrefaciens; The formation of green rust</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Fe(II-III) hydroxysulphate green rust by coprecipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Géhin</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, </w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4 (1), pp.61-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1021235425553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1293-2558(01)01219-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048775v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green rusts and their relationship to iron corrosion; a key role in microbially influenced corrosion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Microbial reduction of lepidocrocite gamma-FeOOH by Shewanella putrefaciens; The formation of green rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ona Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperfine Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 139/140 (1/4), pp.119-131. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1021219021919⟩</w:t>
+              <w:t xml:space="preserve">, 2002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1021235425553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048756v1</w:t>
+                <w:t xml:space="preserve">hal-02048775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The behavior of phosphate ions as corrosion inhibitor of Fe(II)-Fe(III) hydroxycarbonate green rust</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Green rusts and their relationship to iron corrosion; a key role in microbially influenced corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie R Genin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperfine Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, pp.223-230. </w:t>
+              <w:t xml:space="preserve">, 2002, 139/140 (1/4), pp.119-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-010-0299-8_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1021219021919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048790v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Phosphate on Corrosion Products of Iron in Chloride-Polluted-Concrete-Simulating Solutions: Ferrihydrite vs Green Rust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The behavior of phosphate ions as corrosion inhibitor of Fe(II)-Fe(III) hydroxycarbonate green rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-M. Génin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Triki</w:t>
+                <w:t xml:space="preserve">Jean Marie R Genin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5006/1.3277637⟩</w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.223-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-010-0299-8_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047677v1</w:t>
+                <w:t xml:space="preserve">hal-02048790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and stability of the Fe(II)–Fe(III) green rust “fougerite” mineral and its potential for reducing pollutants in soil solutions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influence of Phosphate on Corrosion Products of Iron in Chloride-Polluted-Concrete-Simulating Solutions: Ferrihydrite vs Green Rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M. Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dhouibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Triki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0883-2927(00)00043-3⟩</w:t>
+              <w:t xml:space="preserve">Corrosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 58 (6), pp.467-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5006/1.3277637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02046665v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of orthophosphate on the oxidation products of Fe(II)-Fe(III) hydroxycarbonate: the transformation of green rust to ferrihydrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Refait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Robert Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 65 (11), pp.1715-1726. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0016-7037(01)00556-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of iron and manganese precipitates from an in situ ground water treatment plant.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Structure and stability of the Fe(II)–Fe(III) green rust “fougerite” mineral and its potential for reducing pollutants in soil solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ground Water Monitoring and Remediation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 16 (5), pp.559-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0883-2927(00)00043-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946075v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mössbauer and XAS study of a green rust mineral; the partial substitution of Fe 2+ by Mg 2+</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Characterization of iron and manganese precipitates from an in situ ground water treatment plant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Mettler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Trolard</w:t>
+                <w:t xml:space="preserve">E. Hoehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Genin</w:t>
+                <w:t xml:space="preserve">R Schoenenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Ehrhardt</w:t>
+                <w:t xml:space="preserve">P Weidler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ground Water Monitoring and Remediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 39 (6), pp.921-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046677v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dry oxidation of tetragonal FeS 1- x mackinawite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mössbauer and XAS study of a green rust mineral; the partial substitution of Fe 2+ by Mg 2+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boursiquot</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-J. Ehrhardt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.J. Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 28 (9), pp.600-611. </w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 86 (5-6), pp.731-739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002690100193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/am-2001-5-613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02046727v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical formation of a new Fe(II)/Fe(III) hydroxy-carbonate green rust: characterisation and morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The dry oxidation of tetragonal FeS 1- x mackinawite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boursiquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Legrand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Genin</w:t>
+                <w:t xml:space="preserve">J.-J. Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 28 (9), pp.600-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002690100193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0013-4686(00)00728-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046673v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of vivianite formation in Shewanella putrefaciens culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical formation of a new Fe(II)/Fe(III) hydroxy-carbonate green rust: characterisation and morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Jorand</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Genin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2000.9618985⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 46 (12), pp.1815-1822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0013-4686(00)00728-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046650v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron, control by equilibria between hydroxy-green rusts and solutions in hydromorphic soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of vivianite formation in Shewanella putrefaciens culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+                <w:t xml:space="preserve">B.M.R. Appenzeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Refait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M.R. Génin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Maître</w:t>
+                <w:t xml:space="preserve">J.C. Block</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2000.9618985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697185v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron control by equilibria between hydroxy-Green Rusts and solutions in hydromorphic soils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Iron, control by equilibria between hydroxy-green rusts and solutions in hydromorphic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M.R. Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 63 (19-20), pp.3417-3427. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1999, 63 (19-20), pp.3417-3427</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01946334v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of magnetite in silico-aluminous fly ash by SEM, TEM, XRD, magnetic susceptibility, and Mossbauer spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pelissier C.</w:t>
+                <w:t xml:space="preserve">Iron control by equilibria between hydroxy-Green Rusts and solutions in hydromorphic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Robert Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 63 (19-20), pp.3417-3427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7037(99)00262-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0008-8846(99)00133-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046614v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Green Rust compounds in the aqueous corrosion processes of steels; the case of microbially induced corrosion and use of 78 K CEMES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ph. Refait</w:t>
+                <w:t xml:space="preserve">Characterization of magnetite in silico-aluminous fly ash by SEM, TEM, XRD, magnetic susceptibility, and Mossbauer spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Refait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Olowe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Fall</w:t>
+                <w:t xml:space="preserve">Pelissier C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0008-8846(99)00133-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1011020123523⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947701v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for the Fe(II)-Fe(III) green rust &amp;quot;Fougerite&amp;quot; mineral occurrence in a hydromorphic soil and its transformation with depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.R. Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperfine Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 112, pp.235-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic equilibria in aqueous suspensions of synthetic and natural Fe(II)-Fe(III) green rusts: Occurrences of the mineral in hydromorphic soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Green Rust compounds in the aqueous corrosion processes of steels; the case of microbially induced corrosion and use of 78 K CEMES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie Robert Génin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+                <w:t xml:space="preserve">I. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, </w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 112 (1/4), pp.47-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es970547m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1011020123523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899782v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the green rust two lamellar double hydroxide class with the green rust one pyroaurite class : Fe(II)-Fe(III) sulphate and selenate hydroxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidation of Pyroaurite-Like Ni-Fe Hydroxychlorides Studied by Mössbauer Spectroscopy at 16 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. R. Génin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lilian Simon</w:t>
+                <w:t xml:space="preserve">Jean Marie Robert Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 33 (4), pp.665-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/000985598545822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947730v1</w:t>
+                <w:t xml:space="preserve">hal-01947666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Pyroaurite-Like Ni-Fe Hydroxychlorides Studied by Mössbauer Spectroscopy at 16 K</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic equilibria in aqueous suspensions of synthetic and natural Fe(II)-Fe(III) green rusts: Occurrences of the mineral in hydromorphic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Robert Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es970547m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1180/000985598545822⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01947666v1</w:t>
+                <w:t xml:space="preserve">hal-01899782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the Fe(II)-Fe(III) Green Rust &amp;quot;Fougérite&amp;quot; mineral occurrence in a hydromorphic soil and its transformation with depth</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Génin</w:t>
+                <w:t xml:space="preserve">Comparison of the green rust two lamellar double hydroxide class with the green rust one pyroaurite class : Fe(II)-Fe(III) sulphate and selenate hydroxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. R. Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmoula Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperfine Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 112 (1/4), pp.235-238. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1010802508927⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01947708v1</w:t>
+                <w:t xml:space="preserve">hal-01947730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic equilibria in aqeous suspensions of synthetic and natural Fe(II)-Fe(III)Green Rusts:Occurrences of the mineral in hydromorphic soils.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for the Fe(II)-Fe(III) Green Rust &amp;quot;Fougérite&amp;quot; mineral occurrence in a hydromorphic soil and its transformation with depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Génin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 112 (1/4), pp.235-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1010802508927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683803v1</w:t>
+                <w:t xml:space="preserve">hal-01947708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of formation and structure of green rust one in aqueous corrosion of iron in the presence of chloride ions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermodynamic equilibria in aqeous suspensions of synthetic and natural Fe(II)-Fe(III)Green Rusts:Occurrences of the mineral in hydromorphic soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 32 (8), pp.1058-1068</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01944309v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a green rust mineral in a reductomorphic soil by Mossbauer and Raman spectroscopies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms of formation and structure of green rust one in aqueous corrosion of iron in the presence of chloride ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Génin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 40 (9), pp.1547-1560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0010-938X(98)00066-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696053v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a green rust mineral in a reductomorphic soil by Mossbauer and Raman spectroscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M.R. Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 61 (5), pp.1107-1111. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1997, 61 (5), pp.1107-1111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01944243v1</w:t>
+                <w:t xml:space="preserve">hal-02696053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence d’un constituant de type « rouilles vertes » dans les sols hydromorphes. Proposition de l’existence d’un nouveau minéral : la « fougérite ».</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Identification of a green rust mineral in a reductomorphic soil by Mossbauer and Raman spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M.R. Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 61 (5), pp.1107-1111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7037(96)00381-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947716v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion electron Mossbauer spectroscopy and X-Ray diffraction studies of the formation of carbonate-containing green rust one by corrosion of metallic iron in NaHCO3 and(NaHCO3+NaCl) solutions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en évidence d’un constituant de type « rouilles vertes » dans les sols hydromorphes. Proposition de l’existence d’un nouveau minéral : la « fougérite ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidi El Hassane Drissi</w:t>
+                <w:t xml:space="preserve">Dr. Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P Mihe</w:t>
+                <w:t xml:space="preserve">G. Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie R. Génin</w:t>
+                <w:t xml:space="preserve">Jean-Marie R Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, pp.1015-1022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618239v1</w:t>
+                <w:t xml:space="preserve">hal-01947716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence d'un constituant de type rouilles vertes dans les sols hydromorphes. Proposition de l'existence d'un nouveau minéral : la fougerite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.M.R. Génin</w:t>
+                <w:t xml:space="preserve">Conversion electron Mossbauer spectroscopy and X-Ray diffraction studies of the formation of carbonate-containing green rust one by corrosion of metallic iron in NaHCO3 and(NaHCO3+NaCl) solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmoula Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi El Hassane Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P Mihe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie R. Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences. Série 2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 38 (4), pp.623-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0010-938X(95)00153-B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697681v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray Scattering Study of the Melting Transition of a CCl4 Monolayer on Graphite</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Mise en évidence d'un constituant de type rouilles vertes dans les sols hydromorphes. Proposition de l'existence d'un nouveau minéral : la fougerite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M.R. Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique I</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences. Série 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 323, pp.1015-1022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00247221v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE PREPARATION AND THERMODYNAMIC PROPERTIES OF FE(II)-FE(III) HYDROXIDE-CARBONATE (GREEN-RUST-1) - POURBAIX DIAGRAM OF IRON IN CARBONATE-CONTAINING AQUEOUS-MEDIA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray Scattering Study of the Melting Transition of a CCl4 Monolayer on Graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ceva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. H Drissi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie R Génin</w:t>
+                <w:t xml:space="preserve">N. Dupont-Pavlovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 6 (7), pp.891-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp1:1996105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898994v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00247221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption on pre-plated graphite: displacement transition for the krypton-cyclohexane and methane carbon tetrachloride films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">THE PREPARATION AND THERMODYNAMIC PROPERTIES OF FE(II)-FE(III) HYDROXIDE-CARBONATE (GREEN-RUST-1) - POURBAIX DIAGRAM OF IRON IN CARBONATE-CONTAINING AQUEOUS-MEDIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. H Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie R Génin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 37 (12), pp.2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01616229v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic and structural properties of CCl4 adsorbed on (0001) graphite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Adsorption on pre-plated graphite: displacement transition for the krypton-cyclohexane and methane carbon tetrachloride films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Dupont-Pavlovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rakotosafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ceva</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 274 (1), pp.129-140. </w:t>
+              <w:t xml:space="preserve">, 1994, 317 (3), pp.388-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0039-6028(92)90107-H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0039-6028(94)90294-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614379v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krypton adsorption on (0001) graphite pre-plated with carbon tetrachloride.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ceva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ceva</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Dupont-Pavlovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0039-6028(92)91434-D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermodynamic and structural properties of CCl4 adsorbed on (0001) graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0039-6028(92)91434-D⟩</w:t>
+                <w:t xml:space="preserve">Thomas Ceva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Dupont-Pavlovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 274 (1), pp.129-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0039-6028(92)90107-H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614369v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioreduction of Pb-substituted ferrihydrite: impact on the nature of the biogenic minerals formed, the speciation and bioavailability of Pb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Meite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zegeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Confederation of Soil Science Societies ECSSS, Aug 2021, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Rust versus Magnetite precipitation during Antimony bearing Ferrihydrite Bioreduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosby S Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billet David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogenic Mineral Precipitation during Antimony bearing Ferrihydrite bioreduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asfaw Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosby S Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shale Of The Ivory Coast As A Filtration Material For Phosphate Removal From Waste Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eude Kpannieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacina Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI International Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption des anions phosphate par des géomatériaux de Côte d'Ivoire (schiste ardoisier, grès, latérite)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D E Kpannieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39èmes Journées du Groupe Francophone de Spectrométrie Mössbauer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Béni-Mellal, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HETEROGENOUS FETON LIKE DECOLORIZATION OF METHYLENE BLUE OVER GREEN CLAY FROM VELAY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcina Johnson Sudagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallogenesis of Mixed-Valence Fe-Serpentines: Implications for Their Formation during the Aqueous Alteration of Carbonaceous Chondrites' Parent Body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Caste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Elmaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas F Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Ona - Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of mineralogical transformations of ferric oxides into magnetite by Mössbauer spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ferrous denitrification by biogenic hydroxycarbonate green-rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guerbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ona - Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV International Clay Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Florence, Italy. pp.1127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/minmag.2013.077.5.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613555v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrous denitrification by biogenic hydroxycarbonate green-rust</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Monitoring of mineralogical transformations of ferric oxides into magnetite by Mössbauer spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Goldschmidt Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XV International Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil. pp.481 - 487</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511594v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflexion Mössbauer analysis of the in situ oxidation products hydroxycarbonate green rust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Naille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Louber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Moulin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the applications of the Mössbauer Effects (ICAME 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Vienna, Austria. pp.1;5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/217/1/012084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and thermodynamic equilibria of green rusts in aqueous solutions and their identification as minerals in hydromorphic soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.R. Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Refait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrences and seasonal transformations of green rust &amp;quot;fougerite&amp;quot; mineral and lepidocrocite in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.R. Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe control in soil solutions in hydromorphic soils by equilibrium with the &amp;quot;fougerite&amp;quot; green rust mineral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.R. Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrences of green rust &amp;quot;fougerite&amp;quot; mineral and lepidocrocite in soils and their seasonal reversible transformations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Potentiality for using Fe(II)-Fe(III) green rust mineral for water remediation by redox processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M.R. Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial de Science du Sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
+              <w:t xml:space="preserve">23. Meeting on ground water topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1998, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765773v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiality for using Fe(II)-Fe(III) green rust mineral for water remediation by redox processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
+                <w:t xml:space="preserve">Occurrences of green rust &amp;quot;fougerite&amp;quot; mineral and lepidocrocite in soils and their seasonal reversible transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.R. Génin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Meeting on ground water topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1998, Nice, France</w:t>
+              <w:t xml:space="preserve">Congrès Mondial de Science du Sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771775v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of iron activity in soil solutions in hydromorphic soils by equilibrium with the &amp;quot;fougerite&amp;quot; green rust mineral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.R. Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de Science du Sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil water solution equilibria with Fe(II)-Fe(III) green rust fougerite mineral in hydromorphic soils of Brittany and their relation with the cycle of iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.R. Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Science Foundation Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1997, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key role of &amp;quot;fougerite&amp;quot; green rust mineral on the control of iron in soil solution in hydromorphic soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.R. Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green rusts : from synthesis to the discovery of a new mineral in hydromorphic soil, the &amp;quot;fougerite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.R. Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17790,383 +17911,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxy-nitrite green rust: a new type of green rust formed as an intermediate reaction product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">goldschmidt 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par spectrométrie Mössbauer d’un oxy-hydroxyde ferrique mono-feuillet et de ses minéraux connexes: évidence d’un désordre structural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Z Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H C. B Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C E Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème journée du Groupe Francophone de Spectrométrie Mössbauer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Beni Mellal, Maroc. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mossbauer and X-ray diffraction study of mackinawite FeS1-x air oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boursiquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmoula Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. R Genin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on the Applications of the Mossbauer Effect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18176,143 +18297,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la corrosion des aciers au cycle du fer dans les environnements aqueux : les composés et minéraux Fe(II)-Fe(III) rouilles vertes (fougérite) dans les aquifères et les sols hydromorphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.R. Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Refait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18322,417 +18443,417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochimie : molécules, milieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAPPORT DE CONJONCTURE 2010 du Comité national de la recherche scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.243-263, 2010, 978-2-271-07263-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de l'oxydo-réduction dans les zones humides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.R. Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture intensive et qualité des eaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 1998, 2-7380-0801-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de l'oxydo-réduction dans les zones humides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture intensive et qualité des eaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 1998, Science Update, 2-7380-0801-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18742,154 +18863,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISC 235 : Characterization of the Opalinus clay after experimentation IC. Technical note TN 2016-63</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Note technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18899,147 +19020,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de méthodes de terrain pour le suivi de paramètres environnementaux dans les zones humides. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Klingelhöfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berhnardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19049,114 +19170,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude thermodynamique et structurale du film pur de tétrachlorure de carbone et des films mixtes (krypton-tétrachlorure de carbone) et (méthane-tétrachlorure de carbone) physisorbés sur graphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Henri Poincaré - Nancy 1, 1991. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1991NAN10022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01754395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId591"/>
+      <w:footerReference w:type="default" r:id="rId595"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19303,51 +19424,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sdiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2026.108518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Pignatelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mugnaioli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Moine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-026-00776-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868274v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Klopfert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mustin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107683" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562337v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Doggaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutourni&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayako Inou&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2024.8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794280v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ounacer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavian Besson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135409" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869879v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107627" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolantenaina Rakotomalala Robinson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.127285" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.111066" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03682767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12050610" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03697883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120904" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jyun Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Roberts" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stena Peterson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scudiero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131763" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815823v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutournie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-022-00204-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329112v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.06.021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03247005v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Elghali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouzahzah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula Mustapha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dynes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147105" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guerbois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Brest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10090818" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918392v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2020.1782714" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02480974v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboscq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelmoula" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#233;mazeilles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeannin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2019.109310" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyong Lu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hyun Kim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Bendix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.07.020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Jodin-Caumon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Randi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105609" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Eude Kpannieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacina Coulibaly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.09.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508093v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muayad Al Jaberi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chris Greenwell" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105281" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000218v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knud Dideriksen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Marc Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.01.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184206v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.06.033" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000244v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kpannieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruby" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulibaly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2018.064118" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Etique" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Romaine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.06.032" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP13MS50-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898900v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Naille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944106999160603125459" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864806v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-016-1307-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254753v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2015.0630404" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213801v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouloudi Sabbar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Prevot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Taviot-Gueho" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944105666150421000034" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281810v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maitte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic P. A. Jorand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Grgic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.024" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16F2T784-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118327v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404009k" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00917562v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chatellier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagorzata Grybos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth M. Kemner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary G. Leppard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.04.019" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0G2LVQZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119603v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4073" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00916657v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.12.015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTKQJS5B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945585v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Val&#233;rie Jung" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanudet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lartiges" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-012-0260-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E62AE826D00EAC46860D962595767CCDE3DC93B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845705v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.05.022" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878590v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.01.017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VH14T5G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878568v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.10.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC86BHSL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721559v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jorand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.03.030" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721546v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3794" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945595v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M G&#233;nin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/217/1/012095" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899757v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangoua Kon&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Christian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.12.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQM2T3JG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899678v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Xue" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nansheng Deng" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2008.12.024" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGBXR61J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522806v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Naille" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Khare" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.10.030" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480591v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.12.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5874FP4G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468166v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarantola" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mullis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaume" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubessy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Capitani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.2009.04.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524159v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.017" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945787v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rusch" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie G&#233;nin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonville" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.07.007" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSZWH4BM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945779v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabha Aissa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Brunelli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.05.027" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9WH9RNP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952991v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mullet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Blumers" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.01.033" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M6MCVZF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945749v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rusch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. G&#233;nin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ruby" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonville" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78697-9_151" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A8BF85C3EF8A99327659F7CB7DBABF03EA898A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945869v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Refait" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2007.0550308" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848976v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Zanelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Egli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Mirabella" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Giaccai" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.05.008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS7VXFC2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522385v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huguet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mullet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jgca.2007.08.025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945917v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegeye" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jorand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-006-9349-7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q3PRZ5Q5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953200v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Francois" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fauth" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.020" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHKQ0G8Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377668v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthelin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ona-Nguema" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stemmler" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945883v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A&#239;ssa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49850-6_61" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D587F3BE49ED9DBF3C695E35DFCA90D1469559E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953069v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sabot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.012" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDK8CQ3K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945910v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Refait" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;nin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-006-9367-5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQG1Z61W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953010v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Upadhyay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST81482H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953186v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zanelli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egli" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mirabella" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pl&#246;tze" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2006.0540606" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953056v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;hin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.008" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT5B8N06-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945893v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;hin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aissa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49853-7_16" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B703A10A5BF8F095F3FAF2D18C021AE6529AF5B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953218v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benali" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2005.02.001" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TZC24ZB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958789v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Simon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2004.12.003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R84XBQG2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021559v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450500248960" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517524v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petitjean" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dufour" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYPE.0000043244.19471.1a" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WFT5W9QH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959441v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450490266316" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959303v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gehin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J- M. R G&#233;nin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYPE.0000043266.49828.57" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7A386F70963DD2CD1BD5DBA6B86FB96558B6726/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876596v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neaman" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peiffert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855043910117" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959394v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocher" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2003.10.004" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKJPWZ2H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959509v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Refait" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M.R. G&#233;nin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-938X(02)00138-5" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5PZW0SZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959488v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Refait" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benali" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. R Genin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-938X(03)00073-8" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB3BVPMC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876608v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033830096" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959449v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(03)00121-3" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VS6MLZL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959561v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0281-3_102" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/254C00DDE544B70AE1B7EDCF8704664987E47495/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048778v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H Drissi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M R G&#233;nin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021247501012" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84D9C2050C251979DB588E4559211B3B5CEB313C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048548v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Favre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gates" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2002.00423.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QVVHN3HM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048794v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boursiquot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00805-5" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRK319MN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959552v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jorand" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Block" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0020456" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XPDPWQDQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674110v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicien Favre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Genin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.P. Gates" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959534v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(01)01219-5" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1QSGL4P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048775v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona Nguema" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021235425553" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-56V0KKKN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048756v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021219021919" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/030812E7795E0C0F1612A26276CF27E97901F9D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048790v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie R Genin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0299-8_23" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/539CA92CD3C0984880E6A1894272BCBE25596ED7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047677v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. G&#233;nin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dhouibi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Triki" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/1.3277637" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046665v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(00)00043-3" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BC982393893C575C93FB8B0F4EE381C8A92002B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046679v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Robert G&#233;nin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00556-7" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XXR5PBZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01946075v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mettler" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hoehn" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Schoenenberger" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Weidler" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046677v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trolard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ehrhardt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2001-5-613" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046727v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boursiquot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Ehrhardt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002690100193" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B82320412130146F53F65184630CB37E345F64AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046673v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Legrand" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauss&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(00)00728-3" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKTHNB31-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046650v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jorand" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M.R. Appenzeller" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Block" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2000.9618985" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697185v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.R. G&#233;nin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ma&#238;tre" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01946334v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(99)00262-8" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXH51J5Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046614v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomes" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelissier C." TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(99)00133-7" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-814HN1WV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947701v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olowe" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fall" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011020123523" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1ZVCWRNK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695743v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899782v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Robert G&#233;nin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es970547m" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-07G90P8F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947730v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. R. G&#233;nin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947666v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/000985598545822" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947708v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourri&#233;" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1010802508927" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZWM6XHQD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683803v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01944309v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-938X(98)00066-3" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/207F7F849565A7E0A5B6941A6D9DBA5B8CCCD6ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696053v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Humbert" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01944243v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(96)00381-X" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/733EDE7867EB37BA618A8F61A19329B196CBE627/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947716v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr. Fabienne Trolard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourrie" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie R G&#233;nin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618239v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi El Hassane Drissi" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Mihe" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie R. G&#233;nin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-938X(95)00153-B" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697681v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247221v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aranda" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ceva" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupont-Pavlovsky" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1996105" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2B5A1030DA64EF398DD806C1CFBE715F969333A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898994v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H Drissi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616229v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dupont-Pavlovsky" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rakotosafy" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Coulomb" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croset" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(94)90294-1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3490ZG0D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01614379v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ceva" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(92)90107-H" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-694477RH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01614369v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(92)91434-D" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW0L3125-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574632v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390826v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby S Chang" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billet David" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613578v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615399v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eude Kpannieu" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737067v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D E Kpannieu" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613588v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcina Johnson Sudagar" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouty" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511786v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Caste" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Elmaleh" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona - Nguema" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613555v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moulin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511594v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Laverman" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2013.077.5.7" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526697v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louber" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moulin Jean" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/217/1/012084" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767415v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771545v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768823v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765773v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771775v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loyaux" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764885v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770856v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766666v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maitre" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770712v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613574v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559405v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Yin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Z Huang" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H C. B Hansen" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Carteret" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048814v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. R Genin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840397v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977638v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Assfeld" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conrs39.hypotheses.org/rapports-de-conjoncture" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838099v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842221v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Soulier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219722v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840727v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Klingelh&#246;fer" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feder" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berhnardt" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754395v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991NAN10022" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sdiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2026.108518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05598505v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Pignatelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Nespolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Hybler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lheur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mugnaioli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Moine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-026-00776-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Klopfert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mustin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107683" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794280v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ounacer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavian Besson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135409" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Doggaz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutourni&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayako Inou&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2024.8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869879v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107627" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937318v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolantenaina Rakotomalala Robinson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.127285" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893779v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.111066" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03682767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12050610" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03697883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120904" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329171v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jyun Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Roberts" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stena Peterson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scudiero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131763" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutournie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-022-00204-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329112v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.06.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03247005v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Elghali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouzahzah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula Mustapha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dynes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147105" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006410v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guerbois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Brest" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10090818" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918392v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2020.1782714" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02480974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboscq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelmoula" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#233;mazeilles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeannin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2019.109310" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyong Lu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hyun Kim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Bendix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.07.020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918396v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Jodin-Caumon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Randi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105609" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999508v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Eude Kpannieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacina Coulibaly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.09.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508093v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muayad Al Jaberi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chris Greenwell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105281" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000218v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knud Dideriksen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Marc Michel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.01.009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184206v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.06.033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000244v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kpannieu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruby" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulibaly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2018.064118" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Etique" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Romaine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.06.032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP13MS50-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898900v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Naille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944106999160603125459" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864806v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-016-1307-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254753v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2015.0630404" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213801v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouloudi Sabbar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Prevot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Taviot-Gueho" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944105666150421000034" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281810v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maitte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic P. A. Jorand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Grgic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.024" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16F2T784-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118327v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404009k" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00917562v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chatellier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagorzata Grybos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth M. Kemner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary G. Leppard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.04.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0G2LVQZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119603v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4073" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00916657v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.12.015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTKQJS5B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945585v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Val&#233;rie Jung" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanudet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lartiges" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-012-0260-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E62AE826D00EAC46860D962595767CCDE3DC93B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845705v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.05.022" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878590v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.01.017" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VH14T5G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721559v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jorand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.03.030" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878568v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.10.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC86BHSL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721546v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3794" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945595v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M G&#233;nin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/217/1/012095" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899757v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangoua Kon&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Christian" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.12.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQM2T3JG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899678v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Xue" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nansheng Deng" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2008.12.024" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGBXR61J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522806v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Naille" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Khare" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.10.030" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480591v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Wang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.12.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5874FP4G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524159v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.017" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468166v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarantola" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mullis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaume" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubessy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Capitani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.2009.04.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945787v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rusch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie G&#233;nin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonville" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.07.007" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSZWH4BM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945779v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabha Aissa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Brunelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.05.027" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9WH9RNP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952991v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mullet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Blumers" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.01.033" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M6MCVZF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945749v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rusch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. G&#233;nin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ruby" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonville" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78697-9_151" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A8BF85C3EF8A99327659F7CB7DBABF03EA898A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945869v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Refait" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2007.0550308" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848976v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Zanelli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Egli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Mirabella" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Giaccai" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.05.008" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS7VXFC2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522385v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huguet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mullet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jgca.2007.08.025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945917v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegeye" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jorand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-006-9349-7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q3PRZ5Q5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953200v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Francois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fauth" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.020" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHKQ0G8Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945883v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A&#239;ssa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49850-6_61" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D587F3BE49ED9DBF3C695E35DFCA90D1469559E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377668v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthelin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ona-Nguema" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stemmler" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953069v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sabot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.012" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDK8CQ3K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945910v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Refait" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;nin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-006-9367-5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQG1Z61W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953010v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Upadhyay" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.005" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST81482H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953186v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zanelli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mirabella" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pl&#246;tze" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2006.0540606" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953056v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;hin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.008" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT5B8N06-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945893v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;hin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aissa" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49853-7_16" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B703A10A5BF8F095F3FAF2D18C021AE6529AF5B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958789v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Simon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2004.12.003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R84XBQG2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953218v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benali" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2005.02.001" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TZC24ZB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021559v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450500248960" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517524v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petitjean" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dufour" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYPE.0000043244.19471.1a" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WFT5W9QH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876596v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neaman" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peiffert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855043910117" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959303v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gehin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J- M. R G&#233;nin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYPE.0000043266.49828.57" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7A386F70963DD2CD1BD5DBA6B86FB96558B6726/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959441v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450490266316" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959394v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2003.10.004" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKJPWZ2H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959509v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Refait" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M.R. G&#233;nin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-938X(02)00138-5" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5PZW0SZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876608v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033830096" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959488v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Refait" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benali" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. R Genin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-938X(03)00073-8" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB3BVPMC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959449v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(03)00121-3" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VS6MLZL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048778v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H Drissi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M R G&#233;nin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021247501012" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84D9C2050C251979DB588E4559211B3B5CEB313C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048548v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Favre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gates" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2002.00423.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QVVHN3HM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959561v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0281-3_102" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/254C00DDE544B70AE1B7EDCF8704664987E47495/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959552v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jorand" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Block" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0020456" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XPDPWQDQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048794v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boursiquot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00805-5" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRK319MN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674110v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicien Favre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Genin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.P. Gates" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959534v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(01)01219-5" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1QSGL4P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048775v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona Nguema" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021235425553" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-56V0KKKN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048756v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021219021919" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/030812E7795E0C0F1612A26276CF27E97901F9D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048790v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie R Genin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0299-8_23" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/539CA92CD3C0984880E6A1894272BCBE25596ED7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047677v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. G&#233;nin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dhouibi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Triki" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/1.3277637" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046679v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Robert G&#233;nin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00556-7" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XXR5PBZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046665v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(00)00043-3" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BC982393893C575C93FB8B0F4EE381C8A92002B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01946075v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mettler" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hoehn" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Schoenenberger" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Weidler" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046677v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trolard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ehrhardt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2001-5-613" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046727v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boursiquot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Ehrhardt" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002690100193" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B82320412130146F53F65184630CB37E345F64AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046673v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Legrand" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauss&#233;" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(00)00728-3" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKTHNB31-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046650v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jorand" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M.R. Appenzeller" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Block" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2000.9618985" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697185v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.R. G&#233;nin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ma&#238;tre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01946334v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(99)00262-8" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXH51J5Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046614v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomes" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelissier C." TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(99)00133-7" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-814HN1WV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695743v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947701v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olowe" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fall" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011020123523" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1ZVCWRNK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947666v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Robert G&#233;nin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/000985598545822" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899782v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es970547m" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-07G90P8F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947730v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. R. G&#233;nin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947708v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourri&#233;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1010802508927" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZWM6XHQD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683803v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01944309v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-938X(98)00066-3" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/207F7F849565A7E0A5B6941A6D9DBA5B8CCCD6ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696053v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Humbert" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01944243v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(96)00381-X" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/733EDE7867EB37BA618A8F61A19329B196CBE627/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947716v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr. Fabienne Trolard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourrie" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie R G&#233;nin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618239v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi El Hassane Drissi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Mihe" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie R. G&#233;nin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-938X(95)00153-B" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697681v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247221v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aranda" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ceva" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupont-Pavlovsky" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1996105" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2B5A1030DA64EF398DD806C1CFBE715F969333A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898994v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H Drissi" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616229v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dupont-Pavlovsky" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rakotosafy" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Coulomb" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croset" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(94)90294-1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3490ZG0D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01614369v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ceva" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(92)91434-D" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW0L3125-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01614379v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(92)90107-H" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-694477RH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574632v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390826v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby S Chang" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billet David" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613578v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615399v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eude Kpannieu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737067v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D E Kpannieu" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613588v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcina Johnson Sudagar" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouty" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511786v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Caste" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Elmaleh" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona - Nguema" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511594v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Laverman" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2013.077.5.7" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613555v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moulin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526697v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louber" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moulin Jean" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/217/1/012084" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767415v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771545v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768823v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771775v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loyaux" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765773v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764885v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770856v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766666v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maitre" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770712v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613574v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559405v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Yin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Z Huang" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H C. B Hansen" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Carteret" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048814v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. R Genin" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840397v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977638v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Assfeld" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conrs39.hypotheses.org/rapports-de-conjoncture" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838099v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842221v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Soulier" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219722v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840727v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Klingelh&#246;fer" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feder" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berhnardt" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754395v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991NAN10022" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>