--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -449,329 +449,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05331282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Macron a affaibli les défenses immunitaires de la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La jurisprudence européenne relative à la Covid‑19 : le troublant triomphe de l’irrecevabilité (obs. sous CEDH, Gde ch., CGAS c/ Suisse, 27 novembre 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Marguénaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le transhumanisme dans la jurisprudence contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions constitutionnelles. Revue de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« André Cocatre-Zilgien, « De quelques effets actuels et éventuels de la ratification de la Convention européenne des droits de l’Homme sur la politique et le droit français »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp. 54-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858242v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-04980992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Plaidoyer pour une objectivisation du contrôle assumée »</w:t>
               </w:r>
@@ -889,2723 +889,2723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les conséquences à double tranchant de l’exclusion de la Russie du Conseil de l’Europe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Marguénaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://www.dalloz-actualite.fr/flash/consequences-double-tranchant-de-l-exclusion-de-russie-du-conseil-de-l-europe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La jurisprudence européenne relative à la Covid-19 dans la phase des essais cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Marguénaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22, pp.1130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03696792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Cour de cassation et les droits et libertés : la revanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Le droit des libertés en question(s) – Colloque n°3 de la RDLF - Montpellier 2021, pp.chron. n°46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence constitutionnelle comparée. Les cours constitutionnelles vues depuis Strasbourg – L’européanisation des procédures, de l’interprétation des dispositions conventionnelles et constitutionnelles, et du test de proportionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verdussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Passaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 131, pp.565-622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La persistance de l'indignité des conditions d'accueil dans les locaux de garde à vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...87 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Marguénaud</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, pp.1912</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03385117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évacuation des camps de migrants : quand la liberté de presse au sens de l'article L. 521-2 du code de justice administrative n'est qu'un tigre de papier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 392, pp.217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03224586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La proposition de loi tendant à garantir le droit au respect de la dignité en détention : une avancée en trompe-l'il ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.736</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03195948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entente des juges contre l’indignité des conditions de détention provisoire : l'avènement de l'arrêt pilote dialogué ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Marguénaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2021, p. 432-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04858589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le recours au mécanisme dérogatoire en période de Covid-19 ou le droit international des droits de l’homme à la croisée des chemins »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp. 275-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04858572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Convention européenne des droits de l’homme devant le Conseil d’Etat en période d’état d’urgence sanitaire : une omniprésence en trompe-l’œil ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe des Droits &amp; Libertés / Europe of Rights &amp; Liberties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp. 6-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04858569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entente des juges contre l'indignité des conditions de détention provisoire : l'avènement de l'arrêt pilote dialogué ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Marguénaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 08, pp.432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03155073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évacuation des camps de migrants : quand la liberté de presse au sens de l'article L. 521-2 du code de justice administrative n'est qu'un tigre de papier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 392, pp.217</w:t>
+              <w:t xml:space="preserve">, 2021, p. 217-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne Ponseille</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04858583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport introductif : la France et la Cour EDH (année 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, chronique n° 29, https://revuedlf.com/droit-fondamentaux/dossier/la-france-et-la-cour-europeenne-des-droits-de-lhomme-jurisprudence-2020-rapport-introductif/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04858576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dignité reléguée en deuxième division</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Marguénaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13, pp.736</w:t>
+              <w:t xml:space="preserve">, 2020, 03, pp.195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Évacuation des camps de migrants : quand la liberté de presse au sens de l'article L. 521-2 du code de justice administrative n'est qu'un tigre de papier</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02487685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le contrôle de conventionnalité in concreto est-il vraiment dicté par la Convention européenne des droits de l’homme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’application de la Charia en Grèce : la fermeté incomprise de la Cour européenne des droits de l’homme (obs. sous CEDH., Gde Ch., arrêt Molla Sali c/ Grèce, 19 décembre 2018) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp. 925-940</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renvoi préjudiciel à l'heure de l'entrée en vigueur du protocole n° 16 à la Convention européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 631, pp.468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amélioration du sort des étrangers malades : ou quand le dialogue des juges prend une forme inversée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 03, pp.463</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02237664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les critères « Von Hannover n° 2 » dans la jurisprudence récente de la Cour européenne des droits de l’homme : une attractivité équivoque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 115, pp. 593-611</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Non, la Cour européenne n’a pas reconnu l’existence d’un délit de blasphème ! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Abattage rituel et liberté religieuse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp. 423-437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d'expression face aux discours haineux en ligne dans la jurisprudence de la Cour européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.575</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fermeté bienvenue du juge européen face à la publication d'une photographie motivée par la recherche du sensationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, p. 217-222</w:t>
+              <w:t xml:space="preserve">, 2016, 339, pp.344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référé-liberté et Convention européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36, pp.1912</w:t>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 04, pp.685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Cour européenne condamne énergiquement toutes les formes de négationnisme et d'antisémitisme (obs. sous Cour EDH, Gde Ch., 20 octobre 2015, décision M’Bala M’Bala c. France) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp. 759-774</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le débat d'intérêt général au service de la liberté d'expression de l'historien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 323, pp.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconfiguration de l’office du juge de la conventionnalité de la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, chronique n° 29, https://revuedlf.com/droit-fondamentaux/dossier/la-france-et-la-cour-europeenne-des-droits-de-lhomme-jurisprudence-2020-rapport-introductif/</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Marguénaud</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interdiction de la dissimulation du visage dans l'espace public : ou quand la subsidiarité permet la coexistence harmonieuse des contrôles de constitutionnalité et de conventionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 03, pp.195</w:t>
+              <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 04, pp.483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Éloignement des étrangers terroristes et article 3 de la Convention européenne des droits de l’Homme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hurpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n° 4</w:t>
+              <w:t xml:space="preserve">, 2015, N°11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...581 lines deleted...]
-                <w:t xml:space="preserve">La fermeté bienvenue du juge européen face à la publication d'une photographie motivée par la recherche du sensationnel</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie privée : confirmation de la logique tentaculaire du débat d'intérêt général au détriment du droit au prénom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 339, pp.344</w:t>
+              <w:t xml:space="preserve">, 2015, 327, pp.291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’identification d’une tendance récente à l’objectivisation du contentieux dans le contrôle de la Cour européenne des droits de l’homme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp. 1355-1380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La compétence – exagérément ? – exclusive de la Cour de justice pour l’examen des recours interétatiques »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coutron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp. 45- 68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’émergence d’un droit à la sécurité des personnes dans la jurisprudence de la Cour européenne des droits de l’homme »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp. 139-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de l'exécution des arrêts de la Cour européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 04, pp.685</w:t>
+              <w:t xml:space="preserve">, 2014, 05, pp.935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...611 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'article 2 de la Convention européenne des droits de l'homme dans la jurisprudence administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 05, pp.935</w:t>
+              <w:t xml:space="preserve">, 2012, 06, pp.1153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modulation des peines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 04, pp.625</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02243227v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02243198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau conflit entre la liberté d'expression et la protection de la réputation</w:t>
               </w:r>
@@ -3938,51 +3938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Levinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Marguénaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les beaux arrêts de la Cour européenne des droits de l’homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, p. 187-191, 2025, 978-2-7110-4117-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4001,242 +4001,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’universalisme des droits de l’homme malade de la liberté religieuse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Gonzalez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 ans après Kokkinakis contre Grèce : la construction prétorienne d'un droit européen des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, pp. 199-216., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04858300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le pluralisme des approches juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y. Lécuyer et M. Beulay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pratique des opinions séparées à la Cour européenne des droits de l’homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pedone, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04858302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En finir avec les idées reçues sur la Convention européenne des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, pp. 85-104, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04858303v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04858300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les droits de l’homme et l’obligation de prévention dans le système de la Convention européenne des droits de l’homme »</w:t>
               </w:r>
@@ -4995,246 +4995,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Universalisation ou standardisation des droits fondamentaux ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Viala, S. Pinon et F. Ballaguer Callejon (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pouvoir constituant au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, pp. 29-46., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’appréhension détournée de la subsidiarité par le biais des critères d’appréciation de la proportionnalité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Gonzalez (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La subsidiarité conventionnelle en question, Essai de systématisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anthemis, coll. « Droit et justice », pp. 92-108., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’autonomie de la question prioritaire de constitutionnalité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Tinière (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QPC et droit européen des droits de l’homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 115, Anthemis, coll. « Droit et justice », pp. 21-44., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860801v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04860815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le contrôle de la norme nationale par la Cour européenne des droits de l’homme »</w:t>
               </w:r>
@@ -5411,51 +5411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les beaux arrêts de la Cour européenne des droits de l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Marguénaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Levinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5698,51 +5698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Conseil constitutionnel et la Cour européenne des droits de l’homme : vers un nouvel équilibre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthemis / Droit &amp; Justice, 286 p., 2021, 978-2-8072-0787-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5773,51 +5773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Protocole n° 16 à la Convention européenne des droits de l’homme (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Marguénaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pedone, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6161,51 +6161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA RECONFIGURATION DE L’OFFICE DU JUGE DE LA CONVENTIONNALITÉ DE LA LOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6374,51 +6374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gahdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Viala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">autour de l’ouvrage d’A. Viala, Faut-il laisser le pouvoir aux savants ? La tentation de l’épistocratie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6531,275 +6531,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La condamnation sans appel des dérives autoritaires du président K. Saïed par la Cour africaine des droits de l’homme et des peuples », Le blog du CERCOP,https://montpelliercercop.blogspot.com/2022/10/la-condamnation-sans-appel-des-derives.html</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’exclusion de la Russie du Conseil de l’Europe : une décision responsable », Le club des juristes : https://blog.leclubdesjuristes.com/lexclusion-de-la-russie-du-conseil-de-leurope-une-decision-responsable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La mise sous influence du pouvoir constituant : la Cour d’Arusha sur les traces de ses consœurs interaméricaine et européenne… », Blog du CERCOP : https://montpelliercercop.blogspot.com/2021/04/la-mise-sous-influence-du-pouvoir.html</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’accord de commerce et de coopération post Brexit… et l’hypothèse de la dénonciation de la CEDH par le Royaume-Uni », Le club des juristes, https://www.leclubdesjuristes.com/brexit/laccord-de-commerce-et-de-cooperation-post-brexit-et-lhypothese-de-la-denonciation-de-la-cedh-par-le-royaume-uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858889v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04858887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6817,51 +6817,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence constitutionnelle comparée/France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7164,51 +7164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idedh.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crdh.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations.umontpellier.fr/fr/formations/master-lmd-XB/master-droit-des-libertes-KIOGEF0H.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdpa.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crdh.fr/revue-droits-fondamentaux/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-rsda.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revuedlf.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/droits-et-libertes-fondamentaux-0?v=24145" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/en-finir-avec-les-idees-recues-sur-la-convention-europeenne-des-droits-de-lhomme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270629v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Afroukh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331282v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858246v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Margu&#233;naud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858242v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Viala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696792v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03896027v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983053v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#537;a Danelciuc-Colodrovschi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdussen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Passaglia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155073v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224586v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195948v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponseille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02076039v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450658v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860777v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237664v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02076046v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02076043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227405v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860785v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449098v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243573v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227071v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860791v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449034v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062995v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hurpy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coutron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860788v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03888026v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Schahmaneche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237010v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Costa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Levinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858303v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858300v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858305v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969370v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858561v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858558v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518406v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Grove-Valdeyron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maubernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vial" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459826v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maubenard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860795v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860801v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860815v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860799v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858286v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03720155v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858290v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858294v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858295v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858600v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861035v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sales" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03720220v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858905v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982355v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gahdoun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858875v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858884v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858885v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858887v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.131.0565" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04858895v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idedh.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crdh.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations.umontpellier.fr/fr/formations/master-lmd-XB/master-droit-des-libertes-KIOGEF0H.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdpa.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crdh.fr/revue-droits-fondamentaux/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-rsda.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revuedlf.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/droits-et-libertes-fondamentaux-0?v=24145" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/en-finir-avec-les-idees-recues-sur-la-convention-europeenne-des-droits-de-lhomme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270629v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Afroukh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331282v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980992v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Viala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858246v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Margu&#233;naud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858242v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696792v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03896027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#537;a Danelciuc-Colodrovschi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdussen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Passaglia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponseille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195948v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858589v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155073v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858583v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02076039v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860777v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237664v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02076046v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02076043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227405v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449098v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860785v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449024v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03888026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227071v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062995v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hurpy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860790v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coutron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860788v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Schahmaneche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237010v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Costa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Levinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858300v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858305v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969370v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858561v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858558v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518406v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Grove-Valdeyron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maubernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vial" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459826v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maubenard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860815v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860795v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860801v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860799v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858286v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03720155v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858290v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858294v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858295v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858600v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861035v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sales" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03720220v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858905v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982355v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gahdoun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858875v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858885v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858884v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858887v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858889v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.131.0565" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04858895v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>