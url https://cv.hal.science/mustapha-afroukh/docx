--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -449,3163 +449,3163 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05331282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La jurisprudence européenne relative à la Covid‑19 : le troublant triomphe de l’irrecevabilité (obs. sous CEDH, Gde ch., CGAS c/ Suisse, 27 novembre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Marguénaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« André Cocatre-Zilgien, « De quelques effets actuels et éventuels de la ratification de la Convention européenne des droits de l’Homme sur la politique et le droit français »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp. 54-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le transhumanisme dans la jurisprudence contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions constitutionnelles. Revue de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Macron a affaibli les défenses immunitaires de la démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La jurisprudence européenne relative à la Covid‑19 : le troublant triomphe de l’irrecevabilité (obs. sous CEDH, Gde ch., CGAS c/ Suisse, 27 novembre 2023</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Plaidoyer pour une objectivisation du contrôle assumée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Civitas Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 55-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quelle place pour la liberté de religion dans la hiérarchie des droits ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 661-669</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La jurisprudence européenne relative à la Covid-19 dans la phase des essais cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Marguénaud</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.1130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03696792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de cassation et les droits et libertés : la revanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Le droit des libertés en question(s) – Colloque n°3 de la RDLF - Montpellier 2021, pp.chron. n°46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence constitutionnelle comparée. Les cours constitutionnelles vues depuis Strasbourg – L’européanisation des procédures, de l’interprétation des dispositions conventionnelles et constitutionnelles, et du test de proportionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Verdussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Passaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2022, 131, pp.565-622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les conséquences à double tranchant de l’exclusion de la Russie du Conseil de l’Europe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Marguénaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions constitutionnelles. Revue de droit constitutionnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://www.dalloz-actualite.fr/flash/consequences-double-tranchant-de-l-exclusion-de-russie-du-conseil-de-l-europe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« André Cocatre-Zilgien, « De quelques effets actuels et éventuels de la ratification de la Convention européenne des droits de l’Homme sur la politique et le droit français »</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entente des juges contre l’indignité des conditions de détention provisoire : l'avènement de l'arrêt pilote dialogué ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Marguénaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, p. 432-436</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04858589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le recours au mécanisme dérogatoire en période de Covid-19 ou le droit international des droits de l’homme à la croisée des chemins »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp. 275-300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04858572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Convention européenne des droits de l’homme devant le Conseil d’Etat en période d’état d’urgence sanitaire : une omniprésence en trompe-l’œil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe des Droits &amp; Libertés / Europe of Rights &amp; Liberties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp. 6-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04858569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entente des juges contre l'indignité des conditions de détention provisoire : l'avènement de l'arrêt pilote dialogué ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Marguénaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 08, pp.432</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03155073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évacuation des camps de migrants : quand la liberté de presse au sens de l'article L. 521-2 du code de justice administrative n'est qu'un tigre de papier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 392, pp.217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03224586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La proposition de loi tendant à garantir le droit au respect de la dignité en détention : une avancée en trompe-l'il ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.736</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03195948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évacuation des camps de migrants : quand la liberté de presse au sens de l'article L. 521-2 du code de justice administrative n'est qu'un tigre de papier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, p. 217-222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04858583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La persistance de l'indignité des conditions d'accueil dans les locaux de garde à vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, pp.1912</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03385117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport introductif : la France et la Cour EDH (année 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, chronique n° 29, https://revuedlf.com/droit-fondamentaux/dossier/la-france-et-la-cour-europeenne-des-droits-de-lhomme-jurisprudence-2020-rapport-introductif/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04858576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dignité reléguée en deuxième division</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Marguénaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 03, pp.195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02487685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le contrôle de conventionnalité in concreto est-il vraiment dicté par la Convention européenne des droits de l’homme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renvoi préjudiciel à l'heure de l'entrée en vigueur du protocole n° 16 à la Convention européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 631, pp.468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’application de la Charia en Grèce : la fermeté incomprise de la Cour européenne des droits de l’homme (obs. sous CEDH., Gde Ch., arrêt Molla Sali c/ Grèce, 19 décembre 2018) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp. 925-940</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les critères « Von Hannover n° 2 » dans la jurisprudence récente de la Cour européenne des droits de l’homme : une attractivité équivoque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 115, pp. 593-611</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amélioration du sort des étrangers malades : ou quand le dialogue des juges prend une forme inversée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 03, pp.463</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02237664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Non, la Cour européenne n’a pas reconnu l’existence d’un délit de blasphème ! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Abattage rituel et liberté religieuse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp. 423-437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d'expression face aux discours haineux en ligne dans la jurisprudence de la Cour européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.575</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Cour européenne condamne énergiquement toutes les formes de négationnisme et d'antisémitisme (obs. sous Cour EDH, Gde Ch., 20 octobre 2015, décision M’Bala M’Bala c. France) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp. 759-774</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fermeté bienvenue du juge européen face à la publication d'une photographie motivée par la recherche du sensationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 339, pp.344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référé-liberté et Convention européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 04, pp.685</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interdiction de la dissimulation du visage dans l'espace public : ou quand la subsidiarité permet la coexistence harmonieuse des contrôles de constitutionnalité et de conventionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 04, pp.483</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’identification d’une tendance récente à l’objectivisation du contentieux dans le contrôle de la Cour européenne des droits de l’homme »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp. 54-62</w:t>
+              <w:t xml:space="preserve">, 2015, pp. 1355-1380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Plaidoyer pour une objectivisation du contrôle assumée »</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie privée : confirmation de la logique tentaculaire du débat d'intérêt général au détriment du droit au prénom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Civitas Europa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp. 55-69</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 327, pp.291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Quelle place pour la liberté de religion dans la hiérarchie des droits ? »</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Éloignement des étrangers terroristes et article 3 de la Convention européenne des droits de l’Homme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hurpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N°11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La compétence – exagérément ? – exclusive de la Cour de justice pour l’examen des recours interétatiques »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coutron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp. 45- 68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’émergence d’un droit à la sécurité des personnes dans la jurisprudence de la Cour européenne des droits de l’homme »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp. 661-669</w:t>
+              <w:t xml:space="preserve">, 2015, pp. 139-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Marguénaud</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le débat d'intérêt général au service de la liberté d'expression de l'historien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, https://www.dalloz-actualite.fr/flash/consequences-double-tranchant-de-l-exclusion-de-russie-du-conseil-de-l-europe</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 323, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconfiguration de l’office du juge de la conventionnalité de la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Le droit des libertés en question(s) – Colloque n°3 de la RDLF - Montpellier 2021, pp.chron. n°46</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de l'exécution des arrêts de la Cour européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...1493 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 04, pp.685</w:t>
+              <w:t xml:space="preserve">, 2014, 05, pp.935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...680 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modulation des peines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 05, pp.935</w:t>
+              <w:t xml:space="preserve">, 2012, 04, pp.625</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'article 2 de la Convention européenne des droits de l'homme dans la jurisprudence administrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 06, pp.1153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02243198v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02243227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau conflit entre la liberté d'expression et la protection de la réputation</w:t>
               </w:r>
@@ -3938,51 +3938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Levinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Marguénaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les beaux arrêts de la Cour européenne des droits de l’homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, p. 187-191, 2025, 978-2-7110-4117-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4001,242 +4001,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le pluralisme des approches juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Y. Lécuyer et M. Beulay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pratique des opinions séparées à la Cour européenne des droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04858302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En finir avec les idées reçues sur la Convention européenne des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, pp. 85-104, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04858303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’universalisme des droits de l’homme malade de la liberté religieuse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Gonzalez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30 ans après Kokkinakis contre Grèce : la construction prétorienne d'un droit européen des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, pp. 199-216., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04858300v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">halshs-04858303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les droits de l’homme et l’obligation de prévention dans le système de la Convention européenne des droits de l’homme »</w:t>
               </w:r>
@@ -4849,392 +4849,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La Convention européenne des droits de l’homme, facteur de concurrence dans le cadre de la QPC »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P.-Y. Monjal, p. Jan et C. Geslot (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La concurrence des juges. Le dialogue des juges en question(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clément Juglar, pp. 451-461., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La radicalisation saisie par la Cour européenne des droits de l’homme »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Bui-Xuan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La radicalisation saisie par le droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut universitaire varenne, pp. 183-196., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">P.-Y. Monjal, p. Jan et C. Geslot (dir.). </w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’appréhension détournée de la subsidiarité par le biais des critères d’appréciation de la proportionnalité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Gonzalez (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La concurrence des juges. Le dialogue des juges en question(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Clément Juglar, pp. 451-461., 2018</w:t>
+              <w:t xml:space="preserve">La subsidiarité conventionnelle en question, Essai de systématisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anthemis, coll. « Droit et justice », pp. 92-108., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’autonomie de la question prioritaire de constitutionnalité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Tinière (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QPC et droit européen des droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 115, Anthemis, coll. « Droit et justice », pp. 21-44., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Universalisation ou standardisation des droits fondamentaux ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Viala, S. Pinon et F. Ballaguer Callejon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pouvoir constituant au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, pp. 29-46., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860815v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-04860801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le contrôle de la norme nationale par la Cour européenne des droits de l’homme »</w:t>
               </w:r>
@@ -5411,51 +5411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les beaux arrêts de la Cour européenne des droits de l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Marguénaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Levinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5698,51 +5698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Conseil constitutionnel et la Cour européenne des droits de l’homme : vers un nouvel équilibre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthemis / Droit &amp; Justice, 286 p., 2021, 978-2-8072-0787-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5773,51 +5773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Protocole n° 16 à la Convention européenne des droits de l’homme (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Marguénaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pedone, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6161,51 +6161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA RECONFIGURATION DE L’OFFICE DU JUGE DE LA CONVENTIONNALITÉ DE LA LOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6374,51 +6374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gahdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Viala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">autour de l’ouvrage d’A. Viala, Faut-il laisser le pouvoir aux savants ? La tentation de l’épistocratie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6531,275 +6531,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’exclusion de la Russie du Conseil de l’Europe : une décision responsable », Le club des juristes : https://blog.leclubdesjuristes.com/lexclusion-de-la-russie-du-conseil-de-leurope-une-decision-responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La condamnation sans appel des dérives autoritaires du président K. Saïed par la Cour africaine des droits de l’homme et des peuples », Le blog du CERCOP,https://montpelliercercop.blogspot.com/2022/10/la-condamnation-sans-appel-des-derives.html</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’accord de commerce et de coopération post Brexit… et l’hypothèse de la dénonciation de la CEDH par le Royaume-Uni », Le club des juristes, https://www.leclubdesjuristes.com/brexit/laccord-de-commerce-et-de-cooperation-post-brexit-et-lhypothese-de-la-denonciation-de-la-cedh-par-le-royaume-uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La mise sous influence du pouvoir constituant : la Cour d’Arusha sur les traces de ses consœurs interaméricaine et européenne… », Blog du CERCOP : https://montpelliercercop.blogspot.com/2021/04/la-mise-sous-influence-du-pouvoir.html</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858887v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04858889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6817,51 +6817,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence constitutionnelle comparée/France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7164,51 +7164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idedh.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crdh.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations.umontpellier.fr/fr/formations/master-lmd-XB/master-droit-des-libertes-KIOGEF0H.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdpa.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crdh.fr/revue-droits-fondamentaux/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-rsda.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revuedlf.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/droits-et-libertes-fondamentaux-0?v=24145" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/en-finir-avec-les-idees-recues-sur-la-convention-europeenne-des-droits-de-lhomme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270629v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Afroukh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331282v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980992v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Viala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858246v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Margu&#233;naud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858242v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696792v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03896027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#537;a Danelciuc-Colodrovschi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdussen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Passaglia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponseille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195948v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858589v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155073v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858583v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02076039v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860777v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237664v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02076046v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02076043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227405v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449098v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860785v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449024v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03888026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227071v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062995v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hurpy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860790v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coutron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860788v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Schahmaneche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237010v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Costa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Levinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858300v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858305v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969370v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858561v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858558v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518406v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Grove-Valdeyron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maubernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vial" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459826v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maubenard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860815v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860795v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860801v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860799v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858286v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03720155v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858290v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858294v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858295v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858600v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861035v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sales" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03720220v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858905v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982355v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gahdoun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858875v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858885v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858884v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858887v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858889v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.131.0565" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04858895v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idedh.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crdh.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations.umontpellier.fr/fr/formations/master-lmd-XB/master-droit-des-libertes-KIOGEF0H.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdpa.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crdh.fr/revue-droits-fondamentaux/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-rsda.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revuedlf.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/droits-et-libertes-fondamentaux-0?v=24145" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/en-finir-avec-les-idees-recues-sur-la-convention-europeenne-des-droits-de-lhomme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270629v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Afroukh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331282v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858246v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Margu&#233;naud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858242v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Viala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696792v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03896027v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983053v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#537;a Danelciuc-Colodrovschi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdussen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Passaglia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155073v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224586v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195948v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponseille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02076039v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450658v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860777v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02076046v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02076043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227405v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860785v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449098v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243573v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227071v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860791v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449034v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062995v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hurpy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coutron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860788v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03888026v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Schahmaneche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237010v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Costa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Levinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858303v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858300v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858305v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969370v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858561v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858558v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518406v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Grove-Valdeyron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maubernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vial" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459826v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maubenard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860820v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860817v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860795v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860801v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860815v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860799v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858286v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03720155v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858290v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858294v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858295v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858600v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861035v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sales" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03720220v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858905v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982355v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gahdoun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858875v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858884v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858885v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858887v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.131.0565" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04858895v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>