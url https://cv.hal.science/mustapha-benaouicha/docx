--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -348,503 +348,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05183348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the fluid-structure interaction of a three-dimensional flexible pitching plate</w:t>
+                <w:t xml:space="preserve">FSI MODELING OF LIQUID SLOSHING IN A FLEXIBLE FLOATING TANK UNDER REGULAR WAVE EFFECT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lemartinel</w:t>
+                <w:t xml:space="preserve">Ghouini Fatiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Quoc Nguyen Kha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Benaouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Larhyss Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59, pp.53-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097819v1</w:t>
+                <w:t xml:space="preserve">hal-04705752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid sloshing in a flexible tank subjected to a gabor wavelet type base accelerations</w:t>
+                <w:t xml:space="preserve">On Hybrid Nanogrids Energy Management Systems—An Insight into Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Khouf</w:t>
+                <w:t xml:space="preserve">Maria Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony El Tawil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Binh Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Benaouicha</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain S. Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0163973⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (4), pp.1563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14041563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183350v1</w:t>
+                <w:t xml:space="preserve">hal-05340583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Hybrid Nanogrids Energy Management Systems—An Insight into Embedded Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical investigation of the fluid-structure interaction of a three-dimensional flexible pitching plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+                <w:t xml:space="preserve">N. Lemartinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Benaouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Binh Dinh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Benaouicha</w:t>
+                <w:t xml:space="preserve">A. Ducoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (4), pp.1563. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app14041563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0234192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340583v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FSI MODELING OF LIQUID SLOSHING IN A FLEXIBLE FLOATING TANK UNDER REGULAR WAVE EFFECT</w:t>
+                <w:t xml:space="preserve">Liquid sloshing in a flexible tank subjected to a gabor wavelet type base accelerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghouini Fatiha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kim Quoc Nguyen Kha</w:t>
+                <w:t xml:space="preserve">Lydia Khouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Benaouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Guillou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Larhyss Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (9), pp.280002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0163973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705752v1</w:t>
+                <w:t xml:space="preserve">hal-05183350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of liquid sloshing in three-dimensional flexible cylindrical tank under multi-directional seismic excitation</w:t>
               </w:r>
@@ -869,51 +869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Benaouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Seghir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1058,278 +1058,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation on the flow and heat transfer behaviors during a compression–cooling–expansion cycle using a liquid piston for compressed air energy storage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Neu</w:t>
+                <w:t xml:space="preserve">Liquid sloshing in a flexible tank subjected to a gabor wavelet type base accelerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Khouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Benaouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2023.127622⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.280002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0163973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094085v1</w:t>
+                <w:t xml:space="preserve">hal-04630391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid sloshing in a flexible tank subjected to a gabor wavelet type base accelerations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia Khouf</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation on the flow and heat transfer behaviors during a compression–cooling–expansion cycle using a liquid piston for compressed air energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mehdi Gouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Neu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Benaouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilin Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Subrenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0163973⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 277, pp.127622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2023.127622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630391v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on the hydrodynamic load fluctuations through passive flexible leading edge</w:t>
               </w:r>
@@ -1419,90 +1419,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow and heat transfer characteristics of air compression in a liquid piston for compressed air energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mehdi Gouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Benaouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Neu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilin Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1543,235 +1543,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic Efficiency Analysis of a Flexible Hydrofoil Oscillating in a Moderate Reynolds Number Fluid Flow</w:t>
+                <w:t xml:space="preserve">Fluid-structure interaction effects on the deformable and pitching plate dynamics in a fluid flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Benaouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Sébastien Guillou</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14144370⟩</w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113 (5), pp.102720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2021.102720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908203v1</w:t>
+                <w:t xml:space="preserve">hal-04614932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-structure interaction effects on the deformable and pitching plate dynamics in a fluid flow</w:t>
+                <w:t xml:space="preserve">Hydrodynamic Efficiency Analysis of a Flexible Hydrofoil Oscillating in a Moderate Reynolds Number Fluid Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Benaouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain S. Guillou</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sébastien Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 113 (5), pp.102720. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2021.102720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en14144370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614932v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study for tidal current velocity prediction using simplified and fast algorithms</w:t>
               </w:r>
@@ -2827,64 +2827,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philomène Vergnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Benaouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Neu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilin Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
@@ -2913,103 +2913,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode VOF pour la simulation numérique de l'écoulement de l'air comprimé et du transfert thermique associé dans un piston liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mehdi Gouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Benaouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Neu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilin Fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Congrès Français de Mécanique (CFM2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3132,312 +3132,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced order modelling in fluid structure interaction using POD method</w:t>
+                <w:t xml:space="preserve">Méthode de réduction de modèles par POD en Interaction Fluide Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Liberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benaouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Hamdouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Computational Methods for Coupled Problems in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Santa Eulalia, Ibiza, Spain</w:t>
+              <w:t xml:space="preserve">8ème congrès de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, El Jadida, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00536868v1</w:t>
+                <w:t xml:space="preserve">hal-00536871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la réduction de modèle à l'Interaction Fluide Structure</w:t>
+                <w:t xml:space="preserve">Reduced order modelling in fluid structure interaction using POD method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Liberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Benaouicha</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benaouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Hamdouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Int. Conf. on Computational Methods for Coupled Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Santa Eulalia, Ibiza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716702v1</w:t>
+                <w:t xml:space="preserve">hal-00536868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de réduction de modèles par POD en Interaction Fluide Structure</w:t>
+                <w:t xml:space="preserve">Application de la réduction de modèle à l'Interaction Fluide Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Liberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Benaouicha</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Benaouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Hamdouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème congrès de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, El Jadida, Morocco</w:t>
+              <w:t xml:space="preserve">18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00536871v1</w:t>
+                <w:t xml:space="preserve">hal-01716702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low order dynamical system in fluid structure interaction using POD method</w:t>
               </w:r>
@@ -3740,90 +3740,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de l'écoulement et des transferts thermiques engendrés par la compression d’air dans un piston liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mehdi Gouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benaouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Neu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilin Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4082,51 +4082,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F78E419D"/>
+    <w:nsid w:val="3779B771"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4313,51 +4313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mustapha-benaouicha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5332-2439" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121001687" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05183348v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Abdelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Sahi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benaouicha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Guillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan &#214;ztop" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-025-14509-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemartinel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducoin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0234192" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05183350v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Khouf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Seghir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0163973" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bitar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony El Tawil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Binh Dinh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14041563" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04705752v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouini Fatiha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Quoc Nguyen Kha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097814v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0235933" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304498v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3320215" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Gouda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Fan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Subrenat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127622" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630391v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614930v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benaouicha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0107670" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.124305" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03908203v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brousseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S&#233;bastien Guillou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144370" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2021.102720" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tondut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Tawil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thi&#233;bot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102346" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baj" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Longatte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2017.04.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andre Astolfi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2012.03.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hamdouni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Liberge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/175095408784300243" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312978v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lemartinel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducoin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Gouda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Vergnol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Longatte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2013-97661" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716702v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536871v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537692v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538763v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muttin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478808v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403647v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mustapha-benaouicha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5332-2439" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121001687" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05183348v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Abdelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Sahi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benaouicha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Guillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan &#214;ztop" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-025-14509-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04705752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouini Fatiha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Quoc Nguyen Kha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Seghir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340583v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bitar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony El Tawil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Binh Dinh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14041563" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097819v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemartinel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducoin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0234192" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05183350v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Khouf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0163973" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097814v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0235933" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304498v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3320215" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094085v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Gouda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Fan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Subrenat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127622" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614930v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benaouicha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0107670" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.124305" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614932v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brousseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2021.102720" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03908203v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S&#233;bastien Guillou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144370" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tondut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Tawil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thi&#233;bot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102346" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baj" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Longatte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2017.04.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andre Astolfi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2012.03.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hamdouni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Liberge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/175095408784300243" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312978v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lemartinel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducoin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Gouda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Vergnol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Longatte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2013-97661" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536871v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536868v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716702v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537692v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538763v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muttin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478808v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403647v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>