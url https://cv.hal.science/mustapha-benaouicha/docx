--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -2579,230 +2579,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reality beyond design reviews in shipbuilding : the need for industry-tailored immersive data interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fourrier</w:t>
+                <w:t xml:space="preserve">Étude numérique de la réduction des fluctuations des efforts hydrodynamiques d’une plaque déformable en mouvement dans un écoulement turbulent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Benaouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAS 2022 - International Conference on Computer Applications in Shipbuilding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RINA, Sep 2022, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04340647v1</w:t>
+                <w:t xml:space="preserve">hal-04281681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique de la réduction des fluctuations des efforts hydrodynamiques d’une plaque déformable en mouvement dans un écoulement turbulent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Brousseau</w:t>
+                <w:t xml:space="preserve">Virtual reality beyond design reviews in shipbuilding : the need for industry-tailored immersive data interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Benaouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">ICCAS 2022 - International Conference on Computer Applications in Shipbuilding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RINA, Sep 2022, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281681v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04340647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études numérique et expérimentale de l’écoulement engendré par la compression d’air dans un piston liquide</w:t>
               </w:r>
@@ -4082,51 +4082,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3779B771"/>
+    <w:nsid w:val="BEDD6D44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4313,51 +4313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mustapha-benaouicha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5332-2439" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121001687" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05183348v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Abdelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Sahi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benaouicha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Guillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan &#214;ztop" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-025-14509-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04705752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouini Fatiha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Quoc Nguyen Kha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Seghir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340583v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bitar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony El Tawil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Binh Dinh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14041563" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097819v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemartinel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducoin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0234192" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05183350v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Khouf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0163973" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097814v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0235933" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304498v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3320215" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094085v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Gouda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Fan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Subrenat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127622" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614930v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benaouicha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0107670" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.124305" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614932v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brousseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2021.102720" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03908203v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S&#233;bastien Guillou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144370" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tondut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Tawil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thi&#233;bot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102346" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baj" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Longatte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2017.04.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andre Astolfi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2012.03.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hamdouni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Liberge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/175095408784300243" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312978v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lemartinel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducoin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Gouda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Vergnol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Longatte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2013-97661" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536871v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536868v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716702v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537692v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538763v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muttin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478808v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403647v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mustapha-benaouicha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5332-2439" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121001687" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05183348v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Abdelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Sahi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benaouicha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Guillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan &#214;ztop" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-025-14509-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04705752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouini Fatiha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Quoc Nguyen Kha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Seghir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340583v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bitar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony El Tawil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Binh Dinh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14041563" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097819v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemartinel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducoin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0234192" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05183350v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Khouf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0163973" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097814v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0235933" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304498v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3320215" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094085v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Gouda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Fan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Subrenat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127622" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614930v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benaouicha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0107670" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.124305" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614932v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brousseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2021.102720" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03908203v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S&#233;bastien Guillou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144370" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tondut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Tawil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thi&#233;bot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102346" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baj" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Longatte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2017.04.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andre Astolfi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2012.03.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hamdouni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Liberge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/175095408784300243" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312978v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lemartinel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducoin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340647v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Gouda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Vergnol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Longatte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2013-97661" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536871v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536868v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716702v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537692v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538763v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muttin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478808v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403647v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>